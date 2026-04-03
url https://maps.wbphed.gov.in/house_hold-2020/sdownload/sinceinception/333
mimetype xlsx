--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -38,201 +38,201 @@
   <si>
     <t>FHTC Coverage (Since Inception)</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Household</t>
   </si>
   <si>
     <t>FHTC Provided</t>
   </si>
   <si>
     <t>% Progress</t>
   </si>
   <si>
     <t>BELDANGA-I</t>
   </si>
   <si>
     <t>22.82 %</t>
   </si>
   <si>
     <t>BELDANGA-II</t>
   </si>
   <si>
-    <t>49.77 %</t>
+    <t>49.8 %</t>
   </si>
   <si>
     <t>BERHAMPORE</t>
   </si>
   <si>
     <t>54.28 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-I</t>
   </si>
   <si>
     <t>54.65 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-II</t>
   </si>
   <si>
-    <t>45.08 %</t>
+    <t>46.53 %</t>
   </si>
   <si>
     <t>BHARATPUR-I</t>
   </si>
   <si>
-    <t>14.12 %</t>
+    <t>14.98 %</t>
   </si>
   <si>
     <t>BHARATPUR-II</t>
   </si>
   <si>
-    <t>35.16 %</t>
+    <t>35.25 %</t>
   </si>
   <si>
     <t>BURWAN</t>
   </si>
   <si>
-    <t>29.62 %</t>
+    <t>30.99 %</t>
   </si>
   <si>
     <t>DOMKAL</t>
   </si>
   <si>
     <t>76.08 %</t>
   </si>
   <si>
     <t>FARAKKA</t>
   </si>
   <si>
     <t>35.85 %</t>
   </si>
   <si>
     <t>HARIHARPARA</t>
   </si>
   <si>
     <t>62.15 %</t>
   </si>
   <si>
     <t>JALANGI</t>
   </si>
   <si>
-    <t>74.83 %</t>
+    <t>75.01 %</t>
   </si>
   <si>
     <t>KANDI</t>
   </si>
   <si>
     <t>24.26 %</t>
   </si>
   <si>
     <t>KHARGRAM</t>
   </si>
   <si>
-    <t>32.74 %</t>
+    <t>33.39 %</t>
   </si>
   <si>
     <t>LALGOLA</t>
   </si>
   <si>
-    <t>54.47 %</t>
+    <t>54.53 %</t>
   </si>
   <si>
     <t>MURSHIDABAD JIAGANJ</t>
   </si>
   <si>
     <t>65.3 %</t>
   </si>
   <si>
     <t>NABAGRAM</t>
   </si>
   <si>
     <t>5.1 %</t>
   </si>
   <si>
     <t>NAWDA</t>
   </si>
   <si>
-    <t>62.06 %</t>
+    <t>63.69 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-I</t>
   </si>
   <si>
     <t>43.55 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-II</t>
   </si>
   <si>
-    <t>41.32 %</t>
+    <t>41.96 %</t>
   </si>
   <si>
     <t>RANINAGAR-I</t>
   </si>
   <si>
     <t>61.24 %</t>
   </si>
   <si>
     <t>RANINAGAR-II</t>
   </si>
   <si>
-    <t>68.34 %</t>
+    <t>68.46 %</t>
   </si>
   <si>
     <t>SAGARDIGHI</t>
   </si>
   <si>
     <t>2.64 %</t>
   </si>
   <si>
     <t>SAMSERGANJ</t>
   </si>
   <si>
-    <t>21.07 %</t>
+    <t>21.71 %</t>
   </si>
   <si>
     <t>SUTI-I</t>
   </si>
   <si>
-    <t>30.51 %</t>
+    <t>30.58 %</t>
   </si>
   <si>
     <t>SUTI-II</t>
   </si>
   <si>
     <t>32.51 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>42.77 %</t>
+    <t>43.05 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -681,51 +681,51 @@
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="3">
         <v>66891</v>
       </c>
       <c r="C4" s="3">
-        <v>33294</v>
+        <v>33312</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3" t="s">
         <v>9</v>
       </c>
@@ -771,141 +771,141 @@
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3">
         <v>42187</v>
       </c>
       <c r="C7" s="3">
-        <v>19018</v>
+        <v>19629</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3">
         <v>45983</v>
       </c>
       <c r="C8" s="3">
-        <v>6495</v>
+        <v>6889</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3">
         <v>42001</v>
       </c>
       <c r="C9" s="3">
-        <v>14769</v>
+        <v>14807</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="3">
         <v>68062</v>
       </c>
       <c r="C10" s="3">
-        <v>20162</v>
+        <v>21095</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
@@ -981,51 +981,51 @@
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="3">
         <v>66927</v>
       </c>
       <c r="C14" s="3">
-        <v>50082</v>
+        <v>50205</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
@@ -1038,84 +1038,84 @@
       <c r="D15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="3">
-        <v>76303</v>
+        <v>76233</v>
       </c>
       <c r="C16" s="3">
-        <v>24980</v>
+        <v>25451</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="3">
         <v>82915</v>
       </c>
       <c r="C17" s="3">
-        <v>45163</v>
+        <v>45214</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3" t="s">
         <v>35</v>
       </c>
@@ -1161,51 +1161,51 @@
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="3">
         <v>59116</v>
       </c>
       <c r="C20" s="3">
-        <v>36685</v>
+        <v>37651</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
@@ -1221,51 +1221,51 @@
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="3">
         <v>63824</v>
       </c>
       <c r="C22" s="3">
-        <v>26371</v>
+        <v>26780</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
@@ -1281,51 +1281,51 @@
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="3">
         <v>52065</v>
       </c>
       <c r="C24" s="3">
-        <v>35580</v>
+        <v>35644</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3" t="s">
         <v>49</v>
       </c>
@@ -1341,81 +1341,81 @@
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="3">
         <v>67880</v>
       </c>
       <c r="C26" s="3">
-        <v>14301</v>
+        <v>14738</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="3">
         <v>44955</v>
       </c>
       <c r="C27" s="3">
-        <v>13718</v>
+        <v>13747</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3" t="s">
         <v>55</v>
       </c>
@@ -1428,54 +1428,54 @@
       <c r="D28" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="5">
-        <v>1678493</v>
+        <v>1678423</v>
       </c>
       <c r="C29" s="5">
-        <v>717937</v>
+        <v>722481</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>