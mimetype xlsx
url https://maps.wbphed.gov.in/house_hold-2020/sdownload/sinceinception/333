--- v1 (2026-04-03)
+++ v2 (2026-05-14)
@@ -68,57 +68,57 @@
   <si>
     <t>54.28 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-I</t>
   </si>
   <si>
     <t>54.65 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-II</t>
   </si>
   <si>
     <t>46.53 %</t>
   </si>
   <si>
     <t>BHARATPUR-I</t>
   </si>
   <si>
     <t>14.98 %</t>
   </si>
   <si>
     <t>BHARATPUR-II</t>
   </si>
   <si>
-    <t>35.25 %</t>
+    <t>35.34 %</t>
   </si>
   <si>
     <t>BURWAN</t>
   </si>
   <si>
-    <t>30.99 %</t>
+    <t>31.36 %</t>
   </si>
   <si>
     <t>DOMKAL</t>
   </si>
   <si>
     <t>76.08 %</t>
   </si>
   <si>
     <t>FARAKKA</t>
   </si>
   <si>
     <t>35.85 %</t>
   </si>
   <si>
     <t>HARIHARPARA</t>
   </si>
   <si>
     <t>62.15 %</t>
   </si>
   <si>
     <t>JALANGI</t>
   </si>
   <si>
     <t>75.01 %</t>
   </si>
@@ -134,105 +134,105 @@
   <si>
     <t>33.39 %</t>
   </si>
   <si>
     <t>LALGOLA</t>
   </si>
   <si>
     <t>54.53 %</t>
   </si>
   <si>
     <t>MURSHIDABAD JIAGANJ</t>
   </si>
   <si>
     <t>65.3 %</t>
   </si>
   <si>
     <t>NABAGRAM</t>
   </si>
   <si>
     <t>5.1 %</t>
   </si>
   <si>
     <t>NAWDA</t>
   </si>
   <si>
-    <t>63.69 %</t>
+    <t>63.84 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-I</t>
   </si>
   <si>
     <t>43.55 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-II</t>
   </si>
   <si>
     <t>41.96 %</t>
   </si>
   <si>
     <t>RANINAGAR-I</t>
   </si>
   <si>
     <t>61.24 %</t>
   </si>
   <si>
     <t>RANINAGAR-II</t>
   </si>
   <si>
     <t>68.46 %</t>
   </si>
   <si>
     <t>SAGARDIGHI</t>
   </si>
   <si>
     <t>2.64 %</t>
   </si>
   <si>
     <t>SAMSERGANJ</t>
   </si>
   <si>
-    <t>21.71 %</t>
+    <t>22.31 %</t>
   </si>
   <si>
     <t>SUTI-I</t>
   </si>
   <si>
     <t>30.58 %</t>
   </si>
   <si>
     <t>SUTI-II</t>
   </si>
   <si>
     <t>32.51 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>43.05 %</t>
+    <t>43.09 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -831,81 +831,81 @@
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3">
         <v>42001</v>
       </c>
       <c r="C9" s="3">
-        <v>14807</v>
+        <v>14845</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="3">
         <v>68062</v>
       </c>
       <c r="C10" s="3">
-        <v>21095</v>
+        <v>21342</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
@@ -1161,51 +1161,51 @@
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="3">
         <v>59116</v>
       </c>
       <c r="C20" s="3">
-        <v>37651</v>
+        <v>37742</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
@@ -1221,51 +1221,51 @@
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="3">
         <v>63824</v>
       </c>
       <c r="C22" s="3">
-        <v>26780</v>
+        <v>26781</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
@@ -1341,51 +1341,51 @@
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="3">
         <v>67880</v>
       </c>
       <c r="C26" s="3">
-        <v>14738</v>
+        <v>15141</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3" t="s">
         <v>53</v>
       </c>
@@ -1431,51 +1431,51 @@
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="5">
         <v>1678423</v>
       </c>
       <c r="C29" s="5">
-        <v>722481</v>
+        <v>723261</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>