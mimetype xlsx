--- v2 (2026-05-14)
+++ v3 (2026-06-03)
@@ -56,69 +56,69 @@
   <si>
     <t>22.82 %</t>
   </si>
   <si>
     <t>BELDANGA-II</t>
   </si>
   <si>
     <t>49.8 %</t>
   </si>
   <si>
     <t>BERHAMPORE</t>
   </si>
   <si>
     <t>54.28 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-I</t>
   </si>
   <si>
     <t>54.65 %</t>
   </si>
   <si>
     <t>BHAGAWANGOLA-II</t>
   </si>
   <si>
-    <t>46.53 %</t>
+    <t>46.62 %</t>
   </si>
   <si>
     <t>BHARATPUR-I</t>
   </si>
   <si>
     <t>14.98 %</t>
   </si>
   <si>
     <t>BHARATPUR-II</t>
   </si>
   <si>
     <t>35.34 %</t>
   </si>
   <si>
     <t>BURWAN</t>
   </si>
   <si>
-    <t>31.36 %</t>
+    <t>31.57 %</t>
   </si>
   <si>
     <t>DOMKAL</t>
   </si>
   <si>
     <t>76.08 %</t>
   </si>
   <si>
     <t>FARAKKA</t>
   </si>
   <si>
     <t>35.85 %</t>
   </si>
   <si>
     <t>HARIHARPARA</t>
   </si>
   <si>
     <t>62.15 %</t>
   </si>
   <si>
     <t>JALANGI</t>
   </si>
   <si>
     <t>75.01 %</t>
   </si>
@@ -146,93 +146,93 @@
   <si>
     <t>65.3 %</t>
   </si>
   <si>
     <t>NABAGRAM</t>
   </si>
   <si>
     <t>5.1 %</t>
   </si>
   <si>
     <t>NAWDA</t>
   </si>
   <si>
     <t>63.84 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-I</t>
   </si>
   <si>
     <t>43.55 %</t>
   </si>
   <si>
     <t>RAGHUNATHGANJ-II</t>
   </si>
   <si>
-    <t>41.96 %</t>
+    <t>42.08 %</t>
   </si>
   <si>
     <t>RANINAGAR-I</t>
   </si>
   <si>
     <t>61.24 %</t>
   </si>
   <si>
     <t>RANINAGAR-II</t>
   </si>
   <si>
     <t>68.46 %</t>
   </si>
   <si>
     <t>SAGARDIGHI</t>
   </si>
   <si>
     <t>2.64 %</t>
   </si>
   <si>
     <t>SAMSERGANJ</t>
   </si>
   <si>
-    <t>22.31 %</t>
+    <t>22.41 %</t>
   </si>
   <si>
     <t>SUTI-I</t>
   </si>
   <si>
     <t>30.58 %</t>
   </si>
   <si>
     <t>SUTI-II</t>
   </si>
   <si>
-    <t>32.51 %</t>
+    <t>32.54 %</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>43.09 %</t>
+    <t>43.11 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,51 +771,51 @@
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3">
         <v>42187</v>
       </c>
       <c r="C7" s="3">
-        <v>19629</v>
+        <v>19668</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
@@ -861,51 +861,51 @@
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="3">
         <v>68062</v>
       </c>
       <c r="C10" s="3">
-        <v>21342</v>
+        <v>21485</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
@@ -1221,51 +1221,51 @@
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="3">
         <v>63824</v>
       </c>
       <c r="C22" s="3">
-        <v>26781</v>
+        <v>26854</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3" t="s">
         <v>45</v>
       </c>
@@ -1341,51 +1341,51 @@
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="3">
         <v>67880</v>
       </c>
       <c r="C26" s="3">
-        <v>15141</v>
+        <v>15209</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3" t="s">
         <v>53</v>
       </c>
@@ -1401,81 +1401,81 @@
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="3">
         <v>63980</v>
       </c>
       <c r="C28" s="3">
-        <v>20800</v>
+        <v>20822</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="5">
         <v>1678423</v>
       </c>
       <c r="C29" s="5">
-        <v>723261</v>
+        <v>723606</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>