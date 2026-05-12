--- v0 (2026-01-11)
+++ v1 (2026-05-12)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Status of AWCs with Tap Connect" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t xml:space="preserve">
-Status of AWCs with Tap Connection (as on 08.12.2025)</t>
+Status of AWCs with Tap Connection (as on 11.05.2026)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Total AWCs</t>
   </si>
   <si>
     <t>AWCs with tap connection</t>
   </si>
   <si>
     <t>Today AWCs Tap connection</t>
   </si>
   <si>
     <t>(%) Achieved</t>
   </si>
   <si>
     <t>West Bengal</t>
   </si>
   <si>
     <t>1,17,660</t>
   </si>
   <si>
     <t>26,671</t>
   </si>