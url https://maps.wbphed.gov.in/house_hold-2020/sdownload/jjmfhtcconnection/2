--- v1 (2026-05-12)
+++ v2 (2026-06-02)
@@ -15,102 +15,102 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Status of AWCs with Tap Connect" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t xml:space="preserve">
-Status of AWCs with Tap Connection (as on 11.05.2026)</t>
+Status of AWCs with Tap Connection (as on 01.06.2026)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Total AWCs</t>
   </si>
   <si>
     <t>AWCs with tap connection</t>
   </si>
   <si>
     <t>Today AWCs Tap connection</t>
   </si>
   <si>
     <t>(%) Achieved</t>
   </si>
   <si>
     <t>West Bengal</t>
   </si>
   <si>
-    <t>1,17,660</t>
+    <t>1,17,109</t>
   </si>
   <si>
     <t>26,671</t>
   </si>
   <si>
-    <t>22.67%</t>
+    <t>22.77%</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>5,191</t>
   </si>
   <si>
     <t>2,696</t>
   </si>
   <si>
     <t>51.94%</t>
   </si>
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
-    <t>4,506</t>
+    <t>3,955</t>
   </si>
   <si>
     <t>2,379</t>
   </si>
   <si>
-    <t>52.80%</t>
+    <t>60.15%</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>6,933</t>
   </si>
   <si>
     <t>3,529</t>
   </si>
   <si>
     <t>50.90%</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>2,844</t>
   </si>
   <si>
     <t>27.60%</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>