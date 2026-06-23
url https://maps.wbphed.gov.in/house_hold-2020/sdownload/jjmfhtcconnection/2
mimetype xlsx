--- v2 (2026-06-02)
+++ v3 (2026-06-23)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Status of AWCs with Tap Connect" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t xml:space="preserve">
-Status of AWCs with Tap Connection (as on 01.06.2026)</t>
+Status of AWCs with Tap Connection (as on 22.06.2026)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Total AWCs</t>
   </si>
   <si>
     <t>AWCs with tap connection</t>
   </si>
   <si>
     <t>Today AWCs Tap connection</t>
   </si>
   <si>
     <t>(%) Achieved</t>
   </si>
   <si>
     <t>West Bengal</t>
   </si>
   <si>
     <t>1,17,109</t>
   </si>
   <si>
     <t>26,671</t>
   </si>