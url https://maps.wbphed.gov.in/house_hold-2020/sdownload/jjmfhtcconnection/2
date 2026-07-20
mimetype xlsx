--- v3 (2026-06-23)
+++ v4 (2026-07-20)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Status of AWCs with Tap Connect" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t xml:space="preserve">
-Status of AWCs with Tap Connection (as on 22.06.2026)</t>
+Status of AWCs with Tap Connection (as on 07.07.2026)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Total AWCs</t>
   </si>
   <si>
     <t>AWCs with tap connection</t>
   </si>
   <si>
     <t>Today AWCs Tap connection</t>
   </si>
   <si>
     <t>(%) Achieved</t>
   </si>
   <si>
     <t>West Bengal</t>
   </si>
   <si>
     <t>1,17,109</t>
   </si>
   <si>
     <t>26,671</t>
   </si>