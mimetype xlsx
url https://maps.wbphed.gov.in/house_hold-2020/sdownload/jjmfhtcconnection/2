--- v4 (2026-07-20)
+++ v5 (2026-08-28)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Status of AWCs with Tap Connect" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t xml:space="preserve">
-Status of AWCs with Tap Connection (as on 07.07.2026)</t>
+Status of AWCs with Tap Connection (as on 25.08.2026)</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Total AWCs</t>
   </si>
   <si>
     <t>AWCs with tap connection</t>
   </si>
   <si>
     <t>Today AWCs Tap connection</t>
   </si>
   <si>
     <t>(%) Achieved</t>
   </si>
   <si>
     <t>West Bengal</t>
   </si>
   <si>
     <t>1,17,109</t>
   </si>
   <si>
     <t>26,671</t>
   </si>