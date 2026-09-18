--- v2 (2026-04-01)
+++ v3 (2026-09-18)
@@ -967,102 +967,102 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3">
         <v>10</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="3">
         <v>18652</v>
       </c>
       <c r="H11" s="4">
-        <v>55108</v>
+        <v>55864</v>
       </c>
       <c r="I11" s="4">
-        <v>52522</v>
+        <v>53534</v>
       </c>
       <c r="J11" s="4">
-        <v>21238</v>
+        <v>20982</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="3">
         <v>100</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="3">
         <v>18711</v>
       </c>
       <c r="H12" s="4">
-        <v>82.5</v>
+        <v>428</v>
       </c>
       <c r="I12" s="4">
-        <v>165</v>
+        <v>856</v>
       </c>
       <c r="J12" s="4">
-        <v>18628.5</v>
+        <v>18283</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>27</v>
       </c>