--- v3 (2026-09-18)
+++ v4 (2026-10-12)
@@ -967,102 +967,102 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3">
         <v>10</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="3">
         <v>18652</v>
       </c>
       <c r="H11" s="4">
-        <v>55864</v>
+        <v>56393</v>
       </c>
       <c r="I11" s="4">
-        <v>53534</v>
+        <v>54592</v>
       </c>
       <c r="J11" s="4">
-        <v>20982</v>
+        <v>20453</v>
       </c>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="3">
         <v>100</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="3">
         <v>18711</v>
       </c>
       <c r="H12" s="4">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="I12" s="4">
-        <v>856</v>
+        <v>900</v>
       </c>
       <c r="J12" s="4">
-        <v>18283</v>
+        <v>18261</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>27</v>
       </c>