--- v4 (2026-07-20)
+++ v5 (2026-09-18)
@@ -702,57 +702,57 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3">
         <v>100</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="3">
         <v>18</v>
       </c>
       <c r="H5" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I5" s="4">
         <v>9</v>
       </c>
       <c r="J5" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>17</v>
       </c>