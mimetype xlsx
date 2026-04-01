--- v3 (2026-03-03)
+++ v4 (2026-04-01)
@@ -586,237 +586,237 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3">
         <v>23307</v>
       </c>
       <c r="H3" s="4">
-        <v>2600</v>
+        <v>2967</v>
       </c>
       <c r="I3" s="4">
-        <v>1855</v>
+        <v>2459</v>
       </c>
       <c r="J3" s="4">
-        <v>24052</v>
+        <v>23815</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>150</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="3">
         <v>19110.5</v>
       </c>
       <c r="H4" s="4">
         <v>676.5</v>
       </c>
       <c r="I4" s="4">
-        <v>2040.5</v>
+        <v>2095.5</v>
       </c>
       <c r="J4" s="4">
-        <v>17746.5</v>
+        <v>17691.5</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>150</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="3">
         <v>555.5</v>
       </c>
       <c r="H5" s="4">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="I5" s="4">
-        <v>946</v>
+        <v>968</v>
       </c>
       <c r="J5" s="4">
-        <v>82.5</v>
+        <v>71.5</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="3">
         <v>250</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="3">
         <v>18439.5</v>
       </c>
       <c r="H6" s="4">
-        <v>143</v>
+        <v>148.5</v>
       </c>
       <c r="I6" s="4">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="J6" s="4">
-        <v>18296.5</v>
+        <v>18291</v>
       </c>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="3">
         <v>200</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="3">
         <v>16463.68</v>
       </c>
       <c r="H7" s="4">
-        <v>594</v>
+        <v>720.5</v>
       </c>
       <c r="I7" s="4">
-        <v>1188</v>
+        <v>1441</v>
       </c>
       <c r="J7" s="4">
-        <v>15869.68</v>
+        <v>15743.18</v>
       </c>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>22</v>
       </c>