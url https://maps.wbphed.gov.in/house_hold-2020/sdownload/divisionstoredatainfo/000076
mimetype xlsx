--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -586,57 +586,57 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3">
         <v>23307</v>
       </c>
       <c r="H3" s="4">
-        <v>2967</v>
+        <v>3773</v>
       </c>
       <c r="I3" s="4">
-        <v>2459</v>
+        <v>3224</v>
       </c>
       <c r="J3" s="4">
-        <v>23815</v>
+        <v>23856</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>