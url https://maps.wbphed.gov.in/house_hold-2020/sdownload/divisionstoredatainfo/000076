--- v5 (2026-04-21)
+++ v6 (2026-06-02)
@@ -589,54 +589,54 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3">
         <v>23307</v>
       </c>
       <c r="H3" s="4">
         <v>3773</v>
       </c>
       <c r="I3" s="4">
-        <v>3224</v>
+        <v>4241</v>
       </c>
       <c r="J3" s="4">
-        <v>23856</v>
+        <v>22839</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>