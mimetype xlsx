--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -586,57 +586,57 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3">
         <v>23307</v>
       </c>
       <c r="H3" s="4">
-        <v>3773</v>
+        <v>5283</v>
       </c>
       <c r="I3" s="4">
-        <v>4241</v>
+        <v>7261</v>
       </c>
       <c r="J3" s="4">
-        <v>22839</v>
+        <v>21329</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>