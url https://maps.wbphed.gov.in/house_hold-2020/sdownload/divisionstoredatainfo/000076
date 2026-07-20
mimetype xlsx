--- v7 (2026-06-23)
+++ v8 (2026-07-20)
@@ -586,102 +586,102 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3">
         <v>23307</v>
       </c>
       <c r="H3" s="4">
-        <v>5283</v>
+        <v>7349</v>
       </c>
       <c r="I3" s="4">
-        <v>7261</v>
+        <v>11369</v>
       </c>
       <c r="J3" s="4">
-        <v>21329</v>
+        <v>19287</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>150</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="3">
         <v>19110.5</v>
       </c>
       <c r="H4" s="4">
-        <v>676.5</v>
+        <v>687.5</v>
       </c>
       <c r="I4" s="4">
-        <v>2095.5</v>
+        <v>2117.5</v>
       </c>
       <c r="J4" s="4">
-        <v>17691.5</v>
+        <v>17680.5</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>18</v>
       </c>