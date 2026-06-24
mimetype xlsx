--- v2 (2026-03-03)
+++ v3 (2026-06-24)
@@ -1089,97 +1089,97 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3">
         <v>150</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="3">
         <v>82.5</v>
       </c>
       <c r="H13" s="4">
         <v>997.5</v>
       </c>
       <c r="I13" s="4">
-        <v>1280</v>
+        <v>1313</v>
       </c>
       <c r="J13" s="4">
-        <v>-200</v>
+        <v>-233</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3">
         <v>10</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="3">
         <v>100</v>
       </c>
       <c r="H14" s="4">
         <v>12818</v>
       </c>
       <c r="I14" s="4">
-        <v>28190</v>
+        <v>28260</v>
       </c>
       <c r="J14" s="4">
-        <v>-15272</v>
+        <v>-15342</v>
       </c>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>29</v>
       </c>