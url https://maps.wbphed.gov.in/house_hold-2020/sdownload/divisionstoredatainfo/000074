--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -729,54 +729,54 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
         <v>250</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="3">
         <v>170.5</v>
       </c>
       <c r="H5" s="4">
         <v>2678.5</v>
       </c>
       <c r="I5" s="4">
-        <v>5357</v>
+        <v>6308.5</v>
       </c>
       <c r="J5" s="4">
-        <v>-2508</v>
+        <v>-3459.5</v>
       </c>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>18</v>
       </c>