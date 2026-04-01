--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -636,51 +636,51 @@
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="3">
         <v>70</v>
       </c>
       <c r="D4" s="3">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
@@ -936,51 +936,51 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>0</v>
       </c>
       <c r="D14" s="3">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
@@ -1386,51 +1386,51 @@
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
       <c r="D29" s="3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>32</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>