--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -936,51 +936,51 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>0</v>
       </c>
       <c r="D14" s="3">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
@@ -1566,51 +1566,51 @@
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="3">
         <v>8</v>
       </c>
       <c r="D35" s="3">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>38</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>