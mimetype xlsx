--- v4 (2026-04-21)
+++ v5 (2026-06-02)
@@ -936,51 +936,51 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>0</v>
       </c>
       <c r="D14" s="3">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
@@ -1386,51 +1386,51 @@
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
       <c r="D29" s="3">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>32</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>