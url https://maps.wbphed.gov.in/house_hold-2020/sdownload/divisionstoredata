--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -936,51 +936,51 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>0</v>
       </c>
       <c r="D14" s="3">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
@@ -1116,51 +1116,51 @@
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="3">
         <v>17</v>
       </c>
       <c r="D20" s="3">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>23</v>
       </c>
@@ -1386,51 +1386,51 @@
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
       <c r="D29" s="3">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>32</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>