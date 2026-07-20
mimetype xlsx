--- v6 (2026-06-23)
+++ v7 (2026-07-20)
@@ -936,51 +936,51 @@
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>0</v>
       </c>
       <c r="D14" s="3">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
@@ -1266,51 +1266,51 @@
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="3">
         <v>9</v>
       </c>
       <c r="D25" s="3">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>28</v>
       </c>
@@ -1386,51 +1386,51 @@
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
       <c r="D29" s="3">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>32</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>