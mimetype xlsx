--- v7 (2026-07-20)
+++ v8 (2026-08-28)
@@ -816,51 +816,51 @@
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="3">
         <v>0</v>
       </c>
       <c r="D10" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
@@ -1116,51 +1116,51 @@
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="3">
         <v>17</v>
       </c>
       <c r="D20" s="3">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>23</v>
       </c>
@@ -1266,51 +1266,51 @@
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="3">
         <v>9</v>
       </c>
       <c r="D25" s="3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>28</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>