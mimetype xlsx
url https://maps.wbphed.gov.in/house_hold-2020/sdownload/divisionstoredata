--- v8 (2026-08-28)
+++ v9 (2026-09-18)
@@ -636,51 +636,51 @@
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="3">
         <v>70</v>
       </c>
       <c r="D4" s="3">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>