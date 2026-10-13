--- v9 (2026-09-18)
+++ v10 (2026-10-13)
@@ -636,51 +636,51 @@
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="3">
         <v>70</v>
       </c>
       <c r="D4" s="3">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>7</v>
       </c>
@@ -1566,51 +1566,51 @@
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="3">
         <v>8</v>
       </c>
       <c r="D35" s="3">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>38</v>
       </c>
@@ -1714,51 +1714,51 @@
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5">
         <v>2211</v>
       </c>
       <c r="D40" s="5">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A40:B40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>