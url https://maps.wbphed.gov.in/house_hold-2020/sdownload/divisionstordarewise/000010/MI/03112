--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Division , Item :Gun Metal Ferrule (MI/03112) , Dia(mm):10</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Opening</t>
   </si>
   <si>
     <t>Receipt</t>
   </si>
   <si>
     <t>Issue</t>
   </si>
   <si>
@@ -171,50 +171,53 @@
     <t>18/09/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -564,51 +567,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -2334,50 +2337,89 @@
       <c r="E46" s="3">
         <v>10</v>
       </c>
       <c r="F46" s="3">
         <v>20</v>
       </c>
       <c r="G46" s="3">
         <v>51582</v>
       </c>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>44</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D47" s="3">
+        <v>51582</v>
+      </c>
+      <c r="E47" s="3">
+        <v>6</v>
+      </c>
+      <c r="F47" s="3">
+        <v>0</v>
+      </c>
+      <c r="G47" s="3">
+        <v>51588</v>
+      </c>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>