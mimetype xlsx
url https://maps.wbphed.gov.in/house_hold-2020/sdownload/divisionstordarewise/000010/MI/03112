--- v3 (2026-04-01)
+++ v4 (2026-05-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Division , Item :Gun Metal Ferrule (MI/03112) , Dia(mm):10</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Opening</t>
   </si>
   <si>
     <t>Receipt</t>
   </si>
   <si>
     <t>Issue</t>
   </si>
   <si>
@@ -174,50 +174,53 @@
     <t>24/09/2025</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -567,51 +570,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W47"/>
+  <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -2376,50 +2379,89 @@
       <c r="E47" s="3">
         <v>6</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>51588</v>
       </c>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>45</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D48" s="3">
+        <v>51619</v>
+      </c>
+      <c r="E48" s="3">
+        <v>144</v>
+      </c>
+      <c r="F48" s="3">
+        <v>0</v>
+      </c>
+      <c r="G48" s="3">
+        <v>51763</v>
+      </c>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+      <c r="S48" s="1"/>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>