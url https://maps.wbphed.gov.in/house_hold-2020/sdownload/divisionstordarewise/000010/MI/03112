--- v4 (2026-05-12)
+++ v5 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Division , Item :Gun Metal Ferrule (MI/03112) , Dia(mm):10</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Opening</t>
   </si>
   <si>
     <t>Receipt</t>
   </si>
   <si>
     <t>Issue</t>
   </si>
   <si>
@@ -177,50 +177,56 @@
     <t>08/10/2025</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -570,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W48"/>
+  <dimension ref="A1:W50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -2418,50 +2424,128 @@
       <c r="E48" s="3">
         <v>144</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>51763</v>
       </c>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>46</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D49" s="3">
+        <v>51763</v>
+      </c>
+      <c r="E49" s="3">
+        <v>52</v>
+      </c>
+      <c r="F49" s="3">
+        <v>0</v>
+      </c>
+      <c r="G49" s="3">
+        <v>51815</v>
+      </c>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+      <c r="S49" s="1"/>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>47</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="3">
+        <v>51825</v>
+      </c>
+      <c r="E50" s="3">
+        <v>656</v>
+      </c>
+      <c r="F50" s="3">
+        <v>0</v>
+      </c>
+      <c r="G50" s="3">
+        <v>52481</v>
+      </c>
+      <c r="H50" s="1"/>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1"/>
+      <c r="O50" s="1"/>
+      <c r="P50" s="1"/>
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1"/>
+      <c r="S50" s="1"/>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>