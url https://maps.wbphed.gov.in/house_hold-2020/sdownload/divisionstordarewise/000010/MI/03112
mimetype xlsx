--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="G6- Division wise Store Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>G6- Division wise Store Data</t>
   </si>
   <si>
     <t>Nadia Division , Item :Gun Metal Ferrule (MI/03112) , Dia(mm):10</t>
   </si>
   <si>
     <t>Sl. No.</t>
   </si>
   <si>
     <t>Store Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Opening</t>
   </si>
   <si>
     <t>Receipt</t>
   </si>
   <si>
     <t>Issue</t>
   </si>
   <si>
@@ -183,50 +183,53 @@
     <t>06/11/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -576,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
@@ -2502,50 +2505,89 @@
       <c r="E50" s="3">
         <v>656</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>52481</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>48</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="3">
+        <v>52481</v>
+      </c>
+      <c r="E51" s="3">
+        <v>82</v>
+      </c>
+      <c r="F51" s="3">
+        <v>0</v>
+      </c>
+      <c r="G51" s="3">
+        <v>52563</v>
+      </c>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1"/>
+      <c r="P51" s="1"/>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>