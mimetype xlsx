--- v1 (2026-05-30)
+++ v2 (2026-09-18)
@@ -5877,54 +5877,54 @@
       <c r="C82" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>260</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>261</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="4">
         <v>3289</v>
       </c>
       <c r="J82" s="4">
         <v>0</v>
       </c>
       <c r="K82" s="4">
-        <v>3289</v>
+        <v>3109</v>
       </c>
       <c r="L82" s="4">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="M82" s="4">
         <v>969.41</v>
       </c>
       <c r="N82" s="4">
         <v>0</v>
       </c>
       <c r="O82" s="4">
         <v>0</v>
       </c>
       <c r="P82" s="4">
         <v>969.41</v>
       </c>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
@@ -6091,54 +6091,54 @@
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="7" t="s">
         <v>271</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="7"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8">
         <v>571216</v>
       </c>
       <c r="J86" s="8">
         <v>707</v>
       </c>
       <c r="K86" s="8">
-        <v>10881</v>
+        <v>10701</v>
       </c>
       <c r="L86" s="8">
-        <v>561042</v>
+        <v>561222</v>
       </c>
       <c r="M86" s="8">
         <v>401388.04</v>
       </c>
       <c r="N86" s="8">
         <v>0</v>
       </c>
       <c r="O86" s="8">
         <v>0</v>
       </c>
       <c r="P86" s="8">
         <v>401388.04</v>
       </c>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>