--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -260,642 +260,642 @@
   <si>
     <t>SM/12763</t>
   </si>
   <si>
     <t>TSM/014459</t>
   </si>
   <si>
     <t>SAIDPUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12766</t>
   </si>
   <si>
     <t>TSM/014263</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of BIHARI Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/07007</t>
   </si>
   <si>
     <t>TSM/006277</t>
   </si>
   <si>
+    <t>Khaschandpur mouza piped water supply scheme of Kaliachak-I block under Malda arsenic area water supply Division, PHED.</t>
+  </si>
+  <si>
+    <t>SM/17177</t>
+  </si>
+  <si>
+    <t>TSM/015921</t>
+  </si>
+  <si>
+    <t>DAHIL Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/18461</t>
+  </si>
+  <si>
+    <t>TSM/015609</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based GAZOLE (Zone-I, II, III &amp; IV) Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18558</t>
+  </si>
+  <si>
+    <t>TSM/017388</t>
+  </si>
+  <si>
+    <t>Augmentation of Mirzapur Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/10317</t>
+  </si>
+  <si>
+    <t>TSM/009757</t>
+  </si>
+  <si>
+    <t>KALUARI PWSS</t>
+  </si>
+  <si>
+    <t>SM/18427</t>
+  </si>
+  <si>
+    <t>TSM/018421</t>
+  </si>
+  <si>
+    <t>PARAHAR PWSS</t>
+  </si>
+  <si>
+    <t>SM/18432</t>
+  </si>
+  <si>
+    <t>TSM/014116</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) under command area of Jotananta, Jotgopal kagmari, Meherapur and Birahimpur Zone Water Supply Scheme at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11914</t>
+  </si>
+  <si>
+    <t>TSM/011053</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of NAGHARIA Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06849</t>
+  </si>
+  <si>
+    <t>TSM/005676</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of HARDAMNAGAR Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06862</t>
+  </si>
+  <si>
+    <t>TSM/005691</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of JOTE BASANTA, LAXMIGHAT Water Supply Scheme at English Bazar Block</t>
+  </si>
+  <si>
+    <t>SM/08283</t>
+  </si>
+  <si>
+    <t>TSM/005678</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with quality improvement by installation of AIRP/IEP under command area of Barachak,Itakhola,Lalapur Water Supply Scheme at English Bazar Block and Talimnagar Zone-II, Mahabbatpur (East Zo</t>
+  </si>
+  <si>
+    <t>SM/08760</t>
+  </si>
+  <si>
+    <t>TSM/007490</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Kumvira Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-III Blo</t>
+  </si>
+  <si>
+    <t>SM/09648</t>
+  </si>
+  <si>
+    <t>TSM/008228</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Niyamatpur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in English Bazar</t>
+  </si>
+  <si>
+    <t>SM/09589</t>
+  </si>
+  <si>
+    <t>TSM/008376</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of ADHNA Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06850</t>
+  </si>
+  <si>
+    <t>TSM/005681</t>
+  </si>
+  <si>
+    <t>GOCHIYA PWSS , Harischandrapur_I Block in Malda Division.</t>
+  </si>
+  <si>
+    <t>SM/12267</t>
+  </si>
+  <si>
+    <t>TSM/012594</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Altor Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12312</t>
+  </si>
+  <si>
+    <t>TSM/012799</t>
+  </si>
+  <si>
+    <t>JIBJALSAR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12182</t>
+  </si>
+  <si>
+    <t>TSM/013490</t>
+  </si>
+  <si>
+    <t>BETAHAL Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12191</t>
+  </si>
+  <si>
+    <t>TSM/013024</t>
+  </si>
+  <si>
+    <t>Augmentation of Jatradanga Piped water supply scheme</t>
+  </si>
+  <si>
+    <t>SM/12734</t>
+  </si>
+  <si>
+    <t>TSM/010498</t>
+  </si>
+  <si>
+    <t>PARO PWSS</t>
+  </si>
+  <si>
+    <t>SM/12195</t>
+  </si>
+  <si>
+    <t>TSM/012960</t>
+  </si>
+  <si>
+    <t>MABARAKPUR PWSS</t>
+  </si>
+  <si>
+    <t>SM/12197</t>
+  </si>
+  <si>
+    <t>TSM/012922</t>
+  </si>
+  <si>
+    <t>Augmentation of Baharal Zone-I &amp; II Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14099</t>
+  </si>
+  <si>
+    <t>TSM/011899</t>
+  </si>
+  <si>
+    <t>RAJARAM CHAK PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/14461</t>
+  </si>
+  <si>
+    <t>TSM/013552</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Bahirgachi Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15113</t>
+  </si>
+  <si>
+    <t>TSM/015614</t>
+  </si>
+  <si>
+    <t>Kadamtola Mouza Piped water Supply scheme of Kaliachak-I block under Malda Arsenic Area Water Supply Division, PHED</t>
+  </si>
+  <si>
+    <t>SM/12708</t>
+  </si>
+  <si>
+    <t>TSM/014767</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Dakshin Mahendrapur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15090</t>
+  </si>
+  <si>
+    <t>TSM/017129</t>
+  </si>
+  <si>
+    <t>MATHURAPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15248</t>
+  </si>
+  <si>
+    <t>TSM/013453</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Dalla Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15079</t>
+  </si>
+  <si>
+    <t>TSM/016720</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Talsur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15065</t>
+  </si>
+  <si>
+    <t>TSM/016724</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe line at various Piped Water Supply Schemes under Harishchandrapur-I &amp; II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15086</t>
+  </si>
+  <si>
+    <t>TSM/017205</t>
+  </si>
+  <si>
+    <t>Augmentation of Uttar Chandipur Zone- IV B Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15193</t>
+  </si>
+  <si>
+    <t>TSM/019390</t>
+  </si>
+  <si>
+    <t>Augmentation of Adina Zone-II Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/15956</t>
+  </si>
+  <si>
+    <t>TSM/011890</t>
+  </si>
+  <si>
+    <t>Ratua Zone-II Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/14097</t>
+  </si>
+  <si>
+    <t>TSM/011274</t>
+  </si>
+  <si>
+    <t>Mahil Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13733</t>
+  </si>
+  <si>
+    <t>TSM/014388</t>
+  </si>
+  <si>
+    <t>Sanjail PWSS in Old Malda Block in District Malda</t>
+  </si>
+  <si>
+    <t>SM/12337</t>
+  </si>
+  <si>
+    <t>TSM/011706</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Gun Sankrul Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12761</t>
+  </si>
+  <si>
+    <t>TSM/014744</t>
+  </si>
+  <si>
+    <t>Alal Zone-I Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12075</t>
+  </si>
+  <si>
+    <t>TSM/011887</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of BARKOL Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06856</t>
+  </si>
+  <si>
+    <t>TSM/005685</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of DHANJANA Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06859</t>
+  </si>
+  <si>
+    <t>TSM/005688</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of MIHAGHAT Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/06868</t>
+  </si>
+  <si>
+    <t>TSM/005697</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Sujapur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-I Block</t>
+  </si>
+  <si>
+    <t>SM/09655</t>
+  </si>
+  <si>
+    <t>TSM/008235</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Sadipur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in Kaliachak-II Bloc</t>
+  </si>
+  <si>
+    <t>SM/09657</t>
+  </si>
+  <si>
+    <t>TSM/008220</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Alinagar Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-I Bloc</t>
+  </si>
+  <si>
+    <t>SM/09659</t>
+  </si>
+  <si>
+    <t>TSM/008231</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Doulatpur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in English Bazar B</t>
+  </si>
+  <si>
+    <t>SM/09662</t>
+  </si>
+  <si>
+    <t>TSM/008377</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Sultanganj Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-III</t>
+  </si>
+  <si>
+    <t>SM/09653</t>
+  </si>
+  <si>
+    <t>TSM/008230</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Mathurapur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in Manikchak Bloc</t>
+  </si>
+  <si>
+    <t>SM/09588</t>
+  </si>
+  <si>
+    <t>TSM/008217</t>
+  </si>
+  <si>
+    <t>KHARANGAPUR JABRA Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12183</t>
+  </si>
+  <si>
+    <t>TSM/013445</t>
+  </si>
+  <si>
+    <t>Sharanpur Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12631</t>
+  </si>
+  <si>
+    <t>TSM/013210</t>
+  </si>
+  <si>
+    <t>CHHATRAK PWSS at Harishchandrapur-II of Malda Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/12632</t>
+  </si>
+  <si>
+    <t>TSM/012833</t>
+  </si>
+  <si>
+    <t>Sahapur Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/11968</t>
+  </si>
+  <si>
+    <t>TSM/010990</t>
+  </si>
+  <si>
+    <t>BAIRAT Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12743</t>
+  </si>
+  <si>
+    <t>TSM/014439</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) under command area of Jalalpur, Maksudpur and Sultanganj Zone Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/11912</t>
+  </si>
+  <si>
+    <t>TSM/011051</t>
+  </si>
+  <si>
+    <t>BANGRUA PWSS</t>
+  </si>
+  <si>
+    <t>SM/12193</t>
+  </si>
+  <si>
+    <t>TSM/013018</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) under command area of Paramanandapur, Biswambhar Binodpur, Bishnupur Shrirampara, Kamalpur, Paschim Narayanpur, Enayetpur and Gouripurr Zone Water Supply Scheme at Manikchak Block under Malda Arsenic Ar</t>
+  </si>
+  <si>
+    <t>SM/11917</t>
+  </si>
+  <si>
+    <t>TSM/011052</t>
+  </si>
+  <si>
+    <t>MATIHARPUR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12769</t>
+  </si>
+  <si>
+    <t>TSM/013447</t>
+  </si>
+  <si>
+    <t>EMAMNAGAR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/13720</t>
+  </si>
+  <si>
+    <t>TSM/014505</t>
+  </si>
+  <si>
+    <t>Ratua Zone-I Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/14098</t>
+  </si>
+  <si>
+    <t>TSM/011269</t>
+  </si>
+  <si>
+    <t>Pukuria Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/14100</t>
+  </si>
+  <si>
+    <t>TSM/011879</t>
+  </si>
+  <si>
+    <t>JIGIN Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/13430</t>
+  </si>
+  <si>
+    <t>TSM/015837</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Kankot Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15057</t>
+  </si>
+  <si>
+    <t>TSM/017203</t>
+  </si>
+  <si>
+    <t>Source Augmentation of Arjuna Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/15074</t>
+  </si>
+  <si>
+    <t>TSM/016722</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF AIHO ZONE-I PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15155</t>
+  </si>
+  <si>
+    <t>TSM/017676</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline and restoration in connection with retrofitting of Baherpur Water Supply Scheme ( Zone I &amp; Zone II) in Bamongola Dev. Block under Malda Division P.H.E Dte Malda.</t>
+  </si>
+  <si>
+    <t>SM/15197</t>
+  </si>
+  <si>
+    <t>TSM/017379</t>
+  </si>
+  <si>
+    <t>Augmentation of Uttar Chandipur Zone- II Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/16382</t>
+  </si>
+  <si>
+    <t>TSM/019387</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BHINGOL PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15948</t>
+  </si>
+  <si>
+    <t>TSM/017675</t>
+  </si>
+  <si>
     <t>Jotparan Mouza piped water supply Scheme of Kaliachak-I block under Malda Arsenic Area water supply Division, PHED</t>
   </si>
   <si>
     <t>SM/15946</t>
   </si>
   <si>
     <t>TSM/017773</t>
-  </si>
-[...583 lines deleted...]
-    <t>TSM/017675</t>
   </si>
   <si>
     <t>Augmentation of Adina Zone-I Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15958</t>
   </si>
   <si>
     <t>TSM/011889</t>
   </si>
   <si>
     <t>Mabarakpur Mouza Piped water supply Scheme of Kaliachak-II block under Malda Arsenic area water Supply Division, PHED</t>
   </si>
   <si>
     <t>SM/17178</t>
   </si>
   <si>
     <t>TSM/015930</t>
   </si>
   <si>
     <t>Uttar Jadupur piped water supply Scheme of English Bazar block under Malda Arsenic Area water supply Division, PHED</t>
   </si>
   <si>
     <t>SM/18418</t>
   </si>
@@ -3870,3777 +3870,3777 @@
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="4">
-        <v>858</v>
+        <v>2406</v>
       </c>
       <c r="J23" s="4">
         <v>0</v>
       </c>
       <c r="K23" s="4">
         <v>0</v>
       </c>
       <c r="L23" s="4">
-        <v>858</v>
+        <v>2406</v>
       </c>
       <c r="M23" s="4">
-        <v>507.92</v>
+        <v>967</v>
       </c>
       <c r="N23" s="4">
         <v>0</v>
       </c>
       <c r="O23" s="4">
         <v>0</v>
       </c>
       <c r="P23" s="4">
-        <v>507.92</v>
+        <v>967</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I24" s="4">
-        <v>2406</v>
+        <v>4422</v>
       </c>
       <c r="J24" s="4">
         <v>0</v>
       </c>
       <c r="K24" s="4">
         <v>0</v>
       </c>
       <c r="L24" s="4">
-        <v>2406</v>
+        <v>4422</v>
       </c>
       <c r="M24" s="4">
-        <v>967</v>
+        <v>1502.54</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
         <v>0</v>
       </c>
       <c r="P24" s="4">
-        <v>967</v>
+        <v>1502.54</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I25" s="4">
-        <v>4422</v>
+        <v>9132</v>
       </c>
       <c r="J25" s="4">
         <v>0</v>
       </c>
       <c r="K25" s="4">
         <v>0</v>
       </c>
       <c r="L25" s="4">
-        <v>4422</v>
+        <v>9132</v>
       </c>
       <c r="M25" s="4">
-        <v>1502.54</v>
+        <v>3085.32</v>
       </c>
       <c r="N25" s="4">
         <v>0</v>
       </c>
       <c r="O25" s="4">
         <v>0</v>
       </c>
       <c r="P25" s="4">
-        <v>1502.54</v>
+        <v>3085.32</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="4">
-        <v>9132</v>
+        <v>4880</v>
       </c>
       <c r="J26" s="4">
         <v>0</v>
       </c>
       <c r="K26" s="4">
         <v>0</v>
       </c>
       <c r="L26" s="4">
-        <v>9132</v>
+        <v>4880</v>
       </c>
       <c r="M26" s="4">
-        <v>3085.32</v>
+        <v>875.13</v>
       </c>
       <c r="N26" s="4">
         <v>0</v>
       </c>
       <c r="O26" s="4">
         <v>0</v>
       </c>
       <c r="P26" s="4">
-        <v>3085.32</v>
+        <v>875.13</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="4">
-        <v>4880</v>
+        <v>4790</v>
       </c>
       <c r="J27" s="4">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="K27" s="4">
         <v>0</v>
       </c>
       <c r="L27" s="4">
-        <v>4880</v>
+        <v>4894</v>
       </c>
       <c r="M27" s="4">
-        <v>875.13</v>
+        <v>1366.3</v>
       </c>
       <c r="N27" s="4">
         <v>0</v>
       </c>
       <c r="O27" s="4">
         <v>0</v>
       </c>
       <c r="P27" s="4">
-        <v>875.13</v>
+        <v>1366.3</v>
       </c>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="4">
-        <v>4790</v>
+        <v>2983</v>
       </c>
       <c r="J28" s="4">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="K28" s="4">
         <v>0</v>
       </c>
       <c r="L28" s="4">
-        <v>4894</v>
+        <v>2983</v>
       </c>
       <c r="M28" s="4">
-        <v>1366.3</v>
+        <v>1277.12</v>
       </c>
       <c r="N28" s="4">
         <v>0</v>
       </c>
       <c r="O28" s="4">
         <v>0</v>
       </c>
       <c r="P28" s="4">
-        <v>1366.3</v>
+        <v>1277.12</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I29" s="4">
-        <v>2983</v>
+        <v>3749</v>
       </c>
       <c r="J29" s="4">
         <v>0</v>
       </c>
       <c r="K29" s="4">
         <v>0</v>
       </c>
       <c r="L29" s="4">
-        <v>2983</v>
+        <v>3749</v>
       </c>
       <c r="M29" s="4">
-        <v>1277.12</v>
+        <v>198.97</v>
       </c>
       <c r="N29" s="4">
         <v>0</v>
       </c>
       <c r="O29" s="4">
         <v>0</v>
       </c>
       <c r="P29" s="4">
-        <v>1277.12</v>
+        <v>198.97</v>
       </c>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I30" s="4">
-        <v>3749</v>
+        <v>1548</v>
       </c>
       <c r="J30" s="4">
         <v>0</v>
       </c>
       <c r="K30" s="4">
         <v>0</v>
       </c>
       <c r="L30" s="4">
-        <v>3749</v>
+        <v>1548</v>
       </c>
       <c r="M30" s="4">
-        <v>198.97</v>
+        <v>73.35</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
         <v>0</v>
       </c>
       <c r="P30" s="4">
-        <v>198.97</v>
+        <v>73.35</v>
       </c>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>108</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="4">
-        <v>1548</v>
+        <v>878</v>
       </c>
       <c r="J31" s="4">
         <v>0</v>
       </c>
       <c r="K31" s="4">
         <v>0</v>
       </c>
       <c r="L31" s="4">
-        <v>1548</v>
+        <v>878</v>
       </c>
       <c r="M31" s="4">
-        <v>73.35</v>
+        <v>49.15</v>
       </c>
       <c r="N31" s="4">
         <v>0</v>
       </c>
       <c r="O31" s="4">
         <v>0</v>
       </c>
       <c r="P31" s="4">
-        <v>73.35</v>
+        <v>49.15</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I32" s="4">
-        <v>878</v>
+        <v>9008</v>
       </c>
       <c r="J32" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="K32" s="4">
         <v>0</v>
       </c>
       <c r="L32" s="4">
-        <v>878</v>
+        <v>9031</v>
       </c>
       <c r="M32" s="4">
-        <v>49.15</v>
+        <v>406.26</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>0</v>
       </c>
       <c r="P32" s="4">
-        <v>49.15</v>
+        <v>406.26</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="4">
-        <v>9008</v>
+        <v>2649</v>
       </c>
       <c r="J33" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="K33" s="4">
         <v>0</v>
       </c>
       <c r="L33" s="4">
-        <v>9031</v>
+        <v>2649</v>
       </c>
       <c r="M33" s="4">
-        <v>406.26</v>
+        <v>183.54</v>
       </c>
       <c r="N33" s="4">
         <v>0</v>
       </c>
       <c r="O33" s="4">
         <v>0</v>
       </c>
       <c r="P33" s="4">
-        <v>406.26</v>
+        <v>183.54</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>116</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="4">
-        <v>2649</v>
+        <v>4934</v>
       </c>
       <c r="J34" s="4">
         <v>0</v>
       </c>
       <c r="K34" s="4">
         <v>0</v>
       </c>
       <c r="L34" s="4">
-        <v>2649</v>
+        <v>4934</v>
       </c>
       <c r="M34" s="4">
-        <v>183.54</v>
+        <v>242.47</v>
       </c>
       <c r="N34" s="4">
         <v>0</v>
       </c>
       <c r="O34" s="4">
         <v>0</v>
       </c>
       <c r="P34" s="4">
-        <v>183.54</v>
+        <v>242.47</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="4">
-        <v>4934</v>
+        <v>1533</v>
       </c>
       <c r="J35" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="K35" s="4">
         <v>0</v>
       </c>
       <c r="L35" s="4">
-        <v>4934</v>
+        <v>1542</v>
       </c>
       <c r="M35" s="4">
-        <v>242.47</v>
+        <v>67.89</v>
       </c>
       <c r="N35" s="4">
         <v>0</v>
       </c>
       <c r="O35" s="4">
         <v>0</v>
       </c>
       <c r="P35" s="4">
-        <v>242.47</v>
+        <v>67.89</v>
       </c>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>122</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>123</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="4">
-        <v>1533</v>
+        <v>1268</v>
       </c>
       <c r="J36" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K36" s="4">
         <v>0</v>
       </c>
       <c r="L36" s="4">
-        <v>1542</v>
+        <v>1268</v>
       </c>
       <c r="M36" s="4">
-        <v>67.89</v>
+        <v>68.82</v>
       </c>
       <c r="N36" s="4">
         <v>0</v>
       </c>
       <c r="O36" s="4">
         <v>0</v>
       </c>
       <c r="P36" s="4">
-        <v>67.89</v>
+        <v>68.82</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="4">
-        <v>1268</v>
+        <v>2534</v>
       </c>
       <c r="J37" s="4">
         <v>0</v>
       </c>
       <c r="K37" s="4">
         <v>0</v>
       </c>
       <c r="L37" s="4">
-        <v>1268</v>
+        <v>2534</v>
       </c>
       <c r="M37" s="4">
-        <v>68.82</v>
+        <v>654.95</v>
       </c>
       <c r="N37" s="4">
         <v>0</v>
       </c>
       <c r="O37" s="4">
         <v>0</v>
       </c>
       <c r="P37" s="4">
-        <v>68.82</v>
+        <v>654.95</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="4">
-        <v>2534</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4">
         <v>0</v>
       </c>
       <c r="K38" s="4">
         <v>0</v>
       </c>
       <c r="L38" s="4">
-        <v>2534</v>
+        <v>0</v>
       </c>
       <c r="M38" s="4">
-        <v>654.95</v>
+        <v>131.81</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
         <v>0</v>
       </c>
       <c r="P38" s="4">
-        <v>654.95</v>
+        <v>131.81</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H39" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="4">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="J39" s="4">
         <v>0</v>
       </c>
       <c r="K39" s="4">
         <v>0</v>
       </c>
       <c r="L39" s="4">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="M39" s="4">
-        <v>131.81</v>
+        <v>69.34</v>
       </c>
       <c r="N39" s="4">
         <v>0</v>
       </c>
       <c r="O39" s="4">
         <v>0</v>
       </c>
       <c r="P39" s="4">
-        <v>131.81</v>
+        <v>69.34</v>
       </c>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="4">
-        <v>146</v>
+        <v>1550</v>
       </c>
       <c r="J40" s="4">
         <v>0</v>
       </c>
       <c r="K40" s="4">
         <v>0</v>
       </c>
       <c r="L40" s="4">
-        <v>146</v>
+        <v>1550</v>
       </c>
       <c r="M40" s="4">
-        <v>69.34</v>
+        <v>473.27</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
         <v>0</v>
       </c>
       <c r="P40" s="4">
-        <v>69.34</v>
+        <v>473.27</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>137</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>138</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H41" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I41" s="4">
-        <v>1550</v>
+        <v>1133</v>
       </c>
       <c r="J41" s="4">
         <v>0</v>
       </c>
       <c r="K41" s="4">
         <v>0</v>
       </c>
       <c r="L41" s="4">
-        <v>1550</v>
+        <v>1133</v>
       </c>
       <c r="M41" s="4">
-        <v>473.27</v>
+        <v>390.21</v>
       </c>
       <c r="N41" s="4">
         <v>0</v>
       </c>
       <c r="O41" s="4">
         <v>0</v>
       </c>
       <c r="P41" s="4">
-        <v>473.27</v>
+        <v>390.21</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I42" s="4">
-        <v>1133</v>
+        <v>1995</v>
       </c>
       <c r="J42" s="4">
         <v>0</v>
       </c>
       <c r="K42" s="4">
         <v>0</v>
       </c>
       <c r="L42" s="4">
-        <v>1133</v>
+        <v>1995</v>
       </c>
       <c r="M42" s="4">
-        <v>390.21</v>
+        <v>442.87</v>
       </c>
       <c r="N42" s="4">
         <v>0</v>
       </c>
       <c r="O42" s="4">
         <v>0</v>
       </c>
       <c r="P42" s="4">
-        <v>390.21</v>
+        <v>442.87</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>143</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>144</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I43" s="4">
-        <v>1995</v>
+        <v>2608</v>
       </c>
       <c r="J43" s="4">
         <v>0</v>
       </c>
       <c r="K43" s="4">
         <v>0</v>
       </c>
       <c r="L43" s="4">
-        <v>1995</v>
+        <v>2608</v>
       </c>
       <c r="M43" s="4">
-        <v>442.87</v>
+        <v>614.73</v>
       </c>
       <c r="N43" s="4">
         <v>0</v>
       </c>
       <c r="O43" s="4">
         <v>0</v>
       </c>
       <c r="P43" s="4">
-        <v>442.87</v>
+        <v>614.73</v>
       </c>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I44" s="4">
-        <v>2608</v>
+        <v>5251</v>
       </c>
       <c r="J44" s="4">
         <v>0</v>
       </c>
       <c r="K44" s="4">
         <v>0</v>
       </c>
       <c r="L44" s="4">
-        <v>2608</v>
+        <v>5251</v>
       </c>
       <c r="M44" s="4">
-        <v>614.73</v>
+        <v>1983.76</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>0</v>
       </c>
       <c r="P44" s="4">
-        <v>614.73</v>
+        <v>1983.76</v>
       </c>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>149</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>150</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="4">
-        <v>5251</v>
+        <v>1274</v>
       </c>
       <c r="J45" s="4">
         <v>0</v>
       </c>
       <c r="K45" s="4">
         <v>0</v>
       </c>
       <c r="L45" s="4">
-        <v>5251</v>
+        <v>1274</v>
       </c>
       <c r="M45" s="4">
-        <v>1983.76</v>
+        <v>440.06</v>
       </c>
       <c r="N45" s="4">
         <v>0</v>
       </c>
       <c r="O45" s="4">
         <v>0</v>
       </c>
       <c r="P45" s="4">
-        <v>1983.76</v>
+        <v>440.06</v>
       </c>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>152</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>153</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="4">
-        <v>1274</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4">
-        <v>0</v>
+        <v>1251</v>
       </c>
       <c r="K46" s="4">
         <v>0</v>
       </c>
       <c r="L46" s="4">
-        <v>1274</v>
+        <v>1251</v>
       </c>
       <c r="M46" s="4">
-        <v>440.06</v>
+        <v>261.08</v>
       </c>
       <c r="N46" s="4">
         <v>0</v>
       </c>
       <c r="O46" s="4">
         <v>0</v>
       </c>
       <c r="P46" s="4">
-        <v>440.06</v>
+        <v>261.08</v>
       </c>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>155</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>156</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I47" s="4">
-        <v>0</v>
+        <v>1867</v>
       </c>
       <c r="J47" s="4">
-        <v>1251</v>
+        <v>0</v>
       </c>
       <c r="K47" s="4">
         <v>0</v>
       </c>
       <c r="L47" s="4">
-        <v>1251</v>
+        <v>1867</v>
       </c>
       <c r="M47" s="4">
-        <v>261.08</v>
+        <v>545.51</v>
       </c>
       <c r="N47" s="4">
         <v>0</v>
       </c>
       <c r="O47" s="4">
         <v>0</v>
       </c>
       <c r="P47" s="4">
-        <v>261.08</v>
+        <v>545.51</v>
       </c>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>159</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I48" s="4">
-        <v>1867</v>
+        <v>0</v>
       </c>
       <c r="J48" s="4">
         <v>0</v>
       </c>
       <c r="K48" s="4">
         <v>0</v>
       </c>
       <c r="L48" s="4">
-        <v>1867</v>
+        <v>0</v>
       </c>
       <c r="M48" s="4">
-        <v>545.51</v>
+        <v>102.52</v>
       </c>
       <c r="N48" s="4">
         <v>0</v>
       </c>
       <c r="O48" s="4">
         <v>0</v>
       </c>
       <c r="P48" s="4">
-        <v>545.51</v>
+        <v>102.52</v>
       </c>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>161</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>162</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="4">
-        <v>0</v>
+        <v>2416</v>
       </c>
       <c r="J49" s="4">
         <v>0</v>
       </c>
       <c r="K49" s="4">
         <v>0</v>
       </c>
       <c r="L49" s="4">
-        <v>0</v>
+        <v>2416</v>
       </c>
       <c r="M49" s="4">
-        <v>102.52</v>
+        <v>572.13</v>
       </c>
       <c r="N49" s="4">
         <v>0</v>
       </c>
       <c r="O49" s="4">
         <v>0</v>
       </c>
       <c r="P49" s="4">
-        <v>102.52</v>
+        <v>572.13</v>
       </c>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>164</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>165</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I50" s="4">
-        <v>2416</v>
+        <v>350</v>
       </c>
       <c r="J50" s="4">
         <v>0</v>
       </c>
       <c r="K50" s="4">
         <v>0</v>
       </c>
       <c r="L50" s="4">
-        <v>2416</v>
+        <v>350</v>
       </c>
       <c r="M50" s="4">
-        <v>572.13</v>
+        <v>166.09</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>0</v>
       </c>
       <c r="P50" s="4">
-        <v>572.13</v>
+        <v>166.09</v>
       </c>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>167</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>168</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I51" s="4">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4">
         <v>0</v>
       </c>
       <c r="K51" s="4">
         <v>0</v>
       </c>
       <c r="L51" s="4">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="M51" s="4">
-        <v>166.09</v>
+        <v>216.09</v>
       </c>
       <c r="N51" s="4">
         <v>0</v>
       </c>
       <c r="O51" s="4">
         <v>0</v>
       </c>
       <c r="P51" s="4">
-        <v>166.09</v>
+        <v>216.09</v>
       </c>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I52" s="4">
         <v>0</v>
       </c>
       <c r="J52" s="4">
         <v>0</v>
       </c>
       <c r="K52" s="4">
         <v>0</v>
       </c>
       <c r="L52" s="4">
         <v>0</v>
       </c>
       <c r="M52" s="4">
-        <v>216.09</v>
+        <v>116.57</v>
       </c>
       <c r="N52" s="4">
         <v>0</v>
       </c>
       <c r="O52" s="4">
         <v>0</v>
       </c>
       <c r="P52" s="4">
-        <v>216.09</v>
+        <v>116.57</v>
       </c>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>173</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>174</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="4">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="J53" s="4">
         <v>0</v>
       </c>
       <c r="K53" s="4">
         <v>0</v>
       </c>
       <c r="L53" s="4">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="M53" s="4">
-        <v>116.57</v>
+        <v>961.22</v>
       </c>
       <c r="N53" s="4">
         <v>0</v>
       </c>
       <c r="O53" s="4">
         <v>0</v>
       </c>
       <c r="P53" s="4">
-        <v>116.57</v>
+        <v>961.22</v>
       </c>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>176</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>177</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I54" s="4">
-        <v>420</v>
+        <v>649</v>
       </c>
       <c r="J54" s="4">
         <v>0</v>
       </c>
       <c r="K54" s="4">
         <v>0</v>
       </c>
       <c r="L54" s="4">
-        <v>420</v>
+        <v>649</v>
       </c>
       <c r="M54" s="4">
-        <v>961.22</v>
+        <v>355.78</v>
       </c>
       <c r="N54" s="4">
         <v>0</v>
       </c>
       <c r="O54" s="4">
         <v>0</v>
       </c>
       <c r="P54" s="4">
-        <v>961.22</v>
+        <v>355.78</v>
       </c>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>179</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>180</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I55" s="4">
-        <v>649</v>
+        <v>3332</v>
       </c>
       <c r="J55" s="4">
-        <v>0</v>
+        <v>192</v>
       </c>
       <c r="K55" s="4">
         <v>0</v>
       </c>
       <c r="L55" s="4">
-        <v>649</v>
+        <v>3524</v>
       </c>
       <c r="M55" s="4">
-        <v>355.78</v>
+        <v>1023.19</v>
       </c>
       <c r="N55" s="4">
         <v>0</v>
       </c>
       <c r="O55" s="4">
         <v>0</v>
       </c>
       <c r="P55" s="4">
-        <v>355.78</v>
+        <v>1023.19</v>
       </c>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>182</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>183</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="4">
-        <v>3332</v>
+        <v>4761</v>
       </c>
       <c r="J56" s="4">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K56" s="4">
         <v>0</v>
       </c>
       <c r="L56" s="4">
-        <v>3524</v>
+        <v>4895</v>
       </c>
       <c r="M56" s="4">
-        <v>1023.19</v>
+        <v>1779.92</v>
       </c>
       <c r="N56" s="4">
         <v>0</v>
       </c>
       <c r="O56" s="4">
         <v>0</v>
       </c>
       <c r="P56" s="4">
-        <v>1023.19</v>
+        <v>1779.92</v>
       </c>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>186</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I57" s="4">
-        <v>4761</v>
+        <v>749</v>
       </c>
       <c r="J57" s="4">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="K57" s="4">
         <v>0</v>
       </c>
       <c r="L57" s="4">
-        <v>4895</v>
+        <v>822</v>
       </c>
       <c r="M57" s="4">
-        <v>1779.92</v>
+        <v>342.88</v>
       </c>
       <c r="N57" s="4">
         <v>0</v>
       </c>
       <c r="O57" s="4">
         <v>0</v>
       </c>
       <c r="P57" s="4">
-        <v>1779.92</v>
+        <v>342.88</v>
       </c>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>189</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="4">
-        <v>749</v>
+        <v>0</v>
       </c>
       <c r="J58" s="4">
-        <v>73</v>
+        <v>364</v>
       </c>
       <c r="K58" s="4">
         <v>0</v>
       </c>
       <c r="L58" s="4">
-        <v>822</v>
+        <v>364</v>
       </c>
       <c r="M58" s="4">
-        <v>342.88</v>
+        <v>282.13</v>
       </c>
       <c r="N58" s="4">
         <v>0</v>
       </c>
       <c r="O58" s="4">
         <v>0</v>
       </c>
       <c r="P58" s="4">
-        <v>342.88</v>
+        <v>282.13</v>
       </c>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>191</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>192</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="4">
-        <v>0</v>
+        <v>1971</v>
       </c>
       <c r="J59" s="4">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="K59" s="4">
         <v>0</v>
       </c>
       <c r="L59" s="4">
-        <v>364</v>
+        <v>1971</v>
       </c>
       <c r="M59" s="4">
-        <v>282.13</v>
+        <v>732.76</v>
       </c>
       <c r="N59" s="4">
         <v>0</v>
       </c>
       <c r="O59" s="4">
         <v>0</v>
       </c>
       <c r="P59" s="4">
-        <v>282.13</v>
+        <v>732.76</v>
       </c>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>194</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>195</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I60" s="4">
-        <v>1971</v>
+        <v>1616</v>
       </c>
       <c r="J60" s="4">
         <v>0</v>
       </c>
       <c r="K60" s="4">
         <v>0</v>
       </c>
       <c r="L60" s="4">
-        <v>1971</v>
+        <v>1616</v>
       </c>
       <c r="M60" s="4">
-        <v>732.76</v>
+        <v>86.33</v>
       </c>
       <c r="N60" s="4">
         <v>0</v>
       </c>
       <c r="O60" s="4">
         <v>0</v>
       </c>
       <c r="P60" s="4">
-        <v>732.76</v>
+        <v>86.33</v>
       </c>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>197</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>198</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="4">
-        <v>1616</v>
+        <v>1321</v>
       </c>
       <c r="J61" s="4">
         <v>0</v>
       </c>
       <c r="K61" s="4">
         <v>0</v>
       </c>
       <c r="L61" s="4">
-        <v>1616</v>
+        <v>1321</v>
       </c>
       <c r="M61" s="4">
-        <v>86.33</v>
+        <v>71.47</v>
       </c>
       <c r="N61" s="4">
         <v>0</v>
       </c>
       <c r="O61" s="4">
         <v>0</v>
       </c>
       <c r="P61" s="4">
-        <v>86.33</v>
+        <v>71.47</v>
       </c>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>201</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I62" s="4">
-        <v>1321</v>
+        <v>1122</v>
       </c>
       <c r="J62" s="4">
         <v>0</v>
       </c>
       <c r="K62" s="4">
         <v>0</v>
       </c>
       <c r="L62" s="4">
-        <v>1321</v>
+        <v>1122</v>
       </c>
       <c r="M62" s="4">
-        <v>71.47</v>
+        <v>61.47</v>
       </c>
       <c r="N62" s="4">
         <v>0</v>
       </c>
       <c r="O62" s="4">
         <v>0</v>
       </c>
       <c r="P62" s="4">
-        <v>71.47</v>
+        <v>61.47</v>
       </c>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>203</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>204</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="4">
-        <v>1122</v>
+        <v>22779</v>
       </c>
       <c r="J63" s="4">
         <v>0</v>
       </c>
       <c r="K63" s="4">
         <v>0</v>
       </c>
       <c r="L63" s="4">
-        <v>1122</v>
+        <v>22779</v>
       </c>
       <c r="M63" s="4">
-        <v>61.47</v>
+        <v>986.55</v>
       </c>
       <c r="N63" s="4">
         <v>0</v>
       </c>
       <c r="O63" s="4">
         <v>0</v>
       </c>
       <c r="P63" s="4">
-        <v>61.47</v>
+        <v>986.55</v>
       </c>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>207</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I64" s="4">
-        <v>22779</v>
+        <v>8012</v>
       </c>
       <c r="J64" s="4">
         <v>0</v>
       </c>
       <c r="K64" s="4">
         <v>0</v>
       </c>
       <c r="L64" s="4">
-        <v>22779</v>
+        <v>8012</v>
       </c>
       <c r="M64" s="4">
-        <v>986.55</v>
+        <v>356.57</v>
       </c>
       <c r="N64" s="4">
         <v>0</v>
       </c>
       <c r="O64" s="4">
         <v>0</v>
       </c>
       <c r="P64" s="4">
-        <v>986.55</v>
+        <v>356.57</v>
       </c>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>209</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>210</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I65" s="4">
-        <v>8012</v>
+        <v>5400</v>
       </c>
       <c r="J65" s="4">
         <v>0</v>
       </c>
       <c r="K65" s="4">
         <v>0</v>
       </c>
       <c r="L65" s="4">
-        <v>8012</v>
+        <v>5400</v>
       </c>
       <c r="M65" s="4">
-        <v>356.57</v>
+        <v>246.4</v>
       </c>
       <c r="N65" s="4">
         <v>0</v>
       </c>
       <c r="O65" s="4">
         <v>0</v>
       </c>
       <c r="P65" s="4">
-        <v>356.57</v>
+        <v>246.4</v>
       </c>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>213</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I66" s="4">
-        <v>5400</v>
+        <v>10136</v>
       </c>
       <c r="J66" s="4">
         <v>0</v>
       </c>
       <c r="K66" s="4">
         <v>0</v>
       </c>
       <c r="L66" s="4">
-        <v>5400</v>
+        <v>10136</v>
       </c>
       <c r="M66" s="4">
-        <v>246.4</v>
+        <v>446.64</v>
       </c>
       <c r="N66" s="4">
         <v>0</v>
       </c>
       <c r="O66" s="4">
         <v>0</v>
       </c>
       <c r="P66" s="4">
-        <v>246.4</v>
+        <v>446.64</v>
       </c>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>216</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H67" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I67" s="4">
-        <v>10136</v>
+        <v>9815</v>
       </c>
       <c r="J67" s="4">
         <v>0</v>
       </c>
       <c r="K67" s="4">
         <v>0</v>
       </c>
       <c r="L67" s="4">
-        <v>10136</v>
+        <v>9815</v>
       </c>
       <c r="M67" s="4">
-        <v>446.64</v>
+        <v>445.56</v>
       </c>
       <c r="N67" s="4">
         <v>0</v>
       </c>
       <c r="O67" s="4">
         <v>0</v>
       </c>
       <c r="P67" s="4">
-        <v>446.64</v>
+        <v>445.56</v>
       </c>
       <c r="Q67" s="1"/>
       <c r="R67" s="1"/>
       <c r="S67" s="1"/>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>219</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I68" s="4">
-        <v>9815</v>
+        <v>8592</v>
       </c>
       <c r="J68" s="4">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="K68" s="4">
         <v>0</v>
       </c>
       <c r="L68" s="4">
-        <v>9815</v>
+        <v>8954</v>
       </c>
       <c r="M68" s="4">
-        <v>445.56</v>
+        <v>354.85</v>
       </c>
       <c r="N68" s="4">
         <v>0</v>
       </c>
       <c r="O68" s="4">
         <v>0</v>
       </c>
       <c r="P68" s="4">
-        <v>445.56</v>
+        <v>354.85</v>
       </c>
       <c r="Q68" s="1"/>
       <c r="R68" s="1"/>
       <c r="S68" s="1"/>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>222</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I69" s="4">
-        <v>8592</v>
+        <v>781</v>
       </c>
       <c r="J69" s="4">
-        <v>362</v>
+        <v>597</v>
       </c>
       <c r="K69" s="4">
         <v>0</v>
       </c>
       <c r="L69" s="4">
-        <v>8954</v>
+        <v>1378</v>
       </c>
       <c r="M69" s="4">
-        <v>354.85</v>
+        <v>273.29</v>
       </c>
       <c r="N69" s="4">
         <v>0</v>
       </c>
       <c r="O69" s="4">
         <v>0</v>
       </c>
       <c r="P69" s="4">
-        <v>354.85</v>
+        <v>273.29</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>224</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>225</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I70" s="4">
-        <v>781</v>
+        <v>1080</v>
       </c>
       <c r="J70" s="4">
-        <v>597</v>
+        <v>0</v>
       </c>
       <c r="K70" s="4">
         <v>0</v>
       </c>
       <c r="L70" s="4">
-        <v>1378</v>
+        <v>1080</v>
       </c>
       <c r="M70" s="4">
-        <v>273.29</v>
+        <v>345.19</v>
       </c>
       <c r="N70" s="4">
         <v>0</v>
       </c>
       <c r="O70" s="4">
         <v>0</v>
       </c>
       <c r="P70" s="4">
-        <v>273.29</v>
+        <v>345.19</v>
       </c>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>227</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>228</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I71" s="4">
-        <v>1080</v>
+        <v>698</v>
       </c>
       <c r="J71" s="4">
         <v>0</v>
       </c>
       <c r="K71" s="4">
         <v>0</v>
       </c>
       <c r="L71" s="4">
-        <v>1080</v>
+        <v>698</v>
       </c>
       <c r="M71" s="4">
-        <v>345.19</v>
+        <v>293.04</v>
       </c>
       <c r="N71" s="4">
         <v>0</v>
       </c>
       <c r="O71" s="4">
         <v>0</v>
       </c>
       <c r="P71" s="4">
-        <v>345.19</v>
+        <v>293.04</v>
       </c>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>230</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>231</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I72" s="4">
-        <v>698</v>
+        <v>7669</v>
       </c>
       <c r="J72" s="4">
         <v>0</v>
       </c>
       <c r="K72" s="4">
         <v>0</v>
       </c>
       <c r="L72" s="4">
-        <v>698</v>
+        <v>7669</v>
       </c>
       <c r="M72" s="4">
-        <v>293.04</v>
+        <v>1135.04</v>
       </c>
       <c r="N72" s="4">
         <v>0</v>
       </c>
       <c r="O72" s="4">
         <v>0</v>
       </c>
       <c r="P72" s="4">
-        <v>293.04</v>
+        <v>1135.04</v>
       </c>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>233</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>234</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="4">
-        <v>7669</v>
+        <v>3235</v>
       </c>
       <c r="J73" s="4">
         <v>0</v>
       </c>
       <c r="K73" s="4">
         <v>0</v>
       </c>
       <c r="L73" s="4">
-        <v>7669</v>
+        <v>3235</v>
       </c>
       <c r="M73" s="4">
-        <v>1135.04</v>
+        <v>884.02</v>
       </c>
       <c r="N73" s="4">
         <v>0</v>
       </c>
       <c r="O73" s="4">
         <v>0</v>
       </c>
       <c r="P73" s="4">
-        <v>1135.04</v>
+        <v>884.02</v>
       </c>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>237</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I74" s="4">
-        <v>3235</v>
+        <v>5765</v>
       </c>
       <c r="J74" s="4">
         <v>0</v>
       </c>
       <c r="K74" s="4">
         <v>0</v>
       </c>
       <c r="L74" s="4">
-        <v>3235</v>
+        <v>5765</v>
       </c>
       <c r="M74" s="4">
-        <v>884.02</v>
+        <v>303.28</v>
       </c>
       <c r="N74" s="4">
         <v>0</v>
       </c>
       <c r="O74" s="4">
         <v>0</v>
       </c>
       <c r="P74" s="4">
-        <v>884.02</v>
+        <v>303.28</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1"/>
       <c r="S74" s="1"/>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>239</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>240</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I75" s="4">
-        <v>5765</v>
+        <v>900</v>
       </c>
       <c r="J75" s="4">
         <v>0</v>
       </c>
       <c r="K75" s="4">
         <v>0</v>
       </c>
       <c r="L75" s="4">
-        <v>5765</v>
+        <v>900</v>
       </c>
       <c r="M75" s="4">
-        <v>303.28</v>
+        <v>265.83</v>
       </c>
       <c r="N75" s="4">
         <v>0</v>
       </c>
       <c r="O75" s="4">
         <v>0</v>
       </c>
       <c r="P75" s="4">
-        <v>303.28</v>
+        <v>265.83</v>
       </c>
       <c r="Q75" s="1"/>
       <c r="R75" s="1"/>
       <c r="S75" s="1"/>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>242</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>243</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I76" s="4">
-        <v>900</v>
+        <v>9638</v>
       </c>
       <c r="J76" s="4">
         <v>0</v>
       </c>
       <c r="K76" s="4">
-        <v>0</v>
+        <v>2123</v>
       </c>
       <c r="L76" s="4">
-        <v>900</v>
+        <v>7515</v>
       </c>
       <c r="M76" s="4">
-        <v>265.83</v>
+        <v>490.7</v>
       </c>
       <c r="N76" s="4">
         <v>0</v>
       </c>
       <c r="O76" s="4">
         <v>0</v>
       </c>
       <c r="P76" s="4">
-        <v>265.83</v>
+        <v>490.7</v>
       </c>
       <c r="Q76" s="1"/>
       <c r="R76" s="1"/>
       <c r="S76" s="1"/>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>245</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>246</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="4">
-        <v>9638</v>
+        <v>3531</v>
       </c>
       <c r="J77" s="4">
         <v>0</v>
       </c>
       <c r="K77" s="4">
-        <v>2123</v>
+        <v>0</v>
       </c>
       <c r="L77" s="4">
-        <v>7515</v>
+        <v>3531</v>
       </c>
       <c r="M77" s="4">
-        <v>490.7</v>
+        <v>929.69</v>
       </c>
       <c r="N77" s="4">
         <v>0</v>
       </c>
       <c r="O77" s="4">
         <v>0</v>
       </c>
       <c r="P77" s="4">
-        <v>490.7</v>
+        <v>929.69</v>
       </c>
       <c r="Q77" s="1"/>
       <c r="R77" s="1"/>
       <c r="S77" s="1"/>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>248</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>249</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I78" s="4">
-        <v>3531</v>
+        <v>3632</v>
       </c>
       <c r="J78" s="4">
         <v>0</v>
       </c>
       <c r="K78" s="4">
         <v>0</v>
       </c>
       <c r="L78" s="4">
-        <v>3531</v>
+        <v>3632</v>
       </c>
       <c r="M78" s="4">
-        <v>929.69</v>
+        <v>1386.39</v>
       </c>
       <c r="N78" s="4">
         <v>0</v>
       </c>
       <c r="O78" s="4">
         <v>0</v>
       </c>
       <c r="P78" s="4">
-        <v>929.69</v>
+        <v>1386.39</v>
       </c>
       <c r="Q78" s="1"/>
       <c r="R78" s="1"/>
       <c r="S78" s="1"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>252</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I79" s="4">
-        <v>3632</v>
+        <v>4488</v>
       </c>
       <c r="J79" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="K79" s="4">
         <v>0</v>
       </c>
       <c r="L79" s="4">
-        <v>3632</v>
+        <v>4588</v>
       </c>
       <c r="M79" s="4">
-        <v>1386.39</v>
+        <v>1429.91</v>
       </c>
       <c r="N79" s="4">
         <v>0</v>
       </c>
       <c r="O79" s="4">
         <v>0</v>
       </c>
       <c r="P79" s="4">
-        <v>1386.39</v>
+        <v>1429.91</v>
       </c>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>254</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>255</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I80" s="4">
-        <v>4488</v>
+        <v>5771</v>
       </c>
       <c r="J80" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="K80" s="4">
         <v>0</v>
       </c>
       <c r="L80" s="4">
-        <v>4588</v>
+        <v>5771</v>
       </c>
       <c r="M80" s="4">
-        <v>1429.91</v>
+        <v>1716.45</v>
       </c>
       <c r="N80" s="4">
         <v>0</v>
       </c>
       <c r="O80" s="4">
         <v>0</v>
       </c>
       <c r="P80" s="4">
-        <v>1429.91</v>
+        <v>1716.45</v>
       </c>
       <c r="Q80" s="1"/>
       <c r="R80" s="1"/>
       <c r="S80" s="1"/>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>257</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>258</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H81" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="4">
-        <v>5771</v>
+        <v>459</v>
       </c>
       <c r="J81" s="4">
         <v>0</v>
       </c>
       <c r="K81" s="4">
         <v>0</v>
       </c>
       <c r="L81" s="4">
-        <v>5771</v>
+        <v>459</v>
       </c>
       <c r="M81" s="4">
-        <v>1716.45</v>
+        <v>213.28</v>
       </c>
       <c r="N81" s="4">
         <v>0</v>
       </c>
       <c r="O81" s="4">
         <v>0</v>
       </c>
       <c r="P81" s="4">
-        <v>1716.45</v>
+        <v>213.28</v>
       </c>
       <c r="Q81" s="1"/>
       <c r="R81" s="1"/>
       <c r="S81" s="1"/>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>260</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>261</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="4">
-        <v>459</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4">
         <v>0</v>
       </c>
       <c r="K82" s="4">
         <v>0</v>
       </c>
       <c r="L82" s="4">
-        <v>459</v>
+        <v>0</v>
       </c>
       <c r="M82" s="4">
-        <v>213.28</v>
+        <v>64.27</v>
       </c>
       <c r="N82" s="4">
         <v>0</v>
       </c>
       <c r="O82" s="4">
         <v>0</v>
       </c>
       <c r="P82" s="4">
-        <v>213.28</v>
+        <v>64.27</v>
       </c>
       <c r="Q82" s="1"/>
       <c r="R82" s="1"/>
       <c r="S82" s="1"/>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>263</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>264</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="4">
         <v>0</v>
       </c>
       <c r="J83" s="4">
         <v>0</v>
       </c>
       <c r="K83" s="4">
         <v>0</v>
       </c>
       <c r="L83" s="4">
         <v>0</v>
       </c>
       <c r="M83" s="4">
-        <v>64.27</v>
+        <v>83.83</v>
       </c>
       <c r="N83" s="4">
         <v>0</v>
       </c>
       <c r="O83" s="4">
         <v>0</v>
       </c>
       <c r="P83" s="4">
-        <v>64.27</v>
+        <v>83.83</v>
       </c>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>267</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="4">
-        <v>0</v>
+        <v>1413</v>
       </c>
       <c r="J84" s="4">
         <v>0</v>
       </c>
       <c r="K84" s="4">
         <v>0</v>
       </c>
       <c r="L84" s="4">
-        <v>0</v>
+        <v>1413</v>
       </c>
       <c r="M84" s="4">
-        <v>83.83</v>
+        <v>398.39</v>
       </c>
       <c r="N84" s="4">
         <v>0</v>
       </c>
       <c r="O84" s="4">
         <v>0</v>
       </c>
       <c r="P84" s="4">
-        <v>83.83</v>
+        <v>398.39</v>
       </c>
       <c r="Q84" s="1"/>
       <c r="R84" s="1"/>
       <c r="S84" s="1"/>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>269</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>270</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="4">
-        <v>1413</v>
+        <v>0</v>
       </c>
       <c r="J85" s="4">
         <v>0</v>
       </c>
       <c r="K85" s="4">
         <v>0</v>
       </c>
       <c r="L85" s="4">
-        <v>1413</v>
+        <v>0</v>
       </c>
       <c r="M85" s="4">
-        <v>398.39</v>
+        <v>164.65</v>
       </c>
       <c r="N85" s="4">
         <v>0</v>
       </c>
       <c r="O85" s="4">
         <v>0</v>
       </c>
       <c r="P85" s="4">
-        <v>398.39</v>
+        <v>164.65</v>
       </c>
       <c r="Q85" s="1"/>
       <c r="R85" s="1"/>
       <c r="S85" s="1"/>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>273</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H86" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I86" s="4">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="J86" s="4">
         <v>0</v>
       </c>
       <c r="K86" s="4">
         <v>0</v>
       </c>
       <c r="L86" s="4">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="M86" s="4">
-        <v>164.65</v>
+        <v>989.61</v>
       </c>
       <c r="N86" s="4">
         <v>0</v>
       </c>
       <c r="O86" s="4">
         <v>0</v>
       </c>
       <c r="P86" s="4">
-        <v>164.65</v>
+        <v>989.61</v>
       </c>
       <c r="Q86" s="1"/>
       <c r="R86" s="1"/>
       <c r="S86" s="1"/>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>275</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>276</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I87" s="4">
-        <v>500</v>
+        <v>733</v>
       </c>
       <c r="J87" s="4">
         <v>0</v>
       </c>
       <c r="K87" s="4">
         <v>0</v>
       </c>
       <c r="L87" s="4">
-        <v>500</v>
+        <v>733</v>
       </c>
       <c r="M87" s="4">
-        <v>989.61</v>
+        <v>254.87</v>
       </c>
       <c r="N87" s="4">
         <v>0</v>
       </c>
       <c r="O87" s="4">
         <v>0</v>
       </c>
       <c r="P87" s="4">
-        <v>989.61</v>
+        <v>254.87</v>
       </c>
       <c r="Q87" s="1"/>
       <c r="R87" s="1"/>
       <c r="S87" s="1"/>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>278</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>279</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I88" s="4">
-        <v>733</v>
+        <v>858</v>
       </c>
       <c r="J88" s="4">
-        <v>0</v>
+        <v>1827</v>
       </c>
       <c r="K88" s="4">
         <v>0</v>
       </c>
       <c r="L88" s="4">
-        <v>733</v>
+        <v>2685</v>
       </c>
       <c r="M88" s="4">
-        <v>254.87</v>
+        <v>507.92</v>
       </c>
       <c r="N88" s="4">
         <v>0</v>
       </c>
       <c r="O88" s="4">
         <v>0</v>
       </c>
       <c r="P88" s="4">
-        <v>254.87</v>
+        <v>507.92</v>
       </c>
       <c r="Q88" s="1"/>
       <c r="R88" s="1"/>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>281</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>282</v>
       </c>
@@ -16057,57 +16057,57 @@
         <v>15363.32</v>
       </c>
       <c r="Q236" s="1"/>
       <c r="R236" s="1"/>
       <c r="S236" s="1"/>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="7" t="s">
         <v>725</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
       <c r="D237" s="7"/>
       <c r="E237" s="7"/>
       <c r="F237" s="7"/>
       <c r="G237" s="7"/>
       <c r="H237" s="8"/>
       <c r="I237" s="8">
         <v>911116</v>
       </c>
       <c r="J237" s="8">
-        <v>16084</v>
+        <v>17911</v>
       </c>
       <c r="K237" s="8">
         <v>9042</v>
       </c>
       <c r="L237" s="8">
-        <v>918158</v>
+        <v>919985</v>
       </c>
       <c r="M237" s="8">
         <v>301512.25</v>
       </c>
       <c r="N237" s="8">
         <v>0</v>
       </c>
       <c r="O237" s="8">
         <v>0</v>
       </c>
       <c r="P237" s="8">
         <v>301512.25</v>
       </c>
       <c r="Q237" s="1"/>
       <c r="R237" s="1"/>
       <c r="S237" s="1"/>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>