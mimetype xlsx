--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -3120,51 +3120,51 @@
         <v>43</v>
       </c>
       <c r="U5" s="3"/>
       <c r="V5" s="3" t="s">
         <v>74</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>75</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>76</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA5" s="2">
         <v>474.62</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC5" s="2">
-        <v>744.46</v>
+        <v>779.75</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -3298,51 +3298,51 @@
         <v>43</v>
       </c>
       <c r="U7" s="3"/>
       <c r="V7" s="3" t="s">
         <v>92</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X7" s="2" t="s">
         <v>75</v>
       </c>
       <c r="Y7" s="2" t="s">
         <v>93</v>
       </c>
       <c r="Z7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA7" s="2">
         <v>584.06</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC7" s="2">
-        <v>667.01</v>
+        <v>619.49</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>95</v>
       </c>
@@ -3384,51 +3384,51 @@
         <v>43</v>
       </c>
       <c r="U8" s="3"/>
       <c r="V8" s="3" t="s">
         <v>99</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X8" s="2" t="s">
         <v>100</v>
       </c>
       <c r="Y8" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Z8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA8" s="2">
         <v>592.97</v>
       </c>
       <c r="AB8" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC8" s="2">
-        <v>1212.89</v>
+        <v>1231.08</v>
       </c>
       <c r="AD8" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="2">
         <v>7</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -3562,51 +3562,51 @@
         <v>43</v>
       </c>
       <c r="U10" s="3"/>
       <c r="V10" s="3" t="s">
         <v>117</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>118</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>119</v>
       </c>
       <c r="Z10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA10" s="2">
         <v>527.31</v>
       </c>
       <c r="AB10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC10" s="2">
-        <v>678.62</v>
+        <v>527.12</v>
       </c>
       <c r="AD10" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="2">
         <v>9</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -3650,51 +3650,51 @@
         <v>43</v>
       </c>
       <c r="U11" s="3"/>
       <c r="V11" s="3" t="s">
         <v>126</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>128</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA11" s="2">
         <v>498.34</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC11" s="2">
-        <v>455.86</v>
+        <v>550.31</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -3828,51 +3828,51 @@
         <v>43</v>
       </c>
       <c r="U13" s="3"/>
       <c r="V13" s="3" t="s">
         <v>141</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>142</v>
       </c>
       <c r="Z13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA13" s="2">
         <v>908.26</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC13" s="2">
-        <v>369.02</v>
+        <v>452.18</v>
       </c>
       <c r="AD13" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4006,51 +4006,51 @@
         <v>43</v>
       </c>
       <c r="U15" s="3"/>
       <c r="V15" s="3" t="s">
         <v>159</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>160</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>161</v>
       </c>
       <c r="Z15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA15" s="2">
         <v>397.1</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC15" s="2">
-        <v>828.99</v>
+        <v>837.44</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -4444,51 +4444,51 @@
         <v>43</v>
       </c>
       <c r="U20" s="3"/>
       <c r="V20" s="3" t="s">
         <v>199</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>200</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA20" s="2">
         <v>834.96</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC20" s="2">
-        <v>688.65</v>
+        <v>954.61</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -4528,57 +4528,57 @@
         <v>244.75</v>
       </c>
       <c r="S21" s="3">
         <v>244.75</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>204</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA21" s="2">
-        <v>244.21</v>
+        <v>255.6</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2">
-        <v>244.21</v>
+        <v>255.6</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -4624,51 +4624,51 @@
         <v>43</v>
       </c>
       <c r="U22" s="3"/>
       <c r="V22" s="3" t="s">
         <v>212</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X22" s="2" t="s">
         <v>213</v>
       </c>
       <c r="Y22" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Z22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA22" s="2">
         <v>657.34</v>
       </c>
       <c r="AB22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC22" s="2">
-        <v>2593.57</v>
+        <v>2406.02</v>
       </c>
       <c r="AD22" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -4714,51 +4714,51 @@
         <v>43</v>
       </c>
       <c r="U23" s="3"/>
       <c r="V23" s="3" t="s">
         <v>218</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>219</v>
       </c>
       <c r="Y23" s="2" t="s">
         <v>220</v>
       </c>
       <c r="Z23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA23" s="2">
         <v>472.07</v>
       </c>
       <c r="AB23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC23" s="2">
-        <v>700.63</v>
+        <v>719.65</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -4894,51 +4894,51 @@
         <v>43</v>
       </c>
       <c r="U25" s="3"/>
       <c r="V25" s="3" t="s">
         <v>233</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>234</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA25" s="2">
         <v>462.47</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC25" s="2">
-        <v>427.92</v>
+        <v>529.02</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="2">
         <v>24</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -4984,51 +4984,51 @@
         <v>43</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>241</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>242</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>243</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA26" s="2">
         <v>62.29</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC26" s="2">
-        <v>193.81</v>
+        <v>557.21</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -5248,51 +5248,51 @@
         <v>43</v>
       </c>
       <c r="U29" s="3"/>
       <c r="V29" s="3" t="s">
         <v>261</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>262</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>263</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA29" s="2">
         <v>142.87</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC29" s="2">
-        <v>550.3</v>
+        <v>579</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -5514,51 +5514,51 @@
         <v>43</v>
       </c>
       <c r="U32" s="3"/>
       <c r="V32" s="3" t="s">
         <v>279</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X32" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y32" s="2" t="s">
         <v>281</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA32" s="2">
         <v>435.08</v>
       </c>
       <c r="AB32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC32" s="2">
-        <v>518.84</v>
+        <v>571.8</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="2">
         <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -5604,51 +5604,51 @@
         <v>43</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="3" t="s">
         <v>285</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>286</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Z33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA33" s="2">
         <v>419.19</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC33" s="2">
-        <v>887.2</v>
+        <v>924.48</v>
       </c>
       <c r="AD33" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -5782,51 +5782,51 @@
         <v>43</v>
       </c>
       <c r="U35" s="3"/>
       <c r="V35" s="3" t="s">
         <v>302</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>303</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>304</v>
       </c>
       <c r="Z35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA35" s="2">
         <v>5659.31</v>
       </c>
       <c r="AB35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC35" s="2">
-        <v>10280.39</v>
+        <v>10652.58</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="2">
         <v>34</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -5872,51 +5872,51 @@
         <v>43</v>
       </c>
       <c r="U36" s="3"/>
       <c r="V36" s="3" t="s">
         <v>308</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y36" s="2" t="s">
         <v>309</v>
       </c>
       <c r="Z36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA36" s="2">
         <v>425.85</v>
       </c>
       <c r="AB36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC36" s="2">
-        <v>472.68</v>
+        <v>621.69</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="2">
         <v>35</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -6048,51 +6048,51 @@
         <v>43</v>
       </c>
       <c r="U38" s="3"/>
       <c r="V38" s="3" t="s">
         <v>317</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>318</v>
       </c>
       <c r="Z38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA38" s="2">
         <v>471.93</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC38" s="2">
-        <v>335.39</v>
+        <v>774.94</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="2">
         <v>37</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -6138,51 +6138,51 @@
         <v>43</v>
       </c>
       <c r="U39" s="3"/>
       <c r="V39" s="3" t="s">
         <v>322</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>323</v>
       </c>
       <c r="Z39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA39" s="2">
         <v>455.59</v>
       </c>
       <c r="AB39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC39" s="2">
-        <v>565.23</v>
+        <v>606.85</v>
       </c>
       <c r="AD39" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="2">
         <v>38</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -6318,51 +6318,51 @@
         <v>43</v>
       </c>
       <c r="U41" s="3"/>
       <c r="V41" s="3" t="s">
         <v>332</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>333</v>
       </c>
       <c r="Z41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA41" s="2">
         <v>881.62</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC41" s="2">
-        <v>667.61</v>
+        <v>907.91</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -6408,51 +6408,51 @@
         <v>43</v>
       </c>
       <c r="U42" s="3"/>
       <c r="V42" s="3" t="s">
         <v>337</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA42" s="2">
         <v>409.52</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC42" s="2">
-        <v>623.75</v>
+        <v>822.37</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="2">
         <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -6670,51 +6670,51 @@
         <v>43</v>
       </c>
       <c r="U45" s="3"/>
       <c r="V45" s="3" t="s">
         <v>353</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA45" s="2">
         <v>183.52</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC45" s="2">
-        <v>38.54</v>
+        <v>74.56</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" s="2">
         <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -6846,51 +6846,51 @@
         <v>43</v>
       </c>
       <c r="U47" s="3"/>
       <c r="V47" s="3" t="s">
         <v>361</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X47" s="2" t="s">
         <v>362</v>
       </c>
       <c r="Y47" s="2" t="s">
         <v>363</v>
       </c>
       <c r="Z47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA47" s="2">
         <v>1218.02</v>
       </c>
       <c r="AB47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC47" s="2">
-        <v>2328.94</v>
+        <v>2230.16</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" s="2">
         <v>46</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -6936,51 +6936,51 @@
         <v>43</v>
       </c>
       <c r="U48" s="3"/>
       <c r="V48" s="3" t="s">
         <v>370</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>371</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>372</v>
       </c>
       <c r="Z48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA48" s="2">
         <v>35345.4</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC48" s="2">
-        <v>42120.33</v>
+        <v>9744.6</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="2">
         <v>47</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -7472,68 +7472,68 @@
         <v>43</v>
       </c>
       <c r="U54" s="3"/>
       <c r="V54" s="3" t="s">
         <v>403</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y54" s="2" t="s">
         <v>404</v>
       </c>
       <c r="Z54" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA54" s="2">
         <v>366.05</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC54" s="2">
-        <v>390.26</v>
+        <v>478.44</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" s="2">
         <v>53</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>405</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>406</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>407</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>40</v>
       </c>
@@ -7560,51 +7560,51 @@
         <v>43</v>
       </c>
       <c r="U55" s="3"/>
       <c r="V55" s="3" t="s">
         <v>408</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X55" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y55" s="2" t="s">
         <v>409</v>
       </c>
       <c r="Z55" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA55" s="2">
         <v>270.99</v>
       </c>
       <c r="AB55" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC55" s="2">
-        <v>488.95</v>
+        <v>579.44</v>
       </c>
       <c r="AD55" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" s="2">
         <v>54</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -7650,51 +7650,51 @@
         <v>43</v>
       </c>
       <c r="U56" s="3"/>
       <c r="V56" s="3" t="s">
         <v>413</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X56" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y56" s="2" t="s">
         <v>414</v>
       </c>
       <c r="Z56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA56" s="2">
         <v>694.61</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC56" s="2">
-        <v>499.54</v>
+        <v>533.64</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" s="2">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -7740,51 +7740,51 @@
         <v>43</v>
       </c>
       <c r="U57" s="3"/>
       <c r="V57" s="3" t="s">
         <v>418</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X57" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y57" s="2" t="s">
         <v>419</v>
       </c>
       <c r="Z57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA57" s="2">
         <v>880.95</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC57" s="2">
-        <v>747.27</v>
+        <v>829.32</v>
       </c>
       <c r="AD57" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" s="2">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -7830,51 +7830,51 @@
         <v>43</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>423</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>424</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA58" s="2">
         <v>828.35</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2">
-        <v>813.11</v>
+        <v>1016.31</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -7920,51 +7920,51 @@
         <v>43</v>
       </c>
       <c r="U59" s="3"/>
       <c r="V59" s="3" t="s">
         <v>428</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X59" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y59" s="2" t="s">
         <v>429</v>
       </c>
       <c r="Z59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA59" s="2">
         <v>353.64</v>
       </c>
       <c r="AB59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC59" s="2">
-        <v>287.55</v>
+        <v>424.22</v>
       </c>
       <c r="AD59" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" s="2">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -8010,51 +8010,51 @@
         <v>43</v>
       </c>
       <c r="U60" s="3"/>
       <c r="V60" s="3" t="s">
         <v>433</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X60" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y60" s="2" t="s">
         <v>434</v>
       </c>
       <c r="Z60" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA60" s="2">
         <v>862.14</v>
       </c>
       <c r="AB60" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC60" s="2">
-        <v>564.65</v>
+        <v>648.32</v>
       </c>
       <c r="AD60" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:30">
       <c r="A61" s="2">
         <v>59</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -8100,51 +8100,51 @@
         <v>43</v>
       </c>
       <c r="U61" s="3"/>
       <c r="V61" s="3" t="s">
         <v>438</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X61" s="2" t="s">
         <v>160</v>
       </c>
       <c r="Y61" s="2" t="s">
         <v>439</v>
       </c>
       <c r="Z61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA61" s="2">
         <v>1141.95</v>
       </c>
       <c r="AB61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC61" s="2">
-        <v>912.87</v>
+        <v>989.19</v>
       </c>
       <c r="AD61" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:30">
       <c r="A62" s="2">
         <v>60</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -8272,51 +8272,51 @@
         <v>43</v>
       </c>
       <c r="U63" s="3"/>
       <c r="V63" s="3" t="s">
         <v>448</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X63" s="2" t="s">
         <v>449</v>
       </c>
       <c r="Y63" s="2" t="s">
         <v>450</v>
       </c>
       <c r="Z63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA63" s="2">
         <v>95.8</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC63" s="2">
-        <v>569.9</v>
+        <v>527.53</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:30">
       <c r="A64" s="2">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -8362,51 +8362,51 @@
         <v>43</v>
       </c>
       <c r="U64" s="3"/>
       <c r="V64" s="3" t="s">
         <v>455</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X64" s="2" t="s">
         <v>456</v>
       </c>
       <c r="Y64" s="2" t="s">
         <v>457</v>
       </c>
       <c r="Z64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA64" s="2">
         <v>476.75</v>
       </c>
       <c r="AB64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC64" s="2">
-        <v>723.29</v>
+        <v>695.96</v>
       </c>
       <c r="AD64" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="65" spans="1:30">
       <c r="A65" s="2">
         <v>63</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -8452,51 +8452,51 @@
         <v>43</v>
       </c>
       <c r="U65" s="3"/>
       <c r="V65" s="3" t="s">
         <v>461</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X65" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y65" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z65" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA65" s="2">
         <v>70.31</v>
       </c>
       <c r="AB65" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC65" s="2">
-        <v>94.1</v>
+        <v>136.76</v>
       </c>
       <c r="AD65" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="66" spans="1:30">
       <c r="A66" s="2">
         <v>64</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -8806,51 +8806,51 @@
         <v>43</v>
       </c>
       <c r="U69" s="3"/>
       <c r="V69" s="3" t="s">
         <v>480</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X69" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y69" s="2" t="s">
         <v>481</v>
       </c>
       <c r="Z69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA69" s="2">
         <v>357.78</v>
       </c>
       <c r="AB69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC69" s="2">
-        <v>335.31</v>
+        <v>408.99</v>
       </c>
       <c r="AD69" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="70" spans="1:30">
       <c r="A70" s="2">
         <v>68</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -8896,51 +8896,51 @@
         <v>43</v>
       </c>
       <c r="U70" s="3"/>
       <c r="V70" s="3" t="s">
         <v>486</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X70" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y70" s="2" t="s">
         <v>487</v>
       </c>
       <c r="Z70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA70" s="2">
         <v>1697.48</v>
       </c>
       <c r="AB70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC70" s="2">
-        <v>815.45</v>
+        <v>940.29</v>
       </c>
       <c r="AD70" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="71" spans="1:30">
       <c r="A71" s="2">
         <v>69</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -8986,51 +8986,51 @@
         <v>43</v>
       </c>
       <c r="U71" s="3"/>
       <c r="V71" s="3" t="s">
         <v>492</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X71" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y71" s="2" t="s">
         <v>493</v>
       </c>
       <c r="Z71" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA71" s="2">
         <v>627.26</v>
       </c>
       <c r="AB71" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC71" s="2">
-        <v>620.03</v>
+        <v>791.28</v>
       </c>
       <c r="AD71" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:30">
       <c r="A72" s="2">
         <v>70</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -9158,57 +9158,57 @@
         <v>82.87</v>
       </c>
       <c r="S73" s="3">
         <v>82.87</v>
       </c>
       <c r="T73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U73" s="3"/>
       <c r="V73" s="3" t="s">
         <v>501</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X73" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y73" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA73" s="2">
-        <v>98.31</v>
+        <v>103.61</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC73" s="2">
-        <v>98.31</v>
+        <v>103.61</v>
       </c>
       <c r="AD73" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="74" spans="1:30">
       <c r="A74" s="2">
         <v>72</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -9248,51 +9248,51 @@
         <v>43</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="3" t="s">
         <v>507</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X74" s="2" t="s">
         <v>508</v>
       </c>
       <c r="Y74" s="2" t="s">
         <v>509</v>
       </c>
       <c r="Z74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA74" s="2">
         <v>335.8</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC74" s="2">
-        <v>132.68</v>
+        <v>122.98</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="75" spans="1:30">
       <c r="A75" s="2">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -9424,51 +9424,51 @@
       </c>
       <c r="T76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U76" s="3"/>
       <c r="V76" s="3"/>
       <c r="W76" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X76" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y76" s="2" t="s">
         <v>177</v>
       </c>
       <c r="Z76" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA76" s="2">
         <v>42.37</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC76" s="2">
-        <v>173.66</v>
+        <v>185.81</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:30">
       <c r="A77" s="2">
         <v>75</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -9682,51 +9682,51 @@
         <v>43</v>
       </c>
       <c r="U79" s="3"/>
       <c r="V79" s="3" t="s">
         <v>531</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X79" s="2" t="s">
         <v>75</v>
       </c>
       <c r="Y79" s="2" t="s">
         <v>532</v>
       </c>
       <c r="Z79" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA79" s="2">
         <v>493.18</v>
       </c>
       <c r="AB79" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC79" s="2">
-        <v>602.39</v>
+        <v>757.02</v>
       </c>
       <c r="AD79" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="80" spans="1:30">
       <c r="A80" s="2">
         <v>78</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -9772,51 +9772,51 @@
         <v>43</v>
       </c>
       <c r="U80" s="3"/>
       <c r="V80" s="3" t="s">
         <v>537</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X80" s="2" t="s">
         <v>538</v>
       </c>
       <c r="Y80" s="2" t="s">
         <v>539</v>
       </c>
       <c r="Z80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA80" s="2">
         <v>699.67</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC80" s="2">
-        <v>2624.25</v>
+        <v>2643.9</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:30">
       <c r="A81" s="2">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -9852,51 +9852,51 @@
       </c>
       <c r="T81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U81" s="3"/>
       <c r="V81" s="3"/>
       <c r="W81" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X81" s="2" t="s">
         <v>544</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>545</v>
       </c>
       <c r="Z81" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA81" s="2">
         <v>19.09</v>
       </c>
       <c r="AB81" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC81" s="2">
-        <v>72.43</v>
+        <v>89.54</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:30">
       <c r="A82" s="2">
         <v>80</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -10114,51 +10114,51 @@
         <v>43</v>
       </c>
       <c r="U84" s="3"/>
       <c r="V84" s="3" t="s">
         <v>559</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X84" s="2" t="s">
         <v>227</v>
       </c>
       <c r="Y84" s="2" t="s">
         <v>560</v>
       </c>
       <c r="Z84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA84" s="2">
         <v>75.74</v>
       </c>
       <c r="AB84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC84" s="2">
-        <v>140.3</v>
+        <v>190.97</v>
       </c>
       <c r="AD84" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:30">
       <c r="A85" s="2">
         <v>83</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -10294,51 +10294,51 @@
         <v>43</v>
       </c>
       <c r="U86" s="3"/>
       <c r="V86" s="3" t="s">
         <v>570</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X86" s="2" t="s">
         <v>456</v>
       </c>
       <c r="Y86" s="2" t="s">
         <v>571</v>
       </c>
       <c r="Z86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA86" s="2">
         <v>657.61</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC86" s="2">
-        <v>585.25</v>
+        <v>987.73</v>
       </c>
       <c r="AD86" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="87" spans="1:30">
       <c r="A87" s="2">
         <v>85</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -10554,51 +10554,51 @@
       </c>
       <c r="T89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U89" s="3"/>
       <c r="V89" s="3"/>
       <c r="W89" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X89" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y89" s="2" t="s">
         <v>177</v>
       </c>
       <c r="Z89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA89" s="2">
         <v>195.6</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC89" s="2">
-        <v>170.98</v>
+        <v>508.31</v>
       </c>
       <c r="AD89" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:30">
       <c r="A90" s="2">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -10644,51 +10644,51 @@
         <v>43</v>
       </c>
       <c r="U90" s="3"/>
       <c r="V90" s="3" t="s">
         <v>587</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X90" s="2" t="s">
         <v>242</v>
       </c>
       <c r="Y90" s="2" t="s">
         <v>243</v>
       </c>
       <c r="Z90" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA90" s="2">
         <v>360.11</v>
       </c>
       <c r="AB90" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC90" s="2">
-        <v>145.07</v>
+        <v>357.48</v>
       </c>
       <c r="AD90" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:30">
       <c r="A91" s="2">
         <v>89</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>244</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -10728,57 +10728,57 @@
         <v>5020.98</v>
       </c>
       <c r="S91" s="3">
         <v>5020.98</v>
       </c>
       <c r="T91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U91" s="3"/>
       <c r="V91" s="3" t="s">
         <v>591</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X91" s="2" t="s">
         <v>592</v>
       </c>
       <c r="Y91" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Z91" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA91" s="2">
-        <v>3741.43</v>
+        <v>3958.46</v>
       </c>
       <c r="AB91" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC91" s="2">
-        <v>3741.43</v>
+        <v>3958.46</v>
       </c>
       <c r="AD91" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="92" spans="1:30">
       <c r="A92" s="2">
         <v>90</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>594</v>
       </c>
@@ -11158,57 +11158,57 @@
         <v>244.75</v>
       </c>
       <c r="S96" s="3">
         <v>244.75</v>
       </c>
       <c r="T96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U96" s="3"/>
       <c r="V96" s="3" t="s">
         <v>613</v>
       </c>
       <c r="W96" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X96" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y96" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z96" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA96" s="2">
-        <v>204.69</v>
+        <v>236.55</v>
       </c>
       <c r="AB96" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC96" s="2">
-        <v>204.69</v>
+        <v>236.55</v>
       </c>
       <c r="AD96" s="2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="97" spans="1:30">
       <c r="A97" s="2">
         <v>95</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11334,51 +11334,51 @@
         <v>43</v>
       </c>
       <c r="U98" s="3"/>
       <c r="V98" s="3" t="s">
         <v>622</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X98" s="2" t="s">
         <v>75</v>
       </c>
       <c r="Y98" s="2" t="s">
         <v>623</v>
       </c>
       <c r="Z98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA98" s="2">
         <v>781.7</v>
       </c>
       <c r="AB98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC98" s="2">
-        <v>842.4</v>
+        <v>908.64</v>
       </c>
       <c r="AD98" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="99" spans="1:30">
       <c r="A99" s="2">
         <v>97</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -11514,68 +11514,68 @@
         <v>43</v>
       </c>
       <c r="U100" s="3"/>
       <c r="V100" s="3" t="s">
         <v>635</v>
       </c>
       <c r="W100" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X100" s="2" t="s">
         <v>118</v>
       </c>
       <c r="Y100" s="2" t="s">
         <v>636</v>
       </c>
       <c r="Z100" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA100" s="2">
         <v>467.89</v>
       </c>
       <c r="AB100" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC100" s="2">
-        <v>969.66</v>
+        <v>1048.61</v>
       </c>
       <c r="AD100" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:30">
       <c r="A101" s="2">
         <v>99</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>637</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>638</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>639</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>32</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
@@ -11602,51 +11602,51 @@
         <v>43</v>
       </c>
       <c r="U101" s="3"/>
       <c r="V101" s="3" t="s">
         <v>640</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X101" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y101" s="2" t="s">
         <v>641</v>
       </c>
       <c r="Z101" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA101" s="2">
         <v>623.19</v>
       </c>
       <c r="AB101" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC101" s="2">
-        <v>561.64</v>
+        <v>404.84</v>
       </c>
       <c r="AD101" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="102" spans="1:30">
       <c r="A102" s="2">
         <v>100</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G102" s="2" t="s">
@@ -11690,51 +11690,51 @@
         <v>43</v>
       </c>
       <c r="U102" s="3"/>
       <c r="V102" s="3" t="s">
         <v>645</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X102" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y102" s="2" t="s">
         <v>646</v>
       </c>
       <c r="Z102" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA102" s="2">
         <v>633.69</v>
       </c>
       <c r="AB102" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC102" s="2">
-        <v>474.94</v>
+        <v>813.79</v>
       </c>
       <c r="AD102" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="103" spans="1:30">
       <c r="A103" s="2">
         <v>101</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -11780,51 +11780,51 @@
         <v>43</v>
       </c>
       <c r="U103" s="3"/>
       <c r="V103" s="3" t="s">
         <v>650</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X103" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y103" s="2" t="s">
         <v>651</v>
       </c>
       <c r="Z103" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA103" s="2">
         <v>379.08</v>
       </c>
       <c r="AB103" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC103" s="2">
-        <v>544.83</v>
+        <v>553.37</v>
       </c>
       <c r="AD103" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="104" spans="1:30">
       <c r="A104" s="2">
         <v>102</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -12038,51 +12038,51 @@
         <v>43</v>
       </c>
       <c r="U106" s="3"/>
       <c r="V106" s="3" t="s">
         <v>665</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X106" s="2" t="s">
         <v>456</v>
       </c>
       <c r="Y106" s="2" t="s">
         <v>666</v>
       </c>
       <c r="Z106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA106" s="2">
         <v>887.98</v>
       </c>
       <c r="AB106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC106" s="2">
-        <v>828.82</v>
+        <v>841.79</v>
       </c>
       <c r="AD106" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="107" spans="1:30">
       <c r="A107" s="2">
         <v>105</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -12128,51 +12128,51 @@
         <v>43</v>
       </c>
       <c r="U107" s="3"/>
       <c r="V107" s="3" t="s">
         <v>671</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X107" s="2" t="s">
         <v>242</v>
       </c>
       <c r="Y107" s="2" t="s">
         <v>243</v>
       </c>
       <c r="Z107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA107" s="2">
         <v>65</v>
       </c>
       <c r="AB107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC107" s="2">
-        <v>135.14</v>
+        <v>296.74</v>
       </c>
       <c r="AD107" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="108" spans="1:30">
       <c r="A108" s="2">
         <v>106</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -12376,57 +12376,57 @@
       </c>
       <c r="R110" s="3">
         <v>220.61</v>
       </c>
       <c r="S110" s="3">
         <v>220.61</v>
       </c>
       <c r="T110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U110" s="3"/>
       <c r="V110" s="3"/>
       <c r="W110" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X110" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y110" s="2" t="s">
         <v>46</v>
       </c>
       <c r="Z110" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA110" s="2">
-        <v>230.86</v>
+        <v>252.52</v>
       </c>
       <c r="AB110" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC110" s="2">
-        <v>230.86</v>
+        <v>252.52</v>
       </c>
       <c r="AD110" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:30">
       <c r="A111" s="2">
         <v>109</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G111" s="2" t="s">
@@ -12474,51 +12474,51 @@
       <c r="U111" s="3" t="s">
         <v>691</v>
       </c>
       <c r="V111" s="3" t="s">
         <v>692</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X111" s="2" t="s">
         <v>63</v>
       </c>
       <c r="Y111" s="2" t="s">
         <v>693</v>
       </c>
       <c r="Z111" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA111" s="2">
         <v>647.08</v>
       </c>
       <c r="AB111" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC111" s="2">
-        <v>897.06</v>
+        <v>908.75</v>
       </c>
       <c r="AD111" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:30">
       <c r="A112" s="2">
         <v>110</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -12650,51 +12650,51 @@
         <v>43</v>
       </c>
       <c r="U113" s="3"/>
       <c r="V113" s="3" t="s">
         <v>702</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X113" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y113" s="2" t="s">
         <v>703</v>
       </c>
       <c r="Z113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA113" s="2">
         <v>624.36</v>
       </c>
       <c r="AB113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC113" s="2">
-        <v>633.53</v>
+        <v>650.22</v>
       </c>
       <c r="AD113" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="114" spans="1:30">
       <c r="A114" s="2">
         <v>112</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -12828,51 +12828,51 @@
         <v>43</v>
       </c>
       <c r="U115" s="3"/>
       <c r="V115" s="3" t="s">
         <v>711</v>
       </c>
       <c r="W115" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X115" s="2" t="s">
         <v>127</v>
       </c>
       <c r="Y115" s="2" t="s">
         <v>712</v>
       </c>
       <c r="Z115" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA115" s="2">
         <v>726.86</v>
       </c>
       <c r="AB115" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC115" s="2">
-        <v>701.61</v>
+        <v>894.5</v>
       </c>
       <c r="AD115" s="2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="116" spans="1:30">
       <c r="A116" s="2">
         <v>114</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G116" s="2" t="s">
@@ -12918,51 +12918,51 @@
         <v>43</v>
       </c>
       <c r="U116" s="3"/>
       <c r="V116" s="3" t="s">
         <v>716</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X116" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Y116" s="2" t="s">
         <v>717</v>
       </c>
       <c r="Z116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA116" s="2">
         <v>634.09</v>
       </c>
       <c r="AB116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC116" s="2">
-        <v>633.95</v>
+        <v>883.76</v>
       </c>
       <c r="AD116" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="117" spans="1:30">
       <c r="A117" s="2">
         <v>115</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -13256,51 +13256,51 @@
         <v>43</v>
       </c>
       <c r="U120" s="3"/>
       <c r="V120" s="3" t="s">
         <v>736</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X120" s="2" t="s">
         <v>449</v>
       </c>
       <c r="Y120" s="2" t="s">
         <v>737</v>
       </c>
       <c r="Z120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA120" s="2">
         <v>80.47</v>
       </c>
       <c r="AB120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC120" s="2">
-        <v>519.2</v>
+        <v>546.53</v>
       </c>
       <c r="AD120" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="121" spans="1:30">
       <c r="A121" s="2">
         <v>119</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -13346,51 +13346,51 @@
         <v>43</v>
       </c>
       <c r="U121" s="3"/>
       <c r="V121" s="3" t="s">
         <v>741</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X121" s="2" t="s">
         <v>456</v>
       </c>
       <c r="Y121" s="2" t="s">
         <v>742</v>
       </c>
       <c r="Z121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA121" s="2">
         <v>375</v>
       </c>
       <c r="AB121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC121" s="2">
-        <v>475.54</v>
+        <v>909.95</v>
       </c>
       <c r="AD121" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="122" spans="1:30">
       <c r="A122" s="2">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -13436,51 +13436,51 @@
         <v>43</v>
       </c>
       <c r="U122" s="3"/>
       <c r="V122" s="3" t="s">
         <v>746</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X122" s="2" t="s">
         <v>227</v>
       </c>
       <c r="Y122" s="2" t="s">
         <v>747</v>
       </c>
       <c r="Z122" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA122" s="2">
         <v>98.83</v>
       </c>
       <c r="AB122" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC122" s="2">
-        <v>13.62</v>
+        <v>115.42</v>
       </c>
       <c r="AD122" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="123" spans="1:30">
       <c r="A123" s="2">
         <v>121</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -13526,51 +13526,51 @@
         <v>43</v>
       </c>
       <c r="U123" s="3"/>
       <c r="V123" s="3" t="s">
         <v>751</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X123" s="2" t="s">
         <v>227</v>
       </c>
       <c r="Y123" s="2" t="s">
         <v>752</v>
       </c>
       <c r="Z123" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA123" s="2">
         <v>340.79</v>
       </c>
       <c r="AB123" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC123" s="2">
-        <v>175.43</v>
+        <v>295.49</v>
       </c>
       <c r="AD123" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="124" spans="1:30">
       <c r="A124" s="2">
         <v>122</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G124" s="2" t="s">
@@ -13608,57 +13608,57 @@
       </c>
       <c r="R124" s="3">
         <v>313.27</v>
       </c>
       <c r="S124" s="3">
         <v>313.27</v>
       </c>
       <c r="T124" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U124" s="3"/>
       <c r="V124" s="3"/>
       <c r="W124" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X124" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y124" s="2" t="s">
         <v>757</v>
       </c>
       <c r="Z124" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA124" s="2">
-        <v>228.57</v>
+        <v>255.15</v>
       </c>
       <c r="AB124" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC124" s="2">
-        <v>228.57</v>
+        <v>255.15</v>
       </c>
       <c r="AD124" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="125" spans="1:30">
       <c r="A125" s="2">
         <v>123</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -13704,51 +13704,51 @@
         <v>43</v>
       </c>
       <c r="U125" s="3"/>
       <c r="V125" s="3" t="s">
         <v>761</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X125" s="2" t="s">
         <v>592</v>
       </c>
       <c r="Y125" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Z125" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA125" s="2">
         <v>488.44</v>
       </c>
       <c r="AB125" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC125" s="2">
-        <v>742.26</v>
+        <v>1233.87</v>
       </c>
       <c r="AD125" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:30">
       <c r="A126" s="2">
         <v>124</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G126" s="2" t="s">
@@ -13794,101 +13794,101 @@
         <v>43</v>
       </c>
       <c r="U126" s="3"/>
       <c r="V126" s="3" t="s">
         <v>765</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>62</v>
       </c>
       <c r="X126" s="2" t="s">
         <v>592</v>
       </c>
       <c r="Y126" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Z126" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA126" s="2">
         <v>388.81</v>
       </c>
       <c r="AB126" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC126" s="2">
-        <v>1865.87</v>
+        <v>1768.61</v>
       </c>
       <c r="AD126" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="127" spans="1:30">
       <c r="A127" s="6" t="s">
         <v>766</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="6"/>
       <c r="G127" s="6"/>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="K127" s="7"/>
       <c r="L127" s="7"/>
       <c r="M127" s="7"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7">
         <v>598677</v>
       </c>
       <c r="P127" s="7">
         <v>359973</v>
       </c>
       <c r="Q127" s="7">
         <v>350147</v>
       </c>
       <c r="R127" s="7">
         <v>133095.57</v>
       </c>
       <c r="S127" s="7">
         <v>130241.51</v>
       </c>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
       <c r="V127" s="7"/>
       <c r="W127" s="7"/>
       <c r="X127" s="6"/>
       <c r="Y127" s="6"/>
       <c r="Z127" s="6"/>
       <c r="AA127" s="6">
-        <v>90800.28</v>
+        <v>91114.1</v>
       </c>
       <c r="AB127" s="6"/>
       <c r="AC127" s="6">
-        <v>115888.66</v>
+        <v>90320.19</v>
       </c>
       <c r="AD127" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A127:N127"/>
     <mergeCell ref="T127:Z127"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>