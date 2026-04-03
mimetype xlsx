--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -254,51 +254,51 @@
   <si>
     <t>TSM/005849</t>
   </si>
   <si>
     <t>SM/05912</t>
   </si>
   <si>
     <t>GO2021002819PH</t>
   </si>
   <si>
     <t>FHTC under Jaldhara / Jalswapna including retrofitting of existing distribution system under DALMORE RAMJHORA T.G. Piped Water Supply Scheme (Phase-2) (SM/07132)</t>
   </si>
   <si>
     <t>SM/07132</t>
   </si>
   <si>
     <t>TSM/005851</t>
   </si>
   <si>
     <t>SM/00043</t>
   </si>
   <si>
     <t>GO2021002826PH</t>
   </si>
   <si>
-    <t>Alipurduar - I</t>
+    <t>Alipurduar-I</t>
   </si>
   <si>
     <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Patlakhawa Piped Water Supply Scheme (Phase-2) (SM/07061)</t>
   </si>
   <si>
     <t>SM/07061</t>
   </si>
   <si>
     <t>TSM/005860</t>
   </si>
   <si>
     <t>SM/00151</t>
   </si>
   <si>
     <t>Alipurduar RWS</t>
   </si>
   <si>
     <t>GO2021002759PH</t>
   </si>
   <si>
     <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Totopara Piped Water Supply Scheme (SM/07180)</t>
   </si>
   <si>
     <t>SM/07180</t>
   </si>
@@ -335,51 +335,51 @@
   <si>
     <t>HQ-A.E</t>
   </si>
   <si>
     <t>RWS Kalchini Block</t>
   </si>
   <si>
     <t>GO2021003050PH</t>
   </si>
   <si>
     <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Banchukamari Piped Water Supply Scheme (Phase-2) (SM/07188)</t>
   </si>
   <si>
     <t>SM/07188</t>
   </si>
   <si>
     <t>TSM/005834</t>
   </si>
   <si>
     <t>SM/03708</t>
   </si>
   <si>
     <t>GO2021003025PH</t>
   </si>
   <si>
-    <t>Alipurduar - II</t>
+    <t>Alipurduar-II</t>
   </si>
   <si>
     <t>F.H.T.C Under Jaldhara/Jalswapna including retrofitting of existing distribution System under the command area of Salsalabari Piped Water Supply Scheme (Phase-2) (SM/07063)</t>
   </si>
   <si>
     <t>SM/07063</t>
   </si>
   <si>
     <t>TSM/005863</t>
   </si>
   <si>
     <t>SM/04011</t>
   </si>
   <si>
     <t>GO2021002761PH</t>
   </si>
   <si>
     <t>6th (2021-2022)</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>REJUVENATION OF HANTUPARA TG WATER SUPPLY SCHEME' (SM/09901)</t>
   </si>
@@ -5418,51 +5418,51 @@
         <v>43</v>
       </c>
       <c r="U16" s="3"/>
       <c r="V16" s="3" t="s">
         <v>138</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>140</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA16" s="2">
         <v>222.48</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC16" s="2">
-        <v>206.91</v>
+        <v>222.71</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -5772,51 +5772,51 @@
         <v>43</v>
       </c>
       <c r="U20" s="3"/>
       <c r="V20" s="3" t="s">
         <v>172</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>173</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA20" s="2">
         <v>40.71</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC20" s="2">
-        <v>30.55</v>
+        <v>40.37</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -5860,51 +5860,51 @@
         <v>43</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>178</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>179</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>180</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA21" s="2">
         <v>919.93</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2">
-        <v>749.6</v>
+        <v>774.17</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -6038,51 +6038,51 @@
         <v>43</v>
       </c>
       <c r="U23" s="3"/>
       <c r="V23" s="3" t="s">
         <v>196</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y23" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Z23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA23" s="2">
         <v>507.81</v>
       </c>
       <c r="AB23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC23" s="2">
-        <v>564.06</v>
+        <v>575.58</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -6302,51 +6302,51 @@
         <v>43</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>217</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>211</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>212</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA26" s="2">
         <v>138.75</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC26" s="2">
-        <v>224.11</v>
+        <v>229.75</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -6478,51 +6478,51 @@
         <v>43</v>
       </c>
       <c r="U28" s="3"/>
       <c r="V28" s="3" t="s">
         <v>228</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>229</v>
       </c>
       <c r="Y28" s="2" t="s">
         <v>230</v>
       </c>
       <c r="Z28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA28" s="2">
         <v>498.71</v>
       </c>
       <c r="AB28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC28" s="2">
-        <v>757.19</v>
+        <v>778.4</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="2">
         <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -6566,51 +6566,51 @@
         <v>43</v>
       </c>
       <c r="U29" s="3"/>
       <c r="V29" s="3" t="s">
         <v>235</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>229</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>236</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA29" s="2">
         <v>723.93</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC29" s="2">
-        <v>285.05</v>
+        <v>305.01</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -6742,51 +6742,51 @@
         <v>43</v>
       </c>
       <c r="U31" s="3"/>
       <c r="V31" s="3" t="s">
         <v>247</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X31" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y31" s="2" t="s">
         <v>248</v>
       </c>
       <c r="Z31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA31" s="2">
         <v>1290.03</v>
       </c>
       <c r="AB31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC31" s="2">
-        <v>495.65</v>
+        <v>491.11</v>
       </c>
       <c r="AD31" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="2">
         <v>30</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -6830,51 +6830,51 @@
         <v>43</v>
       </c>
       <c r="U32" s="3"/>
       <c r="V32" s="3" t="s">
         <v>254</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X32" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y32" s="2" t="s">
         <v>256</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA32" s="2">
         <v>265.02</v>
       </c>
       <c r="AB32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC32" s="2">
-        <v>307.45</v>
+        <v>302.65</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="2">
         <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -6916,51 +6916,51 @@
       </c>
       <c r="T33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>262</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>263</v>
       </c>
       <c r="Z33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA33" s="2">
         <v>1.1</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC33" s="2">
-        <v>199.67</v>
+        <v>276.76</v>
       </c>
       <c r="AD33" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -7268,51 +7268,51 @@
         <v>43</v>
       </c>
       <c r="U37" s="3"/>
       <c r="V37" s="3" t="s">
         <v>291</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>282</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>292</v>
       </c>
       <c r="Z37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA37" s="2">
         <v>2420.66</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC37" s="2">
-        <v>975.16</v>
+        <v>970.62</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="2">
         <v>36</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -7792,51 +7792,51 @@
       </c>
       <c r="T43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>323</v>
       </c>
       <c r="Y43" s="2" t="s">
         <v>324</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA43" s="2">
         <v>7.03</v>
       </c>
       <c r="AB43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC43" s="2">
-        <v>191.47</v>
+        <v>97.14</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="44" spans="1:30">
       <c r="A44" s="2">
         <v>42</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -7878,51 +7878,51 @@
       </c>
       <c r="T44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U44" s="3"/>
       <c r="V44" s="3"/>
       <c r="W44" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X44" s="2" t="s">
         <v>323</v>
       </c>
       <c r="Y44" s="2" t="s">
         <v>324</v>
       </c>
       <c r="Z44" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA44" s="2">
         <v>1.01</v>
       </c>
       <c r="AB44" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC44" s="2">
-        <v>308.42</v>
+        <v>307.42</v>
       </c>
       <c r="AD44" s="2" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" s="2">
         <v>43</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -8058,51 +8058,51 @@
         <v>43</v>
       </c>
       <c r="U46" s="3"/>
       <c r="V46" s="3" t="s">
         <v>337</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X46" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y46" s="2" t="s">
         <v>156</v>
       </c>
       <c r="Z46" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA46" s="2">
         <v>118.78</v>
       </c>
       <c r="AB46" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC46" s="2">
-        <v>100.41</v>
+        <v>97.98</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" s="2">
         <v>45</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -8148,51 +8148,51 @@
         <v>43</v>
       </c>
       <c r="U47" s="3"/>
       <c r="V47" s="3" t="s">
         <v>341</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X47" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y47" s="2" t="s">
         <v>156</v>
       </c>
       <c r="Z47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA47" s="2">
         <v>75.43</v>
       </c>
       <c r="AB47" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC47" s="2">
-        <v>78.22</v>
+        <v>47.4</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" s="2">
         <v>46</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -8326,51 +8326,51 @@
         <v>43</v>
       </c>
       <c r="U49" s="3"/>
       <c r="V49" s="3" t="s">
         <v>355</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X49" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y49" s="2" t="s">
         <v>356</v>
       </c>
       <c r="Z49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA49" s="2">
         <v>424.98</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC49" s="2">
-        <v>422.73</v>
+        <v>442.33</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -8502,51 +8502,51 @@
         <v>43</v>
       </c>
       <c r="U51" s="3"/>
       <c r="V51" s="3" t="s">
         <v>366</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>367</v>
       </c>
       <c r="Y51" s="2" t="s">
         <v>368</v>
       </c>
       <c r="Z51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA51" s="2">
         <v>603.99</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC51" s="2">
-        <v>373.92</v>
+        <v>388.35</v>
       </c>
       <c r="AD51" s="2" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="2">
         <v>50</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -8592,51 +8592,51 @@
         <v>43</v>
       </c>
       <c r="U52" s="3"/>
       <c r="V52" s="3" t="s">
         <v>373</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X52" s="2" t="s">
         <v>374</v>
       </c>
       <c r="Y52" s="2" t="s">
         <v>375</v>
       </c>
       <c r="Z52" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA52" s="2">
         <v>219.01</v>
       </c>
       <c r="AB52" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC52" s="2">
-        <v>289.11</v>
+        <v>285.48</v>
       </c>
       <c r="AD52" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" s="2">
         <v>51</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -8948,51 +8948,51 @@
         <v>43</v>
       </c>
       <c r="U56" s="3"/>
       <c r="V56" s="3" t="s">
         <v>397</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X56" s="2" t="s">
         <v>222</v>
       </c>
       <c r="Y56" s="2" t="s">
         <v>398</v>
       </c>
       <c r="Z56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA56" s="2">
         <v>510.27</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC56" s="2">
-        <v>507.89</v>
+        <v>588.61</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" s="2">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -9036,51 +9036,51 @@
         <v>43</v>
       </c>
       <c r="U57" s="3"/>
       <c r="V57" s="3" t="s">
         <v>402</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X57" s="2" t="s">
         <v>403</v>
       </c>
       <c r="Y57" s="2" t="s">
         <v>404</v>
       </c>
       <c r="Z57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA57" s="2">
         <v>685.68</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC57" s="2">
-        <v>667.84</v>
+        <v>693.68</v>
       </c>
       <c r="AD57" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" s="2">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9124,51 +9124,51 @@
         <v>43</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>408</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>409</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA58" s="2">
         <v>668.98</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2">
-        <v>648.6</v>
+        <v>669.78</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -9212,51 +9212,51 @@
         <v>43</v>
       </c>
       <c r="U59" s="3"/>
       <c r="V59" s="3" t="s">
         <v>414</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X59" s="2" t="s">
         <v>415</v>
       </c>
       <c r="Y59" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Z59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA59" s="2">
         <v>1200.25</v>
       </c>
       <c r="AB59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC59" s="2">
-        <v>741.62</v>
+        <v>194.57</v>
       </c>
       <c r="AD59" s="2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" s="2">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -9388,51 +9388,51 @@
         <v>43</v>
       </c>
       <c r="U61" s="3"/>
       <c r="V61" s="3" t="s">
         <v>426</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X61" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y61" s="2" t="s">
         <v>427</v>
       </c>
       <c r="Z61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA61" s="2">
         <v>588.15</v>
       </c>
       <c r="AB61" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC61" s="2">
-        <v>426.93</v>
+        <v>422.13</v>
       </c>
       <c r="AD61" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="62" spans="1:30">
       <c r="A62" s="2">
         <v>60</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -9654,51 +9654,51 @@
         <v>43</v>
       </c>
       <c r="U64" s="3"/>
       <c r="V64" s="3" t="s">
         <v>442</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X64" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y64" s="2" t="s">
         <v>443</v>
       </c>
       <c r="Z64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA64" s="2">
         <v>654.21</v>
       </c>
       <c r="AB64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC64" s="2">
-        <v>448.91</v>
+        <v>470.35</v>
       </c>
       <c r="AD64" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="65" spans="1:30">
       <c r="A65" s="2">
         <v>63</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -10164,57 +10164,57 @@
       </c>
       <c r="R70" s="3">
         <v>99.04</v>
       </c>
       <c r="S70" s="3">
         <v>99.04</v>
       </c>
       <c r="T70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U70" s="3"/>
       <c r="V70" s="3"/>
       <c r="W70" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X70" s="2" t="s">
         <v>55</v>
       </c>
       <c r="Y70" s="2" t="s">
         <v>470</v>
       </c>
       <c r="Z70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA70" s="2">
-        <v>70.44</v>
+        <v>68.67</v>
       </c>
       <c r="AB70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC70" s="2">
-        <v>70.44</v>
+        <v>68.67</v>
       </c>
       <c r="AD70" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:30">
       <c r="A71" s="2">
         <v>69</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -10610,57 +10610,57 @@
         <v>46.31</v>
       </c>
       <c r="S75" s="3">
         <v>46.31</v>
       </c>
       <c r="T75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U75" s="3"/>
       <c r="V75" s="3" t="s">
         <v>492</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X75" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Y75" s="2" t="s">
         <v>124</v>
       </c>
       <c r="Z75" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA75" s="2">
-        <v>42.28</v>
+        <v>53.03</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC75" s="2">
-        <v>42.28</v>
+        <v>53.03</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:30">
       <c r="A76" s="2">
         <v>74</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G76" s="2" t="s">
@@ -10706,51 +10706,51 @@
         <v>43</v>
       </c>
       <c r="U76" s="3"/>
       <c r="V76" s="3" t="s">
         <v>437</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X76" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y76" s="2" t="s">
         <v>438</v>
       </c>
       <c r="Z76" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA76" s="2">
         <v>174.85</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC76" s="2">
-        <v>260.61</v>
+        <v>269.4</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="77" spans="1:30">
       <c r="A77" s="2">
         <v>75</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11064,51 +11064,51 @@
         <v>43</v>
       </c>
       <c r="U80" s="3"/>
       <c r="V80" s="3" t="s">
         <v>516</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X80" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y80" s="2" t="s">
         <v>511</v>
       </c>
       <c r="Z80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA80" s="2">
         <v>160.8</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC80" s="2">
-        <v>92.35</v>
+        <v>1.73</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:30">
       <c r="A81" s="2">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -11242,51 +11242,51 @@
         <v>43</v>
       </c>
       <c r="U82" s="3"/>
       <c r="V82" s="3" t="s">
         <v>527</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X82" s="2" t="s">
         <v>528</v>
       </c>
       <c r="Y82" s="2" t="s">
         <v>529</v>
       </c>
       <c r="Z82" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA82" s="2">
         <v>1180.8</v>
       </c>
       <c r="AB82" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC82" s="2">
-        <v>1746.11</v>
+        <v>1707.46</v>
       </c>
       <c r="AD82" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:30">
       <c r="A83" s="2">
         <v>81</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -11330,51 +11330,51 @@
         <v>43</v>
       </c>
       <c r="U83" s="3"/>
       <c r="V83" s="3" t="s">
         <v>533</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X83" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y83" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Z83" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA83" s="2">
         <v>3.03</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC83" s="2">
-        <v>458.37</v>
+        <v>480.17</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:30">
       <c r="A84" s="2">
         <v>82</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -11418,51 +11418,51 @@
         <v>43</v>
       </c>
       <c r="U84" s="3"/>
       <c r="V84" s="3" t="s">
         <v>537</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X84" s="2" t="s">
         <v>222</v>
       </c>
       <c r="Y84" s="2" t="s">
         <v>538</v>
       </c>
       <c r="Z84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA84" s="2">
         <v>698.74</v>
       </c>
       <c r="AB84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC84" s="2">
-        <v>687.31</v>
+        <v>727.78</v>
       </c>
       <c r="AD84" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:30">
       <c r="A85" s="2">
         <v>83</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -11682,51 +11682,51 @@
         <v>43</v>
       </c>
       <c r="U87" s="3"/>
       <c r="V87" s="3" t="s">
         <v>552</v>
       </c>
       <c r="W87" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X87" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y87" s="2" t="s">
         <v>553</v>
       </c>
       <c r="Z87" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA87" s="2">
         <v>545</v>
       </c>
       <c r="AB87" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC87" s="2">
-        <v>392.73</v>
+        <v>143.28</v>
       </c>
       <c r="AD87" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:30">
       <c r="A88" s="2">
         <v>86</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G88" s="2" t="s">
@@ -11856,51 +11856,51 @@
         <v>43</v>
       </c>
       <c r="U89" s="3"/>
       <c r="V89" s="3" t="s">
         <v>561</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X89" s="2" t="s">
         <v>403</v>
       </c>
       <c r="Y89" s="2" t="s">
         <v>562</v>
       </c>
       <c r="Z89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA89" s="2">
         <v>710.76</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC89" s="2">
-        <v>752.8</v>
+        <v>748.77</v>
       </c>
       <c r="AD89" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="90" spans="1:30">
       <c r="A90" s="2">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -13350,51 +13350,51 @@
         <v>43</v>
       </c>
       <c r="U106" s="3"/>
       <c r="V106" s="3" t="s">
         <v>641</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X106" s="2" t="s">
         <v>521</v>
       </c>
       <c r="Y106" s="2" t="s">
         <v>642</v>
       </c>
       <c r="Z106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA106" s="2">
         <v>126.1</v>
       </c>
       <c r="AB106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC106" s="2">
-        <v>378.67</v>
+        <v>385.39</v>
       </c>
       <c r="AD106" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="107" spans="1:30">
       <c r="A107" s="2">
         <v>105</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -13438,51 +13438,51 @@
         <v>43</v>
       </c>
       <c r="U107" s="3"/>
       <c r="V107" s="3" t="s">
         <v>646</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X107" s="2" t="s">
         <v>521</v>
       </c>
       <c r="Y107" s="2" t="s">
         <v>642</v>
       </c>
       <c r="Z107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA107" s="2">
         <v>144.75</v>
       </c>
       <c r="AB107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC107" s="2">
-        <v>364.9</v>
+        <v>376.91</v>
       </c>
       <c r="AD107" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="108" spans="1:30">
       <c r="A108" s="2">
         <v>106</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -13972,51 +13972,51 @@
         <v>43</v>
       </c>
       <c r="U113" s="3"/>
       <c r="V113" s="3" t="s">
         <v>675</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X113" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y113" s="2" t="s">
         <v>676</v>
       </c>
       <c r="Z113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA113" s="2">
         <v>1414.97</v>
       </c>
       <c r="AB113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC113" s="2">
-        <v>562.7</v>
+        <v>533.91</v>
       </c>
       <c r="AD113" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:30">
       <c r="A114" s="2">
         <v>112</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -14238,51 +14238,51 @@
         <v>43</v>
       </c>
       <c r="U116" s="3"/>
       <c r="V116" s="3" t="s">
         <v>691</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X116" s="2" t="s">
         <v>282</v>
       </c>
       <c r="Y116" s="2" t="s">
         <v>692</v>
       </c>
       <c r="Z116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA116" s="2">
         <v>934.84</v>
       </c>
       <c r="AB116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC116" s="2">
-        <v>862.72</v>
+        <v>888.73</v>
       </c>
       <c r="AD116" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="117" spans="1:30">
       <c r="A117" s="2">
         <v>115</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -14326,51 +14326,51 @@
         <v>43</v>
       </c>
       <c r="U117" s="3"/>
       <c r="V117" s="3" t="s">
         <v>696</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X117" s="2" t="s">
         <v>282</v>
       </c>
       <c r="Y117" s="2" t="s">
         <v>697</v>
       </c>
       <c r="Z117" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA117" s="2">
         <v>519.03</v>
       </c>
       <c r="AB117" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC117" s="2">
-        <v>607.94</v>
+        <v>625.19</v>
       </c>
       <c r="AD117" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:30">
       <c r="A118" s="2">
         <v>116</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G118" s="2" t="s">
@@ -14414,51 +14414,51 @@
         <v>43</v>
       </c>
       <c r="U118" s="3"/>
       <c r="V118" s="3" t="s">
         <v>701</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X118" s="2" t="s">
         <v>702</v>
       </c>
       <c r="Y118" s="2" t="s">
         <v>703</v>
       </c>
       <c r="Z118" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA118" s="2">
         <v>340.5</v>
       </c>
       <c r="AB118" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC118" s="2">
-        <v>454.62</v>
+        <v>563.04</v>
       </c>
       <c r="AD118" s="2" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="119" spans="1:30">
       <c r="A119" s="2">
         <v>117</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>410</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -14682,51 +14682,51 @@
         <v>43</v>
       </c>
       <c r="U121" s="3"/>
       <c r="V121" s="3" t="s">
         <v>719</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X121" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y121" s="2" t="s">
         <v>173</v>
       </c>
       <c r="Z121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA121" s="2">
         <v>377.98</v>
       </c>
       <c r="AB121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC121" s="2">
-        <v>194.88</v>
+        <v>205.27</v>
       </c>
       <c r="AD121" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="122" spans="1:30">
       <c r="A122" s="2">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -14770,51 +14770,51 @@
         <v>43</v>
       </c>
       <c r="U122" s="3"/>
       <c r="V122" s="3" t="s">
         <v>723</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X122" s="2" t="s">
         <v>724</v>
       </c>
       <c r="Y122" s="2" t="s">
         <v>725</v>
       </c>
       <c r="Z122" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA122" s="2">
         <v>770.81</v>
       </c>
       <c r="AB122" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC122" s="2">
-        <v>633.42</v>
+        <v>638.98</v>
       </c>
       <c r="AD122" s="2" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="123" spans="1:30">
       <c r="A123" s="2">
         <v>121</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15636,51 +15636,51 @@
         <v>43</v>
       </c>
       <c r="U132" s="3"/>
       <c r="V132" s="3" t="s">
         <v>771</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X132" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Y132" s="2" t="s">
         <v>772</v>
       </c>
       <c r="Z132" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA132" s="2">
         <v>167.48</v>
       </c>
       <c r="AB132" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC132" s="2">
-        <v>389.19</v>
+        <v>384.89</v>
       </c>
       <c r="AD132" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="133" spans="1:30">
       <c r="A133" s="2">
         <v>131</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G133" s="2" t="s">
@@ -15904,51 +15904,51 @@
         <v>43</v>
       </c>
       <c r="U135" s="3"/>
       <c r="V135" s="3" t="s">
         <v>787</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X135" s="2" t="s">
         <v>724</v>
       </c>
       <c r="Y135" s="2" t="s">
         <v>788</v>
       </c>
       <c r="Z135" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA135" s="2">
         <v>460.19</v>
       </c>
       <c r="AB135" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC135" s="2">
-        <v>549.34</v>
+        <v>548.98</v>
       </c>
       <c r="AD135" s="2" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="136" spans="1:30">
       <c r="A136" s="2">
         <v>134</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -16082,51 +16082,51 @@
         <v>43</v>
       </c>
       <c r="U137" s="3"/>
       <c r="V137" s="3" t="s">
         <v>798</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X137" s="2" t="s">
         <v>211</v>
       </c>
       <c r="Y137" s="2" t="s">
         <v>799</v>
       </c>
       <c r="Z137" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA137" s="2">
         <v>1603.63</v>
       </c>
       <c r="AB137" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC137" s="2">
-        <v>1863.64</v>
+        <v>1856.93</v>
       </c>
       <c r="AD137" s="2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="138" spans="1:30">
       <c r="A138" s="2">
         <v>136</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -16346,51 +16346,51 @@
         <v>43</v>
       </c>
       <c r="U140" s="3"/>
       <c r="V140" s="3" t="s">
         <v>813</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X140" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y140" s="2" t="s">
         <v>814</v>
       </c>
       <c r="Z140" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA140" s="2">
         <v>702.91</v>
       </c>
       <c r="AB140" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC140" s="2">
-        <v>434.79</v>
+        <v>452.79</v>
       </c>
       <c r="AD140" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="141" spans="1:30">
       <c r="A141" s="2">
         <v>139</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -16524,51 +16524,51 @@
         <v>43</v>
       </c>
       <c r="U142" s="3"/>
       <c r="V142" s="3" t="s">
         <v>823</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X142" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y142" s="2" t="s">
         <v>824</v>
       </c>
       <c r="Z142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA142" s="2">
         <v>428.13</v>
       </c>
       <c r="AB142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC142" s="2">
-        <v>522.43</v>
+        <v>544.11</v>
       </c>
       <c r="AD142" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="143" spans="1:30">
       <c r="A143" s="2">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -17496,51 +17496,51 @@
         <v>43</v>
       </c>
       <c r="U153" s="3"/>
       <c r="V153" s="3" t="s">
         <v>878</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X153" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y153" s="2" t="s">
         <v>879</v>
       </c>
       <c r="Z153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA153" s="2">
         <v>310.33</v>
       </c>
       <c r="AB153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC153" s="2">
-        <v>738.3</v>
+        <v>751.85</v>
       </c>
       <c r="AD153" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="154" spans="1:30">
       <c r="A154" s="2">
         <v>152</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -17576,57 +17576,57 @@
       </c>
       <c r="R154" s="3">
         <v>80.75</v>
       </c>
       <c r="S154" s="3">
         <v>80.75</v>
       </c>
       <c r="T154" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U154" s="3"/>
       <c r="V154" s="3"/>
       <c r="W154" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X154" s="2" t="s">
         <v>55</v>
       </c>
       <c r="Y154" s="2" t="s">
         <v>884</v>
       </c>
       <c r="Z154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA154" s="2">
-        <v>90.59</v>
+        <v>121.03</v>
       </c>
       <c r="AB154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC154" s="2">
-        <v>90.59</v>
+        <v>121.03</v>
       </c>
       <c r="AD154" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:30">
       <c r="A155" s="2">
         <v>153</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -18908,51 +18908,51 @@
         <v>43</v>
       </c>
       <c r="U169" s="3"/>
       <c r="V169" s="3" t="s">
         <v>950</v>
       </c>
       <c r="W169" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X169" s="2" t="s">
         <v>951</v>
       </c>
       <c r="Y169" s="2" t="s">
         <v>952</v>
       </c>
       <c r="Z169" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA169" s="2">
         <v>978.77</v>
       </c>
       <c r="AB169" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC169" s="2">
-        <v>1117.17</v>
+        <v>1052.18</v>
       </c>
       <c r="AD169" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="170" spans="1:30">
       <c r="A170" s="2">
         <v>168</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G170" s="2" t="s">
@@ -19084,51 +19084,51 @@
         <v>43</v>
       </c>
       <c r="U171" s="3"/>
       <c r="V171" s="3" t="s">
         <v>961</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X171" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y171" s="2" t="s">
         <v>962</v>
       </c>
       <c r="Z171" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA171" s="2">
         <v>602.88</v>
       </c>
       <c r="AB171" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC171" s="2">
-        <v>640.05</v>
+        <v>691.47</v>
       </c>
       <c r="AD171" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="172" spans="1:30">
       <c r="A172" s="2">
         <v>170</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -19172,51 +19172,51 @@
         <v>43</v>
       </c>
       <c r="U172" s="3"/>
       <c r="V172" s="3" t="s">
         <v>966</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X172" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y172" s="2" t="s">
         <v>967</v>
       </c>
       <c r="Z172" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA172" s="2">
         <v>852.72</v>
       </c>
       <c r="AB172" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC172" s="2">
-        <v>905.65</v>
+        <v>638.08</v>
       </c>
       <c r="AD172" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="173" spans="1:30">
       <c r="A173" s="2">
         <v>171</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -19348,51 +19348,51 @@
         <v>43</v>
       </c>
       <c r="U174" s="3"/>
       <c r="V174" s="3" t="s">
         <v>977</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X174" s="2" t="s">
         <v>222</v>
       </c>
       <c r="Y174" s="2" t="s">
         <v>978</v>
       </c>
       <c r="Z174" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA174" s="2">
         <v>554.77</v>
       </c>
       <c r="AB174" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC174" s="2">
-        <v>327.58</v>
+        <v>388.13</v>
       </c>
       <c r="AD174" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="175" spans="1:30">
       <c r="A175" s="2">
         <v>173</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G175" s="2" t="s">
@@ -19524,51 +19524,51 @@
         <v>43</v>
       </c>
       <c r="U176" s="3"/>
       <c r="V176" s="3" t="s">
         <v>987</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X176" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y176" s="2" t="s">
         <v>988</v>
       </c>
       <c r="Z176" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA176" s="2">
         <v>787.64</v>
       </c>
       <c r="AB176" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC176" s="2">
-        <v>544.2</v>
+        <v>539.66</v>
       </c>
       <c r="AD176" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="177" spans="1:30">
       <c r="A177" s="2">
         <v>175</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -19698,51 +19698,51 @@
         <v>43</v>
       </c>
       <c r="U178" s="3"/>
       <c r="V178" s="3" t="s">
         <v>996</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X178" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y178" s="2" t="s">
         <v>997</v>
       </c>
       <c r="Z178" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA178" s="2">
         <v>547.26</v>
       </c>
       <c r="AB178" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC178" s="2">
-        <v>615.87</v>
+        <v>637.53</v>
       </c>
       <c r="AD178" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="179" spans="1:30">
       <c r="A179" s="2">
         <v>177</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -19778,57 +19778,57 @@
       </c>
       <c r="R179" s="3">
         <v>84.07</v>
       </c>
       <c r="S179" s="3">
         <v>84.07</v>
       </c>
       <c r="T179" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U179" s="3"/>
       <c r="V179" s="3"/>
       <c r="W179" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X179" s="2" t="s">
         <v>92</v>
       </c>
       <c r="Y179" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="Z179" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA179" s="2">
-        <v>82.14</v>
+        <v>80.87</v>
       </c>
       <c r="AB179" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC179" s="2">
-        <v>82.14</v>
+        <v>80.87</v>
       </c>
       <c r="AD179" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="180" spans="1:30">
       <c r="A180" s="2">
         <v>178</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -20222,51 +20222,51 @@
         <v>43</v>
       </c>
       <c r="U184" s="3"/>
       <c r="V184" s="3" t="s">
         <v>1022</v>
       </c>
       <c r="W184" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X184" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="Y184" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="Z184" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA184" s="2">
         <v>1496.59</v>
       </c>
       <c r="AB184" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC184" s="2">
-        <v>1533.97</v>
+        <v>1458.6</v>
       </c>
       <c r="AD184" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="185" spans="1:30">
       <c r="A185" s="2">
         <v>183</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -20310,51 +20310,51 @@
         <v>43</v>
       </c>
       <c r="U185" s="3"/>
       <c r="V185" s="3" t="s">
         <v>1028</v>
       </c>
       <c r="W185" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X185" s="2" t="s">
         <v>222</v>
       </c>
       <c r="Y185" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="Z185" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA185" s="2">
         <v>692.63</v>
       </c>
       <c r="AB185" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC185" s="2">
-        <v>484.71</v>
+        <v>460.94</v>
       </c>
       <c r="AD185" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="186" spans="1:30">
       <c r="A186" s="2">
         <v>184</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G186" s="2" t="s">
@@ -20398,51 +20398,51 @@
         <v>43</v>
       </c>
       <c r="U186" s="3"/>
       <c r="V186" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="W186" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X186" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y186" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="Z186" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA186" s="2">
         <v>399.4</v>
       </c>
       <c r="AB186" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC186" s="2">
-        <v>313.18</v>
+        <v>340.3</v>
       </c>
       <c r="AD186" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="187" spans="1:30">
       <c r="A187" s="2">
         <v>185</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -20486,51 +20486,51 @@
         <v>43</v>
       </c>
       <c r="U187" s="3"/>
       <c r="V187" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X187" s="2" t="s">
         <v>272</v>
       </c>
       <c r="Y187" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="Z187" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA187" s="2">
         <v>1176.83</v>
       </c>
       <c r="AB187" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC187" s="2">
-        <v>699.95</v>
+        <v>722.44</v>
       </c>
       <c r="AD187" s="2" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="188" spans="1:30">
       <c r="A188" s="2">
         <v>186</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -20662,51 +20662,51 @@
         <v>43</v>
       </c>
       <c r="U189" s="3"/>
       <c r="V189" s="3" t="s">
         <v>574</v>
       </c>
       <c r="W189" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X189" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y189" s="2" t="s">
         <v>575</v>
       </c>
       <c r="Z189" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA189" s="2">
         <v>254.9</v>
       </c>
       <c r="AB189" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC189" s="2">
-        <v>239.83</v>
+        <v>265.9</v>
       </c>
       <c r="AD189" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="190" spans="1:30">
       <c r="A190" s="2">
         <v>188</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G190" s="2" t="s">
@@ -20746,51 +20746,51 @@
         <v>43</v>
       </c>
       <c r="U190" s="3"/>
       <c r="V190" s="3" t="s">
         <v>1051</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X190" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="Y190" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="Z190" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA190" s="2">
         <v>1129.45</v>
       </c>
       <c r="AB190" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC190" s="2">
-        <v>976.36</v>
+        <v>776.5</v>
       </c>
       <c r="AD190" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="191" spans="1:30">
       <c r="A191" s="2">
         <v>189</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G191" s="2" t="s">
@@ -21350,57 +21350,57 @@
         <v>47.49</v>
       </c>
       <c r="S197" s="3">
         <v>47.49</v>
       </c>
       <c r="T197" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U197" s="3"/>
       <c r="V197" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="W197" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X197" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Y197" s="2" t="s">
         <v>124</v>
       </c>
       <c r="Z197" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA197" s="2">
-        <v>56.5</v>
+        <v>58.88</v>
       </c>
       <c r="AB197" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC197" s="2">
-        <v>56.5</v>
+        <v>58.88</v>
       </c>
       <c r="AD197" s="2" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="198" spans="1:30">
       <c r="A198" s="2">
         <v>196</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D198" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G198" s="2" t="s">
@@ -22156,51 +22156,51 @@
         <v>43</v>
       </c>
       <c r="U206" s="3"/>
       <c r="V206" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="W206" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X206" s="2" t="s">
         <v>155</v>
       </c>
       <c r="Y206" s="2" t="s">
         <v>156</v>
       </c>
       <c r="Z206" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA206" s="2">
         <v>54.57</v>
       </c>
       <c r="AB206" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC206" s="2">
-        <v>45.51</v>
+        <v>44.31</v>
       </c>
       <c r="AD206" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="207" spans="1:30">
       <c r="A207" s="2">
         <v>205</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D207" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G207" s="2" t="s">
@@ -22426,51 +22426,51 @@
         <v>43</v>
       </c>
       <c r="U209" s="3"/>
       <c r="V209" s="3" t="s">
         <v>781</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X209" s="2" t="s">
         <v>782</v>
       </c>
       <c r="Y209" s="2" t="s">
         <v>783</v>
       </c>
       <c r="Z209" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA209" s="2">
         <v>120.59</v>
       </c>
       <c r="AB209" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC209" s="2">
-        <v>136.76</v>
+        <v>167.43</v>
       </c>
       <c r="AD209" s="2" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="210" spans="1:30">
       <c r="A210" s="2">
         <v>208</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G210" s="2" t="s">
@@ -22516,139 +22516,139 @@
         <v>43</v>
       </c>
       <c r="U210" s="3"/>
       <c r="V210" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="W210" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X210" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="Y210" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="Z210" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA210" s="2">
         <v>683.64</v>
       </c>
       <c r="AB210" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC210" s="2">
-        <v>359.35</v>
+        <v>361.65</v>
       </c>
       <c r="AD210" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="211" spans="1:30">
       <c r="A211" s="2">
         <v>209</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D211" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="J211" s="3"/>
       <c r="K211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>152</v>
       </c>
       <c r="M211" s="3" t="s">
         <v>315</v>
       </c>
       <c r="N211" s="3" t="s">
         <v>121</v>
       </c>
       <c r="O211" s="3">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="P211" s="3">
         <v>1856</v>
       </c>
       <c r="Q211" s="3">
         <v>1856</v>
       </c>
       <c r="R211" s="3">
         <v>695.45</v>
       </c>
       <c r="S211" s="3">
         <v>695.45</v>
       </c>
       <c r="T211" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U211" s="3"/>
       <c r="V211" s="3" t="s">
         <v>1142</v>
       </c>
       <c r="W211" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X211" s="2" t="s">
         <v>972</v>
       </c>
       <c r="Y211" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="Z211" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA211" s="2">
         <v>512.9</v>
       </c>
       <c r="AB211" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC211" s="2">
-        <v>637.13</v>
+        <v>633.16</v>
       </c>
       <c r="AD211" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="212" spans="1:30">
       <c r="A212" s="2">
         <v>210</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -22782,51 +22782,51 @@
         <v>43</v>
       </c>
       <c r="U213" s="3"/>
       <c r="V213" s="3" t="s">
         <v>1153</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X213" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="Y213" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="Z213" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA213" s="2">
         <v>1710.18</v>
       </c>
       <c r="AB213" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC213" s="2">
-        <v>1747.57</v>
+        <v>1832.32</v>
       </c>
       <c r="AD213" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="214" spans="1:30">
       <c r="A214" s="2">
         <v>212</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -22870,51 +22870,51 @@
         <v>43</v>
       </c>
       <c r="U214" s="3"/>
       <c r="V214" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="W214" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X214" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y214" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="Z214" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA214" s="2">
         <v>749.46</v>
       </c>
       <c r="AB214" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC214" s="2">
-        <v>758.43</v>
+        <v>787.9</v>
       </c>
       <c r="AD214" s="2" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="215" spans="1:30">
       <c r="A215" s="2">
         <v>213</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -22958,51 +22958,51 @@
         <v>43</v>
       </c>
       <c r="U215" s="3"/>
       <c r="V215" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="W215" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X215" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y215" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="Z215" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA215" s="2">
         <v>482.23</v>
       </c>
       <c r="AB215" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC215" s="2">
-        <v>213.79</v>
+        <v>269.47</v>
       </c>
       <c r="AD215" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="216" spans="1:30">
       <c r="A216" s="2">
         <v>214</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G216" s="2" t="s">
@@ -23046,51 +23046,51 @@
         <v>43</v>
       </c>
       <c r="U216" s="3"/>
       <c r="V216" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="W216" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X216" s="2" t="s">
         <v>255</v>
       </c>
       <c r="Y216" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="Z216" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA216" s="2">
         <v>876.39</v>
       </c>
       <c r="AB216" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC216" s="2">
-        <v>559.37</v>
+        <v>574.29</v>
       </c>
       <c r="AD216" s="2" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="217" spans="1:30">
       <c r="A217" s="2">
         <v>215</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G217" s="2" t="s">
@@ -23398,51 +23398,51 @@
         <v>43</v>
       </c>
       <c r="U220" s="3"/>
       <c r="V220" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="W220" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X220" s="2" t="s">
         <v>415</v>
       </c>
       <c r="Y220" s="2" t="s">
         <v>835</v>
       </c>
       <c r="Z220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA220" s="2">
         <v>75.43</v>
       </c>
       <c r="AB220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC220" s="2">
-        <v>32.45</v>
+        <v>43.66</v>
       </c>
       <c r="AD220" s="2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="221" spans="1:30">
       <c r="A221" s="2">
         <v>219</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G221" s="2" t="s">
@@ -23866,77 +23866,77 @@
       <c r="AC225" s="2">
         <v>65.27</v>
       </c>
       <c r="AD225" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="226" spans="1:30">
       <c r="A226" s="6" t="s">
         <v>1216</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="6"/>
       <c r="D226" s="6"/>
       <c r="E226" s="6"/>
       <c r="F226" s="6"/>
       <c r="G226" s="6"/>
       <c r="H226" s="7"/>
       <c r="I226" s="7"/>
       <c r="J226" s="7"/>
       <c r="K226" s="7"/>
       <c r="L226" s="7"/>
       <c r="M226" s="7"/>
       <c r="N226" s="7"/>
       <c r="O226" s="7">
-        <v>532515</v>
+        <v>532511</v>
       </c>
       <c r="P226" s="7">
         <v>360804</v>
       </c>
       <c r="Q226" s="7">
         <v>363885</v>
       </c>
       <c r="R226" s="7">
         <v>89667.02</v>
       </c>
       <c r="S226" s="7">
         <v>88965.69</v>
       </c>
       <c r="T226" s="7"/>
       <c r="U226" s="7"/>
       <c r="V226" s="7"/>
       <c r="W226" s="7"/>
       <c r="X226" s="6"/>
       <c r="Y226" s="6"/>
       <c r="Z226" s="6"/>
       <c r="AA226" s="6">
-        <v>75861.97</v>
+        <v>75902.5</v>
       </c>
       <c r="AB226" s="6"/>
       <c r="AC226" s="6">
-        <v>76220.55</v>
+        <v>75616.74</v>
       </c>
       <c r="AD226" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A226:N226"/>
     <mergeCell ref="T226:Z226"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>