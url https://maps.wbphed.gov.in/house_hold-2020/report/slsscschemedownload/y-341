--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -113,51 +113,51 @@
   <si>
     <t>AAFS No.</t>
   </si>
   <si>
     <t>Tender Status</t>
   </si>
   <si>
     <t>Tender Cost</t>
   </si>
   <si>
     <t>WO Status</t>
   </si>
   <si>
     <t>WO Cost</t>
   </si>
   <si>
     <t>SlSSC Date</t>
   </si>
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
-    <t>Amta - II</t>
+    <t>Amta-II</t>
   </si>
   <si>
     <t>3rd (2020-2021)</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting work for providing Functional Household Tap Connection(FHTC) from existing distribution system at Ground Water Supply Based Piped Water Supply Scheme For Uttar Khariop under Amta-II Block (SM/07465)</t>
   </si>
   <si>
     <t>SM/07465</t>
   </si>
   <si>
     <t>TSM/006300</t>
   </si>
   <si>
     <t>SM/04991</t>
   </si>
   <si>
     <t>Ulberia Sub-Division</t>
   </si>
   <si>
     <t>AE/Ulu</t>
   </si>
@@ -206,51 +206,51 @@
   <si>
     <t>28/08/2020</t>
   </si>
   <si>
     <t>Retrofitting work for providing Functional Household Tap Connection(FHTC) from existing distribution system at Tajpur Piped Water Supply Scheme (Phase-2) (SM/07009)</t>
   </si>
   <si>
     <t>SM/07009</t>
   </si>
   <si>
     <t>TSM/006297</t>
   </si>
   <si>
     <t>SM/05545</t>
   </si>
   <si>
     <t>SVS</t>
   </si>
   <si>
     <t>18/11/2020</t>
   </si>
   <si>
     <t>GO2021002669PH</t>
   </si>
   <si>
-    <t>Amta - I</t>
+    <t>Amta-I</t>
   </si>
   <si>
     <t>4th (2020-2021)</t>
   </si>
   <si>
     <t>Retrofitting work for providing Functional Household Tap Connection (FHTC) from existing distribution system at Dakhin Harishpur Piped Water Supply Scheme under Amta-I Block (SM/07882)</t>
   </si>
   <si>
     <t>SM/07882</t>
   </si>
   <si>
     <t>TSM/006748</t>
   </si>
   <si>
     <t>SM/06284</t>
   </si>
   <si>
     <t>19/01/2021</t>
   </si>
   <si>
     <t>GO2021004752PH</t>
   </si>
   <si>
     <t>04/12/2020</t>
   </si>
@@ -356,51 +356,51 @@
   <si>
     <t>Domjur</t>
   </si>
   <si>
     <t>Domjur (Zone-III) Khasmara PWSS with provision of FHTC connection Block-Domjur (SM/11893)</t>
   </si>
   <si>
     <t>SM/11893</t>
   </si>
   <si>
     <t>TSM/011933</t>
   </si>
   <si>
     <t>AE/SADAR,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>PH222355724S000</t>
   </si>
   <si>
     <t>GO2223006408PH</t>
   </si>
   <si>
-    <t>Uluberia - II</t>
+    <t>Uluberia-II</t>
   </si>
   <si>
     <t>Tulsiberia Piped Water Supply Scheme with provision of FHTC. (SM/11574)</t>
   </si>
   <si>
     <t>SM/11574</t>
   </si>
   <si>
     <t>TSM/011292</t>
   </si>
   <si>
     <t>AE/Ulu,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>JE/USD,Junior Engineer5</t>
   </si>
   <si>
     <t>PH222354655S000</t>
   </si>
   <si>
     <t>22/07/2022</t>
   </si>
   <si>
     <t>GO2223005402PH</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>TSM/006292</t>
   </si>
   <si>
     <t>SM/05305</t>
   </si>
   <si>
     <t>GO2021003885PH</t>
   </si>
   <si>
     <t>Retrofitting work for providing Functional Household Tap Connection (FHTC) from existing distribution system at Uttar &amp; Dakshin Bhatora Piped Water Supply Scheme under Amta-II Block (Zone-I) (SM/07885)</t>
   </si>
   <si>
     <t>SM/07885</t>
   </si>
   <si>
     <t>TSM/006744</t>
   </si>
   <si>
     <t>SM/05746</t>
   </si>
   <si>
     <t>GO2021004742PH</t>
   </si>
   <si>
-    <t>Bagnan - I</t>
+    <t>Bagnan-I</t>
   </si>
   <si>
     <t>1st (2021-2022)</t>
   </si>
   <si>
     <t>Augmentation of ground based piped Water Supply Scheme for Kalyanpur Birampur to Accomodate FHTC (SM/10145)</t>
   </si>
   <si>
     <t>SM/10145</t>
   </si>
   <si>
     <t>TSM/008353</t>
   </si>
   <si>
     <t>SM/00588</t>
   </si>
   <si>
     <t>JE/RWS/Bagnan I,Junior Engineer2</t>
   </si>
   <si>
     <t>PH212245362S000</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
@@ -1181,51 +1181,51 @@
   <si>
     <t>PH222371038S000</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>GO2223012991PH</t>
   </si>
   <si>
     <t>Mollar Chak Piped Water Supplu scheme (SM/15288)</t>
   </si>
   <si>
     <t>SM/15288</t>
   </si>
   <si>
     <t>TSM/016154</t>
   </si>
   <si>
     <t>PH222371573S000</t>
   </si>
   <si>
     <t>GO2223013679PH</t>
   </si>
   <si>
-    <t>Shyampur - I</t>
+    <t>Shyampur-I</t>
   </si>
   <si>
     <t>Sankardari Mini Piped Water Supply Scheme (SM/15189)</t>
   </si>
   <si>
     <t>SM/15189</t>
   </si>
   <si>
     <t>TSM/016140</t>
   </si>
   <si>
     <t>PH222371113S000</t>
   </si>
   <si>
     <t>GO2223013413PH</t>
   </si>
   <si>
     <t>Chakur water supply scheme. (SM/08987)</t>
   </si>
   <si>
     <t>SM/08987</t>
   </si>
   <si>
     <t>TSM/008182</t>
   </si>
@@ -1565,51 +1565,51 @@
   <si>
     <t>1847/PHE-28011/86/2023-ESTT CELL-Dept. of PHE</t>
   </si>
   <si>
     <t>Source Augmentation of Majhu Khetra Water Supply Scheme (SM/18841)</t>
   </si>
   <si>
     <t>SM/18841</t>
   </si>
   <si>
     <t>TSM/021407</t>
   </si>
   <si>
     <t>Source Augmentation of Beldubi Water Supply Scheme (SM/18845)</t>
   </si>
   <si>
     <t>SM/18845</t>
   </si>
   <si>
     <t>TSM/021363</t>
   </si>
   <si>
     <t>SM/04274</t>
   </si>
   <si>
-    <t>Uluberia - I</t>
+    <t>Uluberia-I</t>
   </si>
   <si>
     <t>Source Augmentation of Bauria Water Supply Scheme (SM/18850)</t>
   </si>
   <si>
     <t>SM/18850</t>
   </si>
   <si>
     <t>TSM/021551</t>
   </si>
   <si>
     <t>SM/05484</t>
   </si>
   <si>
     <t>Baniban Zone-I Piped Water Supply Scheme (SM/18566)</t>
   </si>
   <si>
     <t>SM/18566</t>
   </si>
   <si>
     <t>TSM/017947</t>
   </si>
   <si>
     <t>JE-USD</t>
   </si>
@@ -1841,51 +1841,51 @@
   <si>
     <t>PH222371567S000</t>
   </si>
   <si>
     <t>GO2223013683PH</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme with Functional Household Tap Connection for Joargarh (SM/15186)</t>
   </si>
   <si>
     <t>SM/15186</t>
   </si>
   <si>
     <t>TSM/011062</t>
   </si>
   <si>
     <t>JE-USD,JE/USD,Junior Engineer5</t>
   </si>
   <si>
     <t>PH222371056S000</t>
   </si>
   <si>
     <t>GO2223013414PH</t>
   </si>
   <si>
-    <t>Shyampur - II</t>
+    <t>Shyampur-II</t>
   </si>
   <si>
     <t>Manirampur Piped Water Supply Scheme (SM/15200)</t>
   </si>
   <si>
     <t>SM/15200</t>
   </si>
   <si>
     <t>TSM/016149</t>
   </si>
   <si>
     <t>PH222371521S000</t>
   </si>
   <si>
     <t>GO2223013412PH</t>
   </si>
   <si>
     <t>7th (2021-2022)</t>
   </si>
   <si>
     <t>Augmentation of Ground water based PWSS Pulgustia (SM/10143)</t>
   </si>
   <si>
     <t>SM/10143</t>
   </si>
@@ -2228,51 +2228,51 @@
   <si>
     <t>SM/06716</t>
   </si>
   <si>
     <t>TSM/005649</t>
   </si>
   <si>
     <t>GO2021001237PH</t>
   </si>
   <si>
     <t>Sealdanga Piped Water Supply Scheme (SM/14866)</t>
   </si>
   <si>
     <t>SM/14866</t>
   </si>
   <si>
     <t>TSM/018484</t>
   </si>
   <si>
     <t>PH222371045S000</t>
   </si>
   <si>
     <t>GO2223012992PH</t>
   </si>
   <si>
-    <t>Bagnan - II</t>
+    <t>Bagnan-II</t>
   </si>
   <si>
     <t>Charkata Pukuria Piped Water Supply Scheme (SM/15290)</t>
   </si>
   <si>
     <t>SM/15290</t>
   </si>
   <si>
     <t>TSM/016153</t>
   </si>
   <si>
     <t>PH222371593S000</t>
   </si>
   <si>
     <t>GO2223013682PH</t>
   </si>
   <si>
     <t>Bhandardah PWSS with provision of FHTC connection (SM/14197)</t>
   </si>
   <si>
     <t>SM/14197</t>
   </si>
   <si>
     <t>TSM/010904</t>
   </si>
@@ -3743,57 +3743,57 @@
       </c>
       <c r="R5" s="3">
         <v>50.47</v>
       </c>
       <c r="S5" s="3">
         <v>50.47</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>63</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA5" s="2">
-        <v>40.03</v>
+        <v>38.06</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC5" s="2">
-        <v>40.03</v>
+        <v>38.06</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -4271,51 +4271,51 @@
         <v>43</v>
       </c>
       <c r="U11" s="3"/>
       <c r="V11" s="3" t="s">
         <v>120</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>121</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>122</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA11" s="2">
         <v>649.1</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC11" s="2">
-        <v>677.16</v>
+        <v>201.12</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -4447,51 +4447,51 @@
         <v>43</v>
       </c>
       <c r="U13" s="3"/>
       <c r="V13" s="3" t="s">
         <v>136</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>137</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>138</v>
       </c>
       <c r="Z13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA13" s="2">
         <v>332.5</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC13" s="2">
-        <v>502.17</v>
+        <v>442.88</v>
       </c>
       <c r="AD13" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -4713,51 +4713,51 @@
         <v>43</v>
       </c>
       <c r="U16" s="3"/>
       <c r="V16" s="3" t="s">
         <v>157</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>159</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA16" s="2">
         <v>1093.91</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC16" s="2">
-        <v>7933.14</v>
+        <v>7817.46</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -4889,51 +4889,51 @@
         <v>43</v>
       </c>
       <c r="U18" s="3"/>
       <c r="V18" s="3" t="s">
         <v>175</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>177</v>
       </c>
       <c r="Z18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA18" s="2">
         <v>819.26</v>
       </c>
       <c r="AB18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC18" s="2">
-        <v>758.74</v>
+        <v>737.31</v>
       </c>
       <c r="AD18" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -4977,51 +4977,51 @@
         <v>43</v>
       </c>
       <c r="U19" s="3"/>
       <c r="V19" s="3" t="s">
         <v>183</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>184</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>185</v>
       </c>
       <c r="Z19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA19" s="2">
         <v>537.91</v>
       </c>
       <c r="AB19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC19" s="2">
-        <v>330.74</v>
+        <v>342.82</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -5059,51 +5059,51 @@
       </c>
       <c r="T20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA20" s="2">
         <v>89.65</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC20" s="2">
-        <v>92.74</v>
+        <v>68.36</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -5141,51 +5141,51 @@
       </c>
       <c r="T21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>199</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA21" s="2">
         <v>77.54</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2">
-        <v>65.58</v>
+        <v>122.11</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -5567,51 +5567,51 @@
         <v>43</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>228</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>229</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>230</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA26" s="2">
         <v>346.66</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC26" s="2">
-        <v>969.55</v>
+        <v>778.55</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -5657,93 +5657,93 @@
         <v>43</v>
       </c>
       <c r="U27" s="3"/>
       <c r="V27" s="3" t="s">
         <v>238</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>239</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>240</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA27" s="2">
         <v>393.98</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC27" s="2">
-        <v>575.61</v>
+        <v>586.9</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>242</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>243</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>244</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>245</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3">
-        <v>2003</v>
+        <v>1897</v>
       </c>
       <c r="P28" s="3">
         <v>1590</v>
       </c>
       <c r="Q28" s="3">
         <v>1590</v>
       </c>
       <c r="R28" s="3">
         <v>99.91</v>
       </c>
       <c r="S28" s="3">
         <v>99.91</v>
       </c>
       <c r="T28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>81</v>
       </c>
       <c r="Y28" s="2" t="s">
@@ -5911,51 +5911,51 @@
         <v>43</v>
       </c>
       <c r="U30" s="3"/>
       <c r="V30" s="3" t="s">
         <v>258</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Z30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA30" s="2">
         <v>279.58</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC30" s="2">
-        <v>300.58</v>
+        <v>341.28</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="2">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -6087,51 +6087,51 @@
         <v>43</v>
       </c>
       <c r="U32" s="3"/>
       <c r="V32" s="3" t="s">
         <v>272</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X32" s="2" t="s">
         <v>273</v>
       </c>
       <c r="Y32" s="2" t="s">
         <v>274</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA32" s="2">
         <v>799.61</v>
       </c>
       <c r="AB32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC32" s="2">
-        <v>896.85</v>
+        <v>800.96</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="2">
         <v>31</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G33" s="2" t="s">
@@ -6251,51 +6251,51 @@
         <v>43</v>
       </c>
       <c r="U34" s="3"/>
       <c r="V34" s="3" t="s">
         <v>283</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X34" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y34" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA34" s="2">
         <v>2576.42</v>
       </c>
       <c r="AB34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC34" s="2">
-        <v>1046.49</v>
+        <v>1073.15</v>
       </c>
       <c r="AD34" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="2">
         <v>33</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G35" s="2" t="s">
@@ -6333,51 +6333,51 @@
       </c>
       <c r="T35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>199</v>
       </c>
       <c r="Z35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA35" s="2">
         <v>64.24</v>
       </c>
       <c r="AB35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC35" s="2">
-        <v>61.82</v>
+        <v>75.43</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="2">
         <v>34</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G36" s="2" t="s">
@@ -6505,51 +6505,51 @@
         <v>43</v>
       </c>
       <c r="U37" s="3"/>
       <c r="V37" s="3" t="s">
         <v>303</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>304</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>305</v>
       </c>
       <c r="Z37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA37" s="2">
         <v>31.48</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC37" s="2">
-        <v>1391.8</v>
+        <v>133.06</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="2">
         <v>36</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -7203,51 +7203,51 @@
         <v>43</v>
       </c>
       <c r="U45" s="3"/>
       <c r="V45" s="3" t="s">
         <v>349</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>350</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>351</v>
       </c>
       <c r="Z45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA45" s="2">
         <v>1243.67</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC45" s="2">
-        <v>1087.18</v>
+        <v>1400.1</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" s="2">
         <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -7293,51 +7293,51 @@
         <v>43</v>
       </c>
       <c r="U46" s="3"/>
       <c r="V46" s="3" t="s">
         <v>357</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X46" s="2" t="s">
         <v>358</v>
       </c>
       <c r="Y46" s="2" t="s">
         <v>359</v>
       </c>
       <c r="Z46" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA46" s="2">
         <v>681.47</v>
       </c>
       <c r="AB46" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC46" s="2">
-        <v>865.76</v>
+        <v>864.61</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" s="2">
         <v>45</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -7469,51 +7469,51 @@
         <v>43</v>
       </c>
       <c r="U48" s="3"/>
       <c r="V48" s="3" t="s">
         <v>369</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>370</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>371</v>
       </c>
       <c r="Z48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA48" s="2">
         <v>371.82</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC48" s="2">
-        <v>459.04</v>
+        <v>459.17</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="2">
         <v>47</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -7557,51 +7557,51 @@
         <v>43</v>
       </c>
       <c r="U49" s="3"/>
       <c r="V49" s="3" t="s">
         <v>375</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X49" s="2" t="s">
         <v>376</v>
       </c>
       <c r="Y49" s="2" t="s">
         <v>377</v>
       </c>
       <c r="Z49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA49" s="2">
         <v>764.34</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC49" s="2">
-        <v>1135.57</v>
+        <v>1189.84</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -7775,51 +7775,51 @@
         <v>389</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>390</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>392</v>
       </c>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="O52" s="3">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="P52" s="3">
         <v>91</v>
       </c>
       <c r="Q52" s="3">
         <v>91</v>
       </c>
       <c r="R52" s="3">
         <v>45.72</v>
       </c>
       <c r="S52" s="3">
         <v>45.72</v>
       </c>
       <c r="T52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U52" s="3"/>
       <c r="V52" s="3" t="s">
         <v>393</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X52" s="2" t="s">
         <v>265</v>
@@ -7991,51 +7991,51 @@
         <v>43</v>
       </c>
       <c r="U54" s="3"/>
       <c r="V54" s="3" t="s">
         <v>405</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y54" s="2" t="s">
         <v>406</v>
       </c>
       <c r="Z54" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA54" s="2">
         <v>480.39</v>
       </c>
       <c r="AB54" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC54" s="2">
-        <v>339.16</v>
+        <v>564.13</v>
       </c>
       <c r="AD54" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" s="2">
         <v>53</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -8075,51 +8075,51 @@
         <v>43</v>
       </c>
       <c r="U55" s="3"/>
       <c r="V55" s="3" t="s">
         <v>411</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X55" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y55" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z55" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA55" s="2">
         <v>786.95</v>
       </c>
       <c r="AB55" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC55" s="2">
-        <v>860.79</v>
+        <v>610.13</v>
       </c>
       <c r="AD55" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" s="2">
         <v>54</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -8159,51 +8159,51 @@
         <v>43</v>
       </c>
       <c r="U56" s="3"/>
       <c r="V56" s="3" t="s">
         <v>416</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X56" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y56" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA56" s="2">
         <v>1125.28</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC56" s="2">
-        <v>659.56</v>
+        <v>1111.59</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" s="2">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -8241,67 +8241,69 @@
       </c>
       <c r="T57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U57" s="3"/>
       <c r="V57" s="3"/>
       <c r="W57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X57" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Y57" s="2" t="s">
         <v>199</v>
       </c>
       <c r="Z57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA57" s="2">
         <v>66.05</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC57" s="2">
-        <v>211.49</v>
+        <v>245.4</v>
       </c>
       <c r="AD57" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" s="2">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D58" s="2"/>
+      <c r="D58" s="2" t="s">
+        <v>106</v>
+      </c>
       <c r="E58" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>421</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>422</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>423</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>424</v>
       </c>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3" t="s">
         <v>425</v>
       </c>
       <c r="O58" s="3">
@@ -8317,57 +8319,57 @@
         <v>33980.3</v>
       </c>
       <c r="S58" s="3">
         <v>33980.3</v>
       </c>
       <c r="T58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>426</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>427</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>428</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA58" s="2">
-        <v>31273.98</v>
+        <v>29595.59</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2">
-        <v>31273.98</v>
+        <v>29595.59</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -8755,51 +8757,51 @@
         <v>43</v>
       </c>
       <c r="U63" s="3"/>
       <c r="V63" s="3" t="s">
         <v>455</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X63" s="2" t="s">
         <v>456</v>
       </c>
       <c r="Y63" s="2" t="s">
         <v>457</v>
       </c>
       <c r="Z63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA63" s="2">
         <v>49.46</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC63" s="2">
-        <v>487.71</v>
+        <v>494.42</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:30">
       <c r="A64" s="2">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -8845,51 +8847,51 @@
         <v>43</v>
       </c>
       <c r="U64" s="3"/>
       <c r="V64" s="3" t="s">
         <v>462</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X64" s="2" t="s">
         <v>358</v>
       </c>
       <c r="Y64" s="2" t="s">
         <v>463</v>
       </c>
       <c r="Z64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA64" s="2">
         <v>130.77</v>
       </c>
       <c r="AB64" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC64" s="2">
-        <v>1428.89</v>
+        <v>1428.62</v>
       </c>
       <c r="AD64" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:30">
       <c r="A65" s="2">
         <v>63</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -9023,141 +9025,141 @@
         <v>43</v>
       </c>
       <c r="U66" s="3"/>
       <c r="V66" s="3" t="s">
         <v>473</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X66" s="2" t="s">
         <v>474</v>
       </c>
       <c r="Y66" s="2" t="s">
         <v>475</v>
       </c>
       <c r="Z66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA66" s="2">
         <v>449.33</v>
       </c>
       <c r="AB66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC66" s="2">
-        <v>806.02</v>
+        <v>500.21</v>
       </c>
       <c r="AD66" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:30">
       <c r="A67" s="2">
         <v>65</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>477</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>478</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>479</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>480</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>118</v>
       </c>
       <c r="M67" s="3" t="s">
         <v>454</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>92</v>
       </c>
       <c r="O67" s="3">
-        <v>2254</v>
+        <v>2241</v>
       </c>
       <c r="P67" s="3">
         <v>2528</v>
       </c>
       <c r="Q67" s="3">
         <v>2475</v>
       </c>
       <c r="R67" s="3">
         <v>679.04</v>
       </c>
       <c r="S67" s="3">
         <v>679.04</v>
       </c>
       <c r="T67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U67" s="3"/>
       <c r="V67" s="3" t="s">
         <v>481</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X67" s="2" t="s">
         <v>482</v>
       </c>
       <c r="Y67" s="2" t="s">
         <v>483</v>
       </c>
       <c r="Z67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA67" s="2">
         <v>191.97</v>
       </c>
       <c r="AB67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC67" s="2">
-        <v>481.38</v>
+        <v>313.31</v>
       </c>
       <c r="AD67" s="2" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="68" spans="1:30">
       <c r="A68" s="2">
         <v>66</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -9201,51 +9203,51 @@
         <v>43</v>
       </c>
       <c r="U68" s="3"/>
       <c r="V68" s="3" t="s">
         <v>488</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X68" s="2" t="s">
         <v>489</v>
       </c>
       <c r="Y68" s="2" t="s">
         <v>490</v>
       </c>
       <c r="Z68" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA68" s="2">
         <v>2131.51</v>
       </c>
       <c r="AB68" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC68" s="2">
-        <v>815.78</v>
+        <v>827.35</v>
       </c>
       <c r="AD68" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:30">
       <c r="A69" s="2">
         <v>67</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G69" s="2" t="s">
@@ -9289,51 +9291,51 @@
         <v>43</v>
       </c>
       <c r="U69" s="3"/>
       <c r="V69" s="3" t="s">
         <v>495</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X69" s="2" t="s">
         <v>382</v>
       </c>
       <c r="Y69" s="2" t="s">
         <v>496</v>
       </c>
       <c r="Z69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA69" s="2">
         <v>557.62</v>
       </c>
       <c r="AB69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC69" s="2">
-        <v>643.87</v>
+        <v>193.77</v>
       </c>
       <c r="AD69" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:30">
       <c r="A70" s="2">
         <v>68</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -9377,95 +9379,95 @@
         <v>43</v>
       </c>
       <c r="U70" s="3"/>
       <c r="V70" s="3" t="s">
         <v>500</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X70" s="2" t="s">
         <v>501</v>
       </c>
       <c r="Y70" s="2" t="s">
         <v>502</v>
       </c>
       <c r="Z70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA70" s="2">
         <v>180.66</v>
       </c>
       <c r="AB70" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC70" s="2">
-        <v>235.56</v>
+        <v>235.4</v>
       </c>
       <c r="AD70" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="71" spans="1:30">
       <c r="A71" s="2">
         <v>69</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>503</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>504</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>505</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>506</v>
       </c>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3" t="s">
         <v>92</v>
       </c>
       <c r="O71" s="3">
-        <v>8297</v>
+        <v>8280</v>
       </c>
       <c r="P71" s="3">
         <v>9112</v>
       </c>
       <c r="Q71" s="3">
         <v>8036</v>
       </c>
       <c r="R71" s="3">
         <v>1887.15</v>
       </c>
       <c r="S71" s="3">
         <v>1887.15</v>
       </c>
       <c r="T71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U71" s="3"/>
       <c r="V71" s="3" t="s">
         <v>507</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X71" s="2" t="s">
         <v>508</v>
@@ -9625,51 +9627,51 @@
       </c>
       <c r="T73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X73" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y73" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA73" s="2">
         <v>89.56</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC73" s="2">
-        <v>41.98</v>
+        <v>75.86</v>
       </c>
       <c r="AD73" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:30">
       <c r="A74" s="2">
         <v>72</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>517</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -9701,57 +9703,57 @@
       </c>
       <c r="R74" s="3">
         <v>115.24</v>
       </c>
       <c r="S74" s="3">
         <v>115.24</v>
       </c>
       <c r="T74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="3"/>
       <c r="W74" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X74" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y74" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA74" s="2">
-        <v>79.92</v>
+        <v>90.59</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC74" s="2">
-        <v>79.92</v>
+        <v>90.59</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:30">
       <c r="A75" s="2">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -10881,51 +10883,51 @@
         <v>43</v>
       </c>
       <c r="U88" s="3"/>
       <c r="V88" s="3" t="s">
         <v>585</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X88" s="2" t="s">
         <v>364</v>
       </c>
       <c r="Y88" s="2" t="s">
         <v>586</v>
       </c>
       <c r="Z88" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA88" s="2">
         <v>897.9</v>
       </c>
       <c r="AB88" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC88" s="2">
-        <v>513.84</v>
+        <v>516.33</v>
       </c>
       <c r="AD88" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:30">
       <c r="A89" s="2">
         <v>87</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G89" s="2" t="s">
@@ -10969,51 +10971,51 @@
         <v>43</v>
       </c>
       <c r="U89" s="3"/>
       <c r="V89" s="3" t="s">
         <v>590</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X89" s="2" t="s">
         <v>137</v>
       </c>
       <c r="Y89" s="2" t="s">
         <v>591</v>
       </c>
       <c r="Z89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA89" s="2">
         <v>985.09</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC89" s="2">
-        <v>652.07</v>
+        <v>640.17</v>
       </c>
       <c r="AD89" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:30">
       <c r="A90" s="2">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -11057,51 +11059,51 @@
         <v>43</v>
       </c>
       <c r="U90" s="3"/>
       <c r="V90" s="3" t="s">
         <v>595</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X90" s="2" t="s">
         <v>596</v>
       </c>
       <c r="Y90" s="2" t="s">
         <v>597</v>
       </c>
       <c r="Z90" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA90" s="2">
         <v>303.72</v>
       </c>
       <c r="AB90" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC90" s="2">
-        <v>380.19</v>
+        <v>381.03</v>
       </c>
       <c r="AD90" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:30">
       <c r="A91" s="2">
         <v>89</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>389</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -11227,57 +11229,57 @@
         <v>826.95</v>
       </c>
       <c r="S92" s="3">
         <v>826.95</v>
       </c>
       <c r="T92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U92" s="3"/>
       <c r="V92" s="3" t="s">
         <v>607</v>
       </c>
       <c r="W92" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X92" s="2" t="s">
         <v>265</v>
       </c>
       <c r="Y92" s="2" t="s">
         <v>608</v>
       </c>
       <c r="Z92" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA92" s="2">
-        <v>794.71</v>
+        <v>127.38</v>
       </c>
       <c r="AB92" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC92" s="2">
-        <v>794.71</v>
+        <v>127.38</v>
       </c>
       <c r="AD92" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="93" spans="1:30">
       <c r="A93" s="2">
         <v>91</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G93" s="2" t="s">
@@ -11499,51 +11501,51 @@
         <v>43</v>
       </c>
       <c r="U95" s="3"/>
       <c r="V95" s="3" t="s">
         <v>627</v>
       </c>
       <c r="W95" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X95" s="2" t="s">
         <v>628</v>
       </c>
       <c r="Y95" s="2" t="s">
         <v>629</v>
       </c>
       <c r="Z95" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA95" s="2">
         <v>834.89</v>
       </c>
       <c r="AB95" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC95" s="2">
-        <v>888.99</v>
+        <v>788.98</v>
       </c>
       <c r="AD95" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="96" spans="1:30">
       <c r="A96" s="2">
         <v>94</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -11587,51 +11589,51 @@
       </c>
       <c r="T96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U96" s="3"/>
       <c r="V96" s="3"/>
       <c r="W96" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X96" s="2" t="s">
         <v>635</v>
       </c>
       <c r="Y96" s="2" t="s">
         <v>636</v>
       </c>
       <c r="Z96" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA96" s="2">
         <v>509.88</v>
       </c>
       <c r="AB96" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC96" s="2">
-        <v>2236.98</v>
+        <v>2235.61</v>
       </c>
       <c r="AD96" s="2" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="97" spans="1:30">
       <c r="A97" s="2">
         <v>95</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G97" s="2" t="s">
@@ -11663,57 +11665,57 @@
       </c>
       <c r="R97" s="3">
         <v>115.24</v>
       </c>
       <c r="S97" s="3">
         <v>115.24</v>
       </c>
       <c r="T97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
       <c r="W97" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X97" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y97" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z97" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA97" s="2">
-        <v>59.04</v>
+        <v>28.78</v>
       </c>
       <c r="AB97" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC97" s="2">
-        <v>59.04</v>
+        <v>28.78</v>
       </c>
       <c r="AD97" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:30">
       <c r="A98" s="2">
         <v>96</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -11757,133 +11759,135 @@
         <v>43</v>
       </c>
       <c r="U98" s="3"/>
       <c r="V98" s="3" t="s">
         <v>645</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X98" s="2" t="s">
         <v>121</v>
       </c>
       <c r="Y98" s="2" t="s">
         <v>646</v>
       </c>
       <c r="Z98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA98" s="2">
         <v>635.66</v>
       </c>
       <c r="AB98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC98" s="2">
-        <v>666.9</v>
+        <v>302.38</v>
       </c>
       <c r="AD98" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="99" spans="1:30">
       <c r="A99" s="2">
         <v>97</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D99" s="2"/>
+      <c r="D99" s="2" t="s">
+        <v>517</v>
+      </c>
       <c r="E99" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>647</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>648</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>649</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>650</v>
       </c>
       <c r="K99" s="3"/>
       <c r="L99" s="3"/>
       <c r="M99" s="3"/>
       <c r="N99" s="3" t="s">
         <v>425</v>
       </c>
       <c r="O99" s="3">
-        <v>176789</v>
+        <v>176563</v>
       </c>
       <c r="P99" s="3">
         <v>205921</v>
       </c>
       <c r="Q99" s="3">
         <v>205921</v>
       </c>
       <c r="R99" s="3">
         <v>55319.55</v>
       </c>
       <c r="S99" s="3">
         <v>55319.55</v>
       </c>
       <c r="T99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U99" s="3"/>
       <c r="V99" s="3" t="s">
         <v>651</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X99" s="2" t="s">
         <v>427</v>
       </c>
       <c r="Y99" s="2" t="s">
         <v>428</v>
       </c>
       <c r="Z99" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA99" s="2">
         <v>945.82</v>
       </c>
       <c r="AB99" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC99" s="2">
-        <v>38646.2</v>
+        <v>9239.36</v>
       </c>
       <c r="AD99" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="100" spans="1:30">
       <c r="A100" s="2">
         <v>98</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -12015,51 +12019,51 @@
         <v>43</v>
       </c>
       <c r="U101" s="3"/>
       <c r="V101" s="3" t="s">
         <v>660</v>
       </c>
       <c r="W101" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X101" s="2" t="s">
         <v>323</v>
       </c>
       <c r="Y101" s="2" t="s">
         <v>661</v>
       </c>
       <c r="Z101" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA101" s="2">
         <v>142.76</v>
       </c>
       <c r="AB101" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC101" s="2">
-        <v>620.94</v>
+        <v>714.08</v>
       </c>
       <c r="AD101" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="102" spans="1:30">
       <c r="A102" s="2">
         <v>100</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G102" s="2" t="s">
@@ -12353,51 +12357,51 @@
       </c>
       <c r="T105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U105" s="3"/>
       <c r="V105" s="3"/>
       <c r="W105" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X105" s="2" t="s">
         <v>70</v>
       </c>
       <c r="Y105" s="2" t="s">
         <v>680</v>
       </c>
       <c r="Z105" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA105" s="2">
         <v>14.76</v>
       </c>
       <c r="AB105" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC105" s="2">
-        <v>121.53</v>
+        <v>136.22</v>
       </c>
       <c r="AD105" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="106" spans="1:30">
       <c r="A106" s="2">
         <v>104</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G106" s="2" t="s">
@@ -12439,51 +12443,51 @@
       </c>
       <c r="T106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U106" s="3"/>
       <c r="V106" s="3"/>
       <c r="W106" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X106" s="2" t="s">
         <v>70</v>
       </c>
       <c r="Y106" s="2" t="s">
         <v>684</v>
       </c>
       <c r="Z106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA106" s="2">
         <v>47.61</v>
       </c>
       <c r="AB106" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC106" s="2">
-        <v>133.98</v>
+        <v>129.19</v>
       </c>
       <c r="AD106" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="107" spans="1:30">
       <c r="A107" s="2">
         <v>105</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -12529,51 +12533,51 @@
         <v>43</v>
       </c>
       <c r="U107" s="3"/>
       <c r="V107" s="3" t="s">
         <v>690</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X107" s="2" t="s">
         <v>484</v>
       </c>
       <c r="Y107" s="2" t="s">
         <v>691</v>
       </c>
       <c r="Z107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA107" s="2">
         <v>14.76</v>
       </c>
       <c r="AB107" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC107" s="2">
-        <v>507.73</v>
+        <v>508.8</v>
       </c>
       <c r="AD107" s="2" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="108" spans="1:30">
       <c r="A108" s="2">
         <v>106</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -12707,51 +12711,51 @@
         <v>43</v>
       </c>
       <c r="U109" s="3"/>
       <c r="V109" s="3" t="s">
         <v>701</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X109" s="2" t="s">
         <v>702</v>
       </c>
       <c r="Y109" s="2" t="s">
         <v>703</v>
       </c>
       <c r="Z109" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA109" s="2">
         <v>654.97</v>
       </c>
       <c r="AB109" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC109" s="2">
-        <v>619.88</v>
+        <v>573.6</v>
       </c>
       <c r="AD109" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="110" spans="1:30">
       <c r="A110" s="2">
         <v>108</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -12795,51 +12799,51 @@
         <v>43</v>
       </c>
       <c r="U110" s="3"/>
       <c r="V110" s="3" t="s">
         <v>707</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X110" s="2" t="s">
         <v>708</v>
       </c>
       <c r="Y110" s="2" t="s">
         <v>709</v>
       </c>
       <c r="Z110" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA110" s="2">
         <v>921</v>
       </c>
       <c r="AB110" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC110" s="2">
-        <v>1722.25</v>
+        <v>1723.56</v>
       </c>
       <c r="AD110" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="111" spans="1:30">
       <c r="A111" s="2">
         <v>109</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G111" s="2" t="s">
@@ -12883,51 +12887,51 @@
         <v>43</v>
       </c>
       <c r="U111" s="3"/>
       <c r="V111" s="3" t="s">
         <v>714</v>
       </c>
       <c r="W111" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X111" s="2" t="s">
         <v>364</v>
       </c>
       <c r="Y111" s="2" t="s">
         <v>715</v>
       </c>
       <c r="Z111" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA111" s="2">
         <v>550</v>
       </c>
       <c r="AB111" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC111" s="2">
-        <v>696.86</v>
+        <v>732.74</v>
       </c>
       <c r="AD111" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="112" spans="1:30">
       <c r="A112" s="2">
         <v>110</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G112" s="2" t="s">
@@ -13061,51 +13065,51 @@
         <v>43</v>
       </c>
       <c r="U113" s="3"/>
       <c r="V113" s="3" t="s">
         <v>726</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X113" s="2" t="s">
         <v>727</v>
       </c>
       <c r="Y113" s="2" t="s">
         <v>728</v>
       </c>
       <c r="Z113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA113" s="2">
         <v>354.83</v>
       </c>
       <c r="AB113" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC113" s="2">
-        <v>362.66</v>
+        <v>361.08</v>
       </c>
       <c r="AD113" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="114" spans="1:30">
       <c r="A114" s="2">
         <v>112</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -13399,57 +13403,57 @@
         <v>999.92</v>
       </c>
       <c r="S117" s="3">
         <v>999.92</v>
       </c>
       <c r="T117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U117" s="3"/>
       <c r="V117" s="3" t="s">
         <v>747</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X117" s="2" t="s">
         <v>748</v>
       </c>
       <c r="Y117" s="2" t="s">
         <v>749</v>
       </c>
       <c r="Z117" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA117" s="2">
-        <v>956.82</v>
+        <v>922.52</v>
       </c>
       <c r="AB117" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC117" s="2">
-        <v>956.82</v>
+        <v>922.52</v>
       </c>
       <c r="AD117" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="118" spans="1:30">
       <c r="A118" s="2">
         <v>116</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G118" s="2" t="s">
@@ -13623,89 +13627,89 @@
       <c r="E120" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>759</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>760</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>761</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>245</v>
       </c>
       <c r="K120" s="3"/>
       <c r="L120" s="3"/>
       <c r="M120" s="3"/>
       <c r="N120" s="3" t="s">
         <v>92</v>
       </c>
       <c r="O120" s="3">
-        <v>4660</v>
+        <v>4554</v>
       </c>
       <c r="P120" s="3">
         <v>0</v>
       </c>
       <c r="Q120" s="3">
         <v>0</v>
       </c>
       <c r="R120" s="3">
         <v>222.01</v>
       </c>
       <c r="S120" s="3">
         <v>222.01</v>
       </c>
       <c r="T120" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U120" s="3"/>
       <c r="V120" s="3"/>
       <c r="W120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X120" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y120" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA120" s="2">
         <v>27.46</v>
       </c>
       <c r="AB120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC120" s="2">
-        <v>174.32</v>
+        <v>195.79</v>
       </c>
       <c r="AD120" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="121" spans="1:30">
       <c r="A121" s="2">
         <v>119</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -13743,51 +13747,51 @@
       </c>
       <c r="T121" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U121" s="3"/>
       <c r="V121" s="3"/>
       <c r="W121" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X121" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y121" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA121" s="2">
         <v>116.29</v>
       </c>
       <c r="AB121" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC121" s="2">
-        <v>90.62</v>
+        <v>157.58</v>
       </c>
       <c r="AD121" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="122" spans="1:30">
       <c r="A122" s="2">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>517</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -13901,57 +13905,57 @@
         <v>1102.79</v>
       </c>
       <c r="S123" s="3">
         <v>1102.79</v>
       </c>
       <c r="T123" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U123" s="3"/>
       <c r="V123" s="3" t="s">
         <v>772</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X123" s="2" t="s">
         <v>773</v>
       </c>
       <c r="Y123" s="2" t="s">
         <v>774</v>
       </c>
       <c r="Z123" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA123" s="2">
-        <v>839.31</v>
+        <v>834.53</v>
       </c>
       <c r="AB123" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC123" s="2">
-        <v>839.31</v>
+        <v>834.53</v>
       </c>
       <c r="AD123" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="124" spans="1:30">
       <c r="A124" s="2">
         <v>122</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D124" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G124" s="2" t="s">
@@ -14479,51 +14483,51 @@
       </c>
       <c r="T130" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U130" s="3"/>
       <c r="V130" s="3"/>
       <c r="W130" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X130" s="2" t="s">
         <v>806</v>
       </c>
       <c r="Y130" s="2" t="s">
         <v>807</v>
       </c>
       <c r="Z130" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA130" s="2">
         <v>274.85</v>
       </c>
       <c r="AB130" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC130" s="2">
-        <v>2498.5</v>
+        <v>2498.11</v>
       </c>
       <c r="AD130" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="131" spans="1:30">
       <c r="A131" s="2">
         <v>129</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G131" s="2" t="s">
@@ -14567,51 +14571,51 @@
         <v>43</v>
       </c>
       <c r="U131" s="3"/>
       <c r="V131" s="3" t="s">
         <v>811</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X131" s="2" t="s">
         <v>702</v>
       </c>
       <c r="Y131" s="2" t="s">
         <v>812</v>
       </c>
       <c r="Z131" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA131" s="2">
         <v>542.76</v>
       </c>
       <c r="AB131" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC131" s="2">
-        <v>921.43</v>
+        <v>921.77</v>
       </c>
       <c r="AD131" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:30">
       <c r="A132" s="2">
         <v>130</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G132" s="2" t="s">
@@ -14657,51 +14661,51 @@
         <v>43</v>
       </c>
       <c r="U132" s="3"/>
       <c r="V132" s="3" t="s">
         <v>817</v>
       </c>
       <c r="W132" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X132" s="2" t="s">
         <v>727</v>
       </c>
       <c r="Y132" s="2" t="s">
         <v>818</v>
       </c>
       <c r="Z132" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA132" s="2">
         <v>824.12</v>
       </c>
       <c r="AB132" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC132" s="2">
-        <v>1077.9</v>
+        <v>986.96</v>
       </c>
       <c r="AD132" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="133" spans="1:30">
       <c r="A133" s="2">
         <v>131</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D133" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G133" s="2" t="s">
@@ -14745,51 +14749,51 @@
         <v>43</v>
       </c>
       <c r="U133" s="3"/>
       <c r="V133" s="3" t="s">
         <v>822</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X133" s="2" t="s">
         <v>370</v>
       </c>
       <c r="Y133" s="2" t="s">
         <v>823</v>
       </c>
       <c r="Z133" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA133" s="2">
         <v>565.64</v>
       </c>
       <c r="AB133" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC133" s="2">
-        <v>469.72</v>
+        <v>513.76</v>
       </c>
       <c r="AD133" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="134" spans="1:30">
       <c r="A134" s="2">
         <v>132</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G134" s="2" t="s">
@@ -14833,51 +14837,51 @@
         <v>43</v>
       </c>
       <c r="U134" s="3"/>
       <c r="V134" s="3" t="s">
         <v>827</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X134" s="2" t="s">
         <v>121</v>
       </c>
       <c r="Y134" s="2" t="s">
         <v>828</v>
       </c>
       <c r="Z134" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA134" s="2">
         <v>379.06</v>
       </c>
       <c r="AB134" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC134" s="2">
-        <v>778.34</v>
+        <v>364.05</v>
       </c>
       <c r="AD134" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="135" spans="1:30">
       <c r="A135" s="2">
         <v>133</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G135" s="2" t="s">
@@ -14921,51 +14925,51 @@
         <v>43</v>
       </c>
       <c r="U135" s="3"/>
       <c r="V135" s="3" t="s">
         <v>832</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X135" s="2" t="s">
         <v>137</v>
       </c>
       <c r="Y135" s="2" t="s">
         <v>833</v>
       </c>
       <c r="Z135" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA135" s="2">
         <v>351.2</v>
       </c>
       <c r="AB135" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC135" s="2">
-        <v>468.45</v>
+        <v>499.15</v>
       </c>
       <c r="AD135" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="136" spans="1:30">
       <c r="A136" s="2">
         <v>134</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -15009,51 +15013,51 @@
         <v>43</v>
       </c>
       <c r="U136" s="3"/>
       <c r="V136" s="3" t="s">
         <v>837</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X136" s="2" t="s">
         <v>149</v>
       </c>
       <c r="Y136" s="2" t="s">
         <v>838</v>
       </c>
       <c r="Z136" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA136" s="2">
         <v>727.55</v>
       </c>
       <c r="AB136" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC136" s="2">
-        <v>453.79</v>
+        <v>458.04</v>
       </c>
       <c r="AD136" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="137" spans="1:30">
       <c r="A137" s="2">
         <v>135</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -15097,51 +15101,51 @@
         <v>43</v>
       </c>
       <c r="U137" s="3"/>
       <c r="V137" s="3" t="s">
         <v>842</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X137" s="2" t="s">
         <v>149</v>
       </c>
       <c r="Y137" s="2" t="s">
         <v>843</v>
       </c>
       <c r="Z137" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA137" s="2">
         <v>1226.77</v>
       </c>
       <c r="AB137" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC137" s="2">
-        <v>410.44</v>
+        <v>411.4</v>
       </c>
       <c r="AD137" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="138" spans="1:30">
       <c r="A138" s="2">
         <v>136</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -15185,51 +15189,51 @@
         <v>43</v>
       </c>
       <c r="U138" s="3"/>
       <c r="V138" s="3" t="s">
         <v>847</v>
       </c>
       <c r="W138" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X138" s="2" t="s">
         <v>596</v>
       </c>
       <c r="Y138" s="2" t="s">
         <v>848</v>
       </c>
       <c r="Z138" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA138" s="2">
         <v>773.65</v>
       </c>
       <c r="AB138" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC138" s="2">
-        <v>438.85</v>
+        <v>453</v>
       </c>
       <c r="AD138" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="139" spans="1:30">
       <c r="A139" s="2">
         <v>137</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>738</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G139" s="2" t="s">
@@ -15273,51 +15277,51 @@
         <v>43</v>
       </c>
       <c r="U139" s="3"/>
       <c r="V139" s="3" t="s">
         <v>852</v>
       </c>
       <c r="W139" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X139" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Y139" s="2" t="s">
         <v>853</v>
       </c>
       <c r="Z139" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA139" s="2">
         <v>553.83</v>
       </c>
       <c r="AB139" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC139" s="2">
-        <v>438.36</v>
+        <v>657.01</v>
       </c>
       <c r="AD139" s="2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="140" spans="1:30">
       <c r="A140" s="2">
         <v>138</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G140" s="2" t="s">
@@ -15447,51 +15451,51 @@
         <v>43</v>
       </c>
       <c r="U141" s="3"/>
       <c r="V141" s="3" t="s">
         <v>862</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X141" s="2" t="s">
         <v>501</v>
       </c>
       <c r="Y141" s="2" t="s">
         <v>863</v>
       </c>
       <c r="Z141" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA141" s="2">
         <v>55.41</v>
       </c>
       <c r="AB141" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC141" s="2">
-        <v>31.82</v>
+        <v>3.53</v>
       </c>
       <c r="AD141" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="142" spans="1:30">
       <c r="A142" s="2">
         <v>140</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -15529,51 +15533,51 @@
         <v>43</v>
       </c>
       <c r="U142" s="3"/>
       <c r="V142" s="3" t="s">
         <v>867</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X142" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y142" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA142" s="2">
         <v>2674.95</v>
       </c>
       <c r="AB142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC142" s="2">
-        <v>1055.46</v>
+        <v>824.46</v>
       </c>
       <c r="AD142" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="143" spans="1:30">
       <c r="A143" s="2">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -15617,51 +15621,51 @@
         <v>43</v>
       </c>
       <c r="U143" s="3"/>
       <c r="V143" s="3" t="s">
         <v>872</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X143" s="2" t="s">
         <v>873</v>
       </c>
       <c r="Y143" s="2" t="s">
         <v>874</v>
       </c>
       <c r="Z143" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA143" s="2">
         <v>384.25</v>
       </c>
       <c r="AB143" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC143" s="2">
-        <v>426.89</v>
+        <v>438.13</v>
       </c>
       <c r="AD143" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="144" spans="1:30">
       <c r="A144" s="2">
         <v>142</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -16205,51 +16209,51 @@
         <v>43</v>
       </c>
       <c r="U150" s="3"/>
       <c r="V150" s="3" t="s">
         <v>904</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X150" s="2" t="s">
         <v>905</v>
       </c>
       <c r="Y150" s="2" t="s">
         <v>906</v>
       </c>
       <c r="Z150" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA150" s="2">
         <v>1573.65</v>
       </c>
       <c r="AB150" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC150" s="2">
-        <v>644.8</v>
+        <v>802.43</v>
       </c>
       <c r="AD150" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="151" spans="1:30">
       <c r="A151" s="2">
         <v>149</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G151" s="2" t="s">
@@ -16293,51 +16297,51 @@
         <v>43</v>
       </c>
       <c r="U151" s="3"/>
       <c r="V151" s="3" t="s">
         <v>910</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X151" s="2" t="s">
         <v>911</v>
       </c>
       <c r="Y151" s="2" t="s">
         <v>912</v>
       </c>
       <c r="Z151" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA151" s="2">
         <v>1158.81</v>
       </c>
       <c r="AB151" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC151" s="2">
-        <v>1068.77</v>
+        <v>1060.99</v>
       </c>
       <c r="AD151" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="152" spans="1:30">
       <c r="A152" s="2">
         <v>150</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -16381,51 +16385,51 @@
         <v>43</v>
       </c>
       <c r="U152" s="3"/>
       <c r="V152" s="3" t="s">
         <v>916</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X152" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Y152" s="2" t="s">
         <v>917</v>
       </c>
       <c r="Z152" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA152" s="2">
         <v>1289.75</v>
       </c>
       <c r="AB152" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC152" s="2">
-        <v>684.01</v>
+        <v>703.84</v>
       </c>
       <c r="AD152" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="153" spans="1:30">
       <c r="A153" s="2">
         <v>151</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>221</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -16469,51 +16473,51 @@
         <v>43</v>
       </c>
       <c r="U153" s="3"/>
       <c r="V153" s="3" t="s">
         <v>921</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X153" s="2" t="s">
         <v>137</v>
       </c>
       <c r="Y153" s="2" t="s">
         <v>922</v>
       </c>
       <c r="Z153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA153" s="2">
         <v>363.65</v>
       </c>
       <c r="AB153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC153" s="2">
-        <v>439.82</v>
+        <v>439.37</v>
       </c>
       <c r="AD153" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="154" spans="1:30">
       <c r="A154" s="2">
         <v>152</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G154" s="2" t="s">
@@ -16557,51 +16561,51 @@
         <v>43</v>
       </c>
       <c r="U154" s="3"/>
       <c r="V154" s="3" t="s">
         <v>927</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>61</v>
       </c>
       <c r="X154" s="2" t="s">
         <v>489</v>
       </c>
       <c r="Y154" s="2" t="s">
         <v>928</v>
       </c>
       <c r="Z154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA154" s="2">
         <v>89.56</v>
       </c>
       <c r="AB154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC154" s="2">
-        <v>170.95</v>
+        <v>169.99</v>
       </c>
       <c r="AD154" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="155" spans="1:30">
       <c r="A155" s="2">
         <v>153</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -16647,51 +16651,51 @@
         <v>43</v>
       </c>
       <c r="U155" s="3"/>
       <c r="V155" s="3" t="s">
         <v>933</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X155" s="2" t="s">
         <v>934</v>
       </c>
       <c r="Y155" s="2" t="s">
         <v>935</v>
       </c>
       <c r="Z155" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA155" s="2">
         <v>1080.93</v>
       </c>
       <c r="AB155" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC155" s="2">
-        <v>1066.68</v>
+        <v>1068.68</v>
       </c>
       <c r="AD155" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="156" spans="1:30">
       <c r="A156" s="2">
         <v>154</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G156" s="2" t="s">
@@ -16825,51 +16829,51 @@
         <v>43</v>
       </c>
       <c r="U157" s="3"/>
       <c r="V157" s="3" t="s">
         <v>946</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X157" s="2" t="s">
         <v>940</v>
       </c>
       <c r="Y157" s="2" t="s">
         <v>947</v>
       </c>
       <c r="Z157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA157" s="2">
         <v>1263.53</v>
       </c>
       <c r="AB157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC157" s="2">
-        <v>1305.67</v>
+        <v>1222.83</v>
       </c>
       <c r="AD157" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="158" spans="1:30">
       <c r="A158" s="2">
         <v>156</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -17061,57 +17065,57 @@
       </c>
       <c r="R160" s="3">
         <v>458.77</v>
       </c>
       <c r="S160" s="3">
         <v>458.77</v>
       </c>
       <c r="T160" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U160" s="3"/>
       <c r="V160" s="3"/>
       <c r="W160" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X160" s="2" t="s">
         <v>192</v>
       </c>
       <c r="Y160" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Z160" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA160" s="2">
-        <v>363.42</v>
+        <v>74.38</v>
       </c>
       <c r="AB160" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC160" s="2">
-        <v>363.42</v>
+        <v>74.38</v>
       </c>
       <c r="AD160" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="161" spans="1:30">
       <c r="A161" s="2">
         <v>159</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -17233,51 +17237,51 @@
         <v>43</v>
       </c>
       <c r="U162" s="3"/>
       <c r="V162" s="3" t="s">
         <v>966</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X162" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y162" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z162" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA162" s="2">
         <v>2418.34</v>
       </c>
       <c r="AB162" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC162" s="2">
-        <v>1049.57</v>
+        <v>1155.01</v>
       </c>
       <c r="AD162" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="163" spans="1:30">
       <c r="A163" s="2">
         <v>161</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -17403,51 +17407,51 @@
         <v>43</v>
       </c>
       <c r="U164" s="3"/>
       <c r="V164" s="3" t="s">
         <v>974</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X164" s="2" t="s">
         <v>284</v>
       </c>
       <c r="Y164" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Z164" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA164" s="2">
         <v>1106.73</v>
       </c>
       <c r="AB164" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC164" s="2">
-        <v>1159.36</v>
+        <v>1154.56</v>
       </c>
       <c r="AD164" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="165" spans="1:30">
       <c r="A165" s="2">
         <v>163</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G165" s="2" t="s">
@@ -17517,77 +17521,77 @@
       <c r="AC165" s="2">
         <v>1827.67</v>
       </c>
       <c r="AD165" s="2" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="166" spans="1:30">
       <c r="A166" s="6" t="s">
         <v>981</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="6"/>
       <c r="D166" s="6"/>
       <c r="E166" s="6"/>
       <c r="F166" s="6"/>
       <c r="G166" s="6"/>
       <c r="H166" s="7"/>
       <c r="I166" s="7"/>
       <c r="J166" s="7"/>
       <c r="K166" s="7"/>
       <c r="L166" s="7"/>
       <c r="M166" s="7"/>
       <c r="N166" s="7"/>
       <c r="O166" s="7">
-        <v>712779</v>
+        <v>712300</v>
       </c>
       <c r="P166" s="7">
         <v>742624</v>
       </c>
       <c r="Q166" s="7">
         <v>799002</v>
       </c>
       <c r="R166" s="7">
         <v>190690.83</v>
       </c>
       <c r="S166" s="7">
         <v>190690.83</v>
       </c>
       <c r="T166" s="7"/>
       <c r="U166" s="7"/>
       <c r="V166" s="7"/>
       <c r="W166" s="7"/>
       <c r="X166" s="6"/>
       <c r="Y166" s="6"/>
       <c r="Z166" s="6"/>
       <c r="AA166" s="6">
-        <v>109714.95</v>
+        <v>107019.55</v>
       </c>
       <c r="AB166" s="6"/>
       <c r="AC166" s="6">
-        <v>157543.9</v>
+        <v>122769.14</v>
       </c>
       <c r="AD166" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A166:N166"/>
     <mergeCell ref="T166:Z166"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>