--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -200,51 +200,51 @@
   <si>
     <t>TSM/008386</t>
   </si>
   <si>
     <t>SM/03680</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>Sub Surface Water</t>
   </si>
   <si>
     <t>TPH212243806M016</t>
   </si>
   <si>
     <t>30/10/2021</t>
   </si>
   <si>
     <t>GO2122004732PH</t>
   </si>
   <si>
     <t>08/09/2021</t>
   </si>
   <si>
-    <t>Manbazar - II</t>
+    <t>Manbazar-II</t>
   </si>
   <si>
     <t>10th(2022-2023)</t>
   </si>
   <si>
     <t>Augmentation of Manbazar-II Block(Part) Water Supply Scheme (SM/15936)</t>
   </si>
   <si>
     <t>SM/15936</t>
   </si>
   <si>
     <t>TSM/010889</t>
   </si>
   <si>
     <t>SM/03753</t>
   </si>
   <si>
     <t>Purulia Sadar Sub-Division</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>PH222370646S000</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>TSM/011442</t>
   </si>
   <si>
     <t>Project Management Unit,WBPWSP,Purulia</t>
   </si>
   <si>
     <t>Assistant Engineer-I(C),Assistant Engineer-I(M/E),Assistant Engineer-II(M/E)</t>
   </si>
   <si>
     <t>JE-I Civil,JE-II Civil,Junior Engineer (M/E),Sub Assistant Engineer-I (M/E),Sub Assistant Engineer-II (M/E)</t>
   </si>
   <si>
     <t>PH222362765S000</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>1681/PHE-28011/51/2023-SCHM CELL-Dept. of PHE</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
-    <t>Raghunathpur - II</t>
+    <t>Raghunathpur-II</t>
   </si>
   <si>
     <t>11th(2022-2023)</t>
   </si>
   <si>
     <t>Special Repair &amp; Renovation of W.T.P. at Lakhanpur under Raghunathpur Water Supply Scheme. (SM/18915)</t>
   </si>
   <si>
     <t>SM/18915</t>
   </si>
   <si>
     <t>TSM/012987</t>
   </si>
   <si>
     <t>SM/01056</t>
   </si>
   <si>
     <t>Raghunathpur Sub-Division</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>PHE/IV/3069/W-672/23</t>
   </si>
@@ -416,102 +416,102 @@
   <si>
     <t>GO2021004545PH</t>
   </si>
   <si>
     <t>Hura</t>
   </si>
   <si>
     <t>Retrofitting of Kalabani Water Supply Scheme at Hura Block of Raghunathpur Sub-Division for providing Functional Household Tap Connection (FHTC) under JAL SWAPNA Programme (SM/07566)</t>
   </si>
   <si>
     <t>SM/07566</t>
   </si>
   <si>
     <t>TSM/006311</t>
   </si>
   <si>
     <t>SM/03039</t>
   </si>
   <si>
     <t>04/01/2021</t>
   </si>
   <si>
     <t>GO2021004032PH</t>
   </si>
   <si>
-    <t>Jhalda - II</t>
+    <t>Jhalda-II</t>
   </si>
   <si>
     <t>5th (2021-2022)</t>
   </si>
   <si>
     <t>Rejuvenation of Jhalda (Rural Part) Water Supply Scheme to accommodate FHTC (SM/09577)</t>
   </si>
   <si>
     <t>SM/09577</t>
   </si>
   <si>
     <t>TSM/009010</t>
   </si>
   <si>
     <t>SM/01201</t>
   </si>
   <si>
     <t>PH212245721S000</t>
   </si>
   <si>
     <t>22/11/2021</t>
   </si>
   <si>
     <t>GO2122005678PH</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
     <t>Augmentation of Sutabai Water Supply Scheme at Kashipur Block under Purulia Division, PHE Dte. (SM/09579)</t>
   </si>
   <si>
     <t>SM/09579</t>
   </si>
   <si>
     <t>TSM/009009</t>
   </si>
   <si>
     <t>SM/03775</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER (MECHANICAL),Junior Engineer-3</t>
   </si>
   <si>
     <t>TPH212245753M001</t>
   </si>
   <si>
     <t>GO2122005676PH</t>
   </si>
   <si>
-    <t>Raghunathpur - I</t>
+    <t>Raghunathpur-I</t>
   </si>
   <si>
     <t>Augmentation of Arrah Water Supply Scheme at Raghunathpur-I &amp; Kashipur Block under Purulia Division, PHE Dte. (SM/09580)</t>
   </si>
   <si>
     <t>SM/09580</t>
   </si>
   <si>
     <t>TSM/009008</t>
   </si>
   <si>
     <t>SM/03037</t>
   </si>
   <si>
     <t>Purulia Mechanical Sub-Division (Drilling)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER,Junior Engineer-1</t>
   </si>
   <si>
     <t>TPH212245753M002</t>
   </si>
   <si>
     <t>Puncha</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>SM/00800</t>
   </si>
   <si>
     <t>PH222369913S000</t>
   </si>
   <si>
     <t>GO2223013203PH</t>
   </si>
   <si>
     <t>Augmentation of Bathanbari W/S Scheme (SM/09211)</t>
   </si>
   <si>
     <t>SM/09211</t>
   </si>
   <si>
     <t>TSM/008398</t>
   </si>
   <si>
     <t>TPH212243806M004</t>
   </si>
   <si>
     <t>GO2122004734PH</t>
   </si>
   <si>
-    <t>Purulia - I</t>
+    <t>Purulia-I</t>
   </si>
   <si>
     <t>8th (2022-2023)</t>
   </si>
   <si>
     <t>PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE - II (SM/18641)</t>
   </si>
   <si>
     <t>SM/18641</t>
   </si>
   <si>
     <t>TSM/016015</t>
   </si>
   <si>
     <t>PH222366094S000</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>2168/PHE-28011/80/2023-ESTT CELL-Dept. of PHE</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>TPH212245754M003</t>
   </si>
   <si>
     <t>6th (2021-2022)</t>
   </si>
   <si>
     <t>Augmentation of Bundwan PWSS for Providing Functional Household Tap Connection (FHTC) (SM/10198)</t>
   </si>
   <si>
     <t>SM/10198</t>
   </si>
   <si>
     <t>TSM/009014</t>
   </si>
   <si>
     <t>PH212246194S000</t>
   </si>
   <si>
     <t>22/02/2022</t>
   </si>
   <si>
     <t>GO2122009823PH</t>
   </si>
   <si>
-    <t>Purulia - II</t>
+    <t>Purulia-II</t>
   </si>
   <si>
     <t>8th (2021-2022)</t>
   </si>
   <si>
     <t>Augmentation of Bongabari PWSS for providing Functional Household Tap Connection (FHTC) (SM/10395)</t>
   </si>
   <si>
     <t>SM/10395</t>
   </si>
   <si>
     <t>TSM/008461</t>
   </si>
   <si>
     <t>SM/00797</t>
   </si>
   <si>
     <t>PH212249084S000</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>GO2122011545PH</t>
   </si>
@@ -1196,51 +1196,51 @@
   <si>
     <t>GO2223010502PH</t>
   </si>
   <si>
     <t>Augmentation of Santuri Pipe Water Supply Scheme PWSS (SM/14459)</t>
   </si>
   <si>
     <t>SM/14459</t>
   </si>
   <si>
     <t>TSM/016080</t>
   </si>
   <si>
     <t>SM/00586</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER,Junior Engineer-2</t>
   </si>
   <si>
     <t>PH222365868S000</t>
   </si>
   <si>
     <t>GO2223012293PH</t>
   </si>
   <si>
-    <t>Manbazar - I</t>
+    <t>Manbazar-I</t>
   </si>
   <si>
     <t>MINI PIPED WATER SUPPLY SCHEME FOR BAMANDIHA VILLAGE HAVING HOUSEHOLD LESS THAN 100 UNDER MANBAZAR-I BLOCK UNDER JAL SAPNA/ JJM PROGRAMME (SM/14251)</t>
   </si>
   <si>
     <t>SM/14251</t>
   </si>
   <si>
     <t>TSM/013873</t>
   </si>
   <si>
     <t>Assistant Engineer(HQ)</t>
   </si>
   <si>
     <t>Revive dropped scheme</t>
   </si>
   <si>
     <t>Department</t>
   </si>
   <si>
     <t>PH222370385M001</t>
   </si>
   <si>
     <t>GO2223012287PH</t>
   </si>
@@ -2392,51 +2392,51 @@
       </c>
       <c r="T3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="Z3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA3" s="2">
         <v>35.4</v>
       </c>
       <c r="AB3" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC3" s="2">
-        <v>725.21</v>
+        <v>723.53</v>
       </c>
       <c r="AD3" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="2" t="s">
@@ -2482,51 +2482,51 @@
         <v>43</v>
       </c>
       <c r="U4" s="3"/>
       <c r="V4" s="3" t="s">
         <v>58</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>60</v>
       </c>
       <c r="Z4" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA4" s="2">
         <v>43.38</v>
       </c>
       <c r="AB4" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC4" s="2">
-        <v>114.18</v>
+        <v>110.87</v>
       </c>
       <c r="AD4" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="2">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="2" t="s">
@@ -2570,51 +2570,51 @@
         <v>43</v>
       </c>
       <c r="U5" s="3"/>
       <c r="V5" s="3" t="s">
         <v>70</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>71</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA5" s="2">
         <v>1381.34</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC5" s="2">
-        <v>960.18</v>
+        <v>948.6</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -2738,57 +2738,57 @@
       </c>
       <c r="R7" s="3">
         <v>666.74</v>
       </c>
       <c r="S7" s="3">
         <v>666.74</v>
       </c>
       <c r="T7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X7" s="2" t="s">
         <v>93</v>
       </c>
       <c r="Y7" s="2" t="s">
         <v>94</v>
       </c>
       <c r="Z7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA7" s="2">
-        <v>632.3</v>
+        <v>667.25</v>
       </c>
       <c r="AB7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC7" s="2">
-        <v>632.3</v>
+        <v>667.25</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="2">
         <v>6</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G8" s="2" t="s">
@@ -3260,51 +3260,51 @@
         <v>43</v>
       </c>
       <c r="U13" s="3"/>
       <c r="V13" s="3" t="s">
         <v>140</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>142</v>
       </c>
       <c r="Z13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA13" s="2">
         <v>125.38</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC13" s="2">
-        <v>906.1</v>
+        <v>851.09</v>
       </c>
       <c r="AD13" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="2">
         <v>12</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -3350,51 +3350,51 @@
         <v>43</v>
       </c>
       <c r="U14" s="3"/>
       <c r="V14" s="3" t="s">
         <v>149</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Y14" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Z14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA14" s="2">
         <v>64.84</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC14" s="2">
-        <v>469.63</v>
+        <v>486.89</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -3440,51 +3440,51 @@
         <v>43</v>
       </c>
       <c r="U15" s="3"/>
       <c r="V15" s="3" t="s">
         <v>158</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>150</v>
       </c>
       <c r="Z15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA15" s="2">
         <v>146.33</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC15" s="2">
-        <v>458.32</v>
+        <v>485.27</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>159</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -3530,51 +3530,51 @@
         <v>43</v>
       </c>
       <c r="U16" s="3"/>
       <c r="V16" s="3" t="s">
         <v>164</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA16" s="2">
         <v>287.16</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC16" s="2">
-        <v>1549.12</v>
+        <v>1598.58</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -3618,51 +3618,51 @@
         <v>43</v>
       </c>
       <c r="U17" s="3"/>
       <c r="V17" s="3" t="s">
         <v>172</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>173</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>174</v>
       </c>
       <c r="Z17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA17" s="2">
         <v>138.38</v>
       </c>
       <c r="AB17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC17" s="2">
-        <v>288.98</v>
+        <v>257.3</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -3708,51 +3708,51 @@
         <v>43</v>
       </c>
       <c r="U18" s="3"/>
       <c r="V18" s="3" t="s">
         <v>181</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>183</v>
       </c>
       <c r="Z18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA18" s="2">
         <v>53.7</v>
       </c>
       <c r="AB18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC18" s="2">
-        <v>1091.64</v>
+        <v>1106.86</v>
       </c>
       <c r="AD18" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="2">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G19" s="2" t="s">
@@ -3798,51 +3798,51 @@
         <v>43</v>
       </c>
       <c r="U19" s="3"/>
       <c r="V19" s="3" t="s">
         <v>189</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>190</v>
       </c>
       <c r="Z19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA19" s="2">
         <v>693.54</v>
       </c>
       <c r="AB19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC19" s="2">
-        <v>2163.23</v>
+        <v>2093.93</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="2">
         <v>18</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="2" t="s">
@@ -3972,51 +3972,51 @@
         <v>43</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>203</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>204</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA21" s="2">
         <v>553.28</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2">
-        <v>635.54</v>
+        <v>612.74</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -4234,51 +4234,51 @@
         <v>43</v>
       </c>
       <c r="U24" s="3"/>
       <c r="V24" s="3" t="s">
         <v>223</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y24" s="2" t="s">
         <v>224</v>
       </c>
       <c r="Z24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA24" s="2">
         <v>79.72</v>
       </c>
       <c r="AB24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC24" s="2">
-        <v>333.22</v>
+        <v>376.47</v>
       </c>
       <c r="AD24" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="2">
         <v>23</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -4408,51 +4408,51 @@
         <v>43</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>235</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>236</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA26" s="2">
         <v>306.26</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC26" s="2">
-        <v>1549.38</v>
+        <v>1554.1</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -4496,51 +4496,51 @@
         <v>43</v>
       </c>
       <c r="U27" s="3"/>
       <c r="V27" s="3" t="s">
         <v>243</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>245</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA27" s="2">
         <v>29.67</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC27" s="2">
-        <v>353.01</v>
+        <v>362.11</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -4762,51 +4762,51 @@
         <v>43</v>
       </c>
       <c r="U30" s="3"/>
       <c r="V30" s="3" t="s">
         <v>263</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>264</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>265</v>
       </c>
       <c r="Z30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA30" s="2">
         <v>762.53</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC30" s="2">
-        <v>52569.15</v>
+        <v>30189.15</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="2">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -4852,51 +4852,51 @@
         <v>43</v>
       </c>
       <c r="U31" s="3"/>
       <c r="V31" s="3" t="s">
         <v>271</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X31" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Y31" s="2" t="s">
         <v>272</v>
       </c>
       <c r="Z31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA31" s="2">
         <v>367.7</v>
       </c>
       <c r="AB31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC31" s="2">
-        <v>921.39</v>
+        <v>968.99</v>
       </c>
       <c r="AD31" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="2">
         <v>30</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G32" s="2" t="s">
@@ -5032,51 +5032,51 @@
         <v>43</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="3" t="s">
         <v>284</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>60</v>
       </c>
       <c r="Z33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA33" s="2">
         <v>87.77</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC33" s="2">
-        <v>378.04</v>
+        <v>369.93</v>
       </c>
       <c r="AD33" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -5392,51 +5392,51 @@
         <v>43</v>
       </c>
       <c r="U37" s="3"/>
       <c r="V37" s="3" t="s">
         <v>305</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>306</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>307</v>
       </c>
       <c r="Z37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA37" s="2">
         <v>363</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC37" s="2">
-        <v>1657.69</v>
+        <v>1609.88</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="2">
         <v>36</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G38" s="2" t="s">
@@ -5482,51 +5482,51 @@
         <v>43</v>
       </c>
       <c r="U38" s="3"/>
       <c r="V38" s="3" t="s">
         <v>314</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>315</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Z38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA38" s="2">
         <v>727.37</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC38" s="2">
-        <v>1518.45</v>
+        <v>1607.87</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="2">
         <v>37</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -5570,51 +5570,51 @@
         <v>43</v>
       </c>
       <c r="U39" s="3"/>
       <c r="V39" s="3" t="s">
         <v>321</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>322</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>323</v>
       </c>
       <c r="Z39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA39" s="2">
         <v>535.88</v>
       </c>
       <c r="AB39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC39" s="2">
-        <v>774.46</v>
+        <v>666.43</v>
       </c>
       <c r="AD39" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="2">
         <v>38</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -5660,51 +5660,51 @@
         <v>43</v>
       </c>
       <c r="U40" s="3"/>
       <c r="V40" s="3" t="s">
         <v>329</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X40" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y40" s="2" t="s">
         <v>330</v>
       </c>
       <c r="Z40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA40" s="2">
         <v>48.35</v>
       </c>
       <c r="AB40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC40" s="2">
-        <v>396.84</v>
+        <v>398.59</v>
       </c>
       <c r="AD40" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" s="2">
         <v>39</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -5750,51 +5750,51 @@
         <v>43</v>
       </c>
       <c r="U41" s="3"/>
       <c r="V41" s="3" t="s">
         <v>334</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Z41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA41" s="2">
         <v>225.49</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC41" s="2">
-        <v>1558.49</v>
+        <v>1186.54</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>335</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -5834,57 +5834,57 @@
         <v>717.4</v>
       </c>
       <c r="S42" s="3">
         <v>717.4</v>
       </c>
       <c r="T42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U42" s="3"/>
       <c r="V42" s="3" t="s">
         <v>339</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>340</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>341</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA42" s="2">
-        <v>481.13</v>
+        <v>480.79</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC42" s="2">
-        <v>481.13</v>
+        <v>480.79</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="2">
         <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -6014,51 +6014,51 @@
         <v>43</v>
       </c>
       <c r="U44" s="3"/>
       <c r="V44" s="3" t="s">
         <v>351</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X44" s="2" t="s">
         <v>352</v>
       </c>
       <c r="Y44" s="2" t="s">
         <v>353</v>
       </c>
       <c r="Z44" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA44" s="2">
         <v>1466.11</v>
       </c>
       <c r="AB44" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC44" s="2">
-        <v>5803.33</v>
+        <v>5755.71</v>
       </c>
       <c r="AD44" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" s="2">
         <v>43</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -6362,51 +6362,51 @@
         <v>43</v>
       </c>
       <c r="U48" s="3"/>
       <c r="V48" s="3" t="s">
         <v>370</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>371</v>
       </c>
       <c r="Z48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA48" s="2">
         <v>237.47</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC48" s="2">
-        <v>926.13</v>
+        <v>921.43</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="2">
         <v>47</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -6452,51 +6452,51 @@
         <v>43</v>
       </c>
       <c r="U49" s="3"/>
       <c r="V49" s="3" t="s">
         <v>376</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y49" s="2" t="s">
         <v>377</v>
       </c>
       <c r="Z49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA49" s="2">
         <v>986.81</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC49" s="2">
-        <v>3019.6</v>
+        <v>3002.33</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -6542,51 +6542,51 @@
         <v>43</v>
       </c>
       <c r="U50" s="3"/>
       <c r="V50" s="3" t="s">
         <v>381</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X50" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y50" s="2" t="s">
         <v>257</v>
       </c>
       <c r="Z50" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA50" s="2">
         <v>47.2</v>
       </c>
       <c r="AB50" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC50" s="2">
-        <v>163.37</v>
+        <v>202.02</v>
       </c>
       <c r="AD50" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" s="2">
         <v>49</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G51" s="2" t="s">
@@ -6630,51 +6630,51 @@
         <v>43</v>
       </c>
       <c r="U51" s="3"/>
       <c r="V51" s="3" t="s">
         <v>385</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>322</v>
       </c>
       <c r="Y51" s="2" t="s">
         <v>386</v>
       </c>
       <c r="Z51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA51" s="2">
         <v>46.59</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC51" s="2">
-        <v>649.39</v>
+        <v>635.68</v>
       </c>
       <c r="AD51" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="2">
         <v>50</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -7072,51 +7072,51 @@
         <v>43</v>
       </c>
       <c r="U56" s="3"/>
       <c r="V56" s="3" t="s">
         <v>417</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X56" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y56" s="2" t="s">
         <v>418</v>
       </c>
       <c r="Z56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA56" s="2">
         <v>66.87</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC56" s="2">
-        <v>541.14</v>
+        <v>540.04</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" s="2">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -7250,51 +7250,51 @@
         <v>43</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>428</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA58" s="2">
         <v>499.91</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2">
-        <v>850</v>
+        <v>864.99</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -7340,51 +7340,51 @@
         <v>43</v>
       </c>
       <c r="U59" s="3"/>
       <c r="V59" s="3" t="s">
         <v>433</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X59" s="2" t="s">
         <v>434</v>
       </c>
       <c r="Y59" s="2" t="s">
         <v>435</v>
       </c>
       <c r="Z59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA59" s="2">
         <v>914.13</v>
       </c>
       <c r="AB59" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC59" s="2">
-        <v>2160.48</v>
+        <v>2317.2</v>
       </c>
       <c r="AD59" s="2" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" s="2">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -7428,51 +7428,51 @@
         <v>43</v>
       </c>
       <c r="U60" s="3"/>
       <c r="V60" s="3" t="s">
         <v>439</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X60" s="2" t="s">
         <v>322</v>
       </c>
       <c r="Y60" s="2" t="s">
         <v>440</v>
       </c>
       <c r="Z60" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA60" s="2">
         <v>359.75</v>
       </c>
       <c r="AB60" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC60" s="2">
-        <v>521.87</v>
+        <v>508.47</v>
       </c>
       <c r="AD60" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:30">
       <c r="A61" s="2">
         <v>59</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -7602,51 +7602,51 @@
         <v>43</v>
       </c>
       <c r="U62" s="3"/>
       <c r="V62" s="3" t="s">
         <v>451</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X62" s="2" t="s">
         <v>452</v>
       </c>
       <c r="Y62" s="2" t="s">
         <v>453</v>
       </c>
       <c r="Z62" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA62" s="2">
         <v>4695.93</v>
       </c>
       <c r="AB62" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC62" s="2">
-        <v>26323.09</v>
+        <v>419.52</v>
       </c>
       <c r="AD62" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="63" spans="1:30">
       <c r="A63" s="2">
         <v>61</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -7688,51 +7688,51 @@
         <v>43</v>
       </c>
       <c r="U63" s="3"/>
       <c r="V63" s="3" t="s">
         <v>458</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X63" s="2" t="s">
         <v>352</v>
       </c>
       <c r="Y63" s="2" t="s">
         <v>353</v>
       </c>
       <c r="Z63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA63" s="2">
         <v>4314.24</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC63" s="2">
-        <v>60090.67</v>
+        <v>49423.67</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:30">
       <c r="A64" s="2">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -7946,51 +7946,51 @@
         <v>43</v>
       </c>
       <c r="U66" s="3"/>
       <c r="V66" s="3" t="s">
         <v>473</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X66" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y66" s="2" t="s">
         <v>474</v>
       </c>
       <c r="Z66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA66" s="2">
         <v>107.78</v>
       </c>
       <c r="AB66" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC66" s="2">
-        <v>500.5</v>
+        <v>494.5</v>
       </c>
       <c r="AD66" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:30">
       <c r="A67" s="2">
         <v>65</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G67" s="2" t="s">
@@ -8036,51 +8036,51 @@
         <v>43</v>
       </c>
       <c r="U67" s="3"/>
       <c r="V67" s="3" t="s">
         <v>479</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X67" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Y67" s="2" t="s">
         <v>480</v>
       </c>
       <c r="Z67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA67" s="2">
         <v>160.21</v>
       </c>
       <c r="AB67" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC67" s="2">
-        <v>754.37</v>
+        <v>510.3</v>
       </c>
       <c r="AD67" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="68" spans="1:30">
       <c r="A68" s="2">
         <v>66</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G68" s="2" t="s">
@@ -8216,51 +8216,51 @@
         <v>43</v>
       </c>
       <c r="U69" s="3"/>
       <c r="V69" s="3" t="s">
         <v>490</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X69" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y69" s="2" t="s">
         <v>491</v>
       </c>
       <c r="Z69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA69" s="2">
         <v>597.68</v>
       </c>
       <c r="AB69" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC69" s="2">
-        <v>1603.46</v>
+        <v>1655.98</v>
       </c>
       <c r="AD69" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:30">
       <c r="A70" s="2">
         <v>68</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -8482,51 +8482,51 @@
         <v>43</v>
       </c>
       <c r="U72" s="3"/>
       <c r="V72" s="3" t="s">
         <v>506</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X72" s="2" t="s">
         <v>340</v>
       </c>
       <c r="Y72" s="2" t="s">
         <v>507</v>
       </c>
       <c r="Z72" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA72" s="2">
         <v>78.09</v>
       </c>
       <c r="AB72" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC72" s="2">
-        <v>768.92</v>
+        <v>766.75</v>
       </c>
       <c r="AD72" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="73" spans="1:30">
       <c r="A73" s="2">
         <v>71</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -8570,51 +8570,51 @@
         <v>43</v>
       </c>
       <c r="U73" s="3"/>
       <c r="V73" s="3" t="s">
         <v>511</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X73" s="2" t="s">
         <v>512</v>
       </c>
       <c r="Y73" s="2" t="s">
         <v>513</v>
       </c>
       <c r="Z73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA73" s="2">
         <v>193.48</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC73" s="2">
-        <v>545.68</v>
+        <v>910.88</v>
       </c>
       <c r="AD73" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:30">
       <c r="A74" s="2">
         <v>72</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>258</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -8652,57 +8652,57 @@
         <v>10279.85</v>
       </c>
       <c r="S74" s="3">
         <v>10279.85</v>
       </c>
       <c r="T74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="3" t="s">
         <v>517</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X74" s="2" t="s">
         <v>518</v>
       </c>
       <c r="Y74" s="2" t="s">
         <v>519</v>
       </c>
       <c r="Z74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA74" s="2">
-        <v>9889.6</v>
+        <v>45.68</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC74" s="2">
-        <v>9889.6</v>
+        <v>45.68</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="75" spans="1:30">
       <c r="A75" s="2">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -8744,51 +8744,51 @@
         <v>43</v>
       </c>
       <c r="U75" s="3"/>
       <c r="V75" s="3" t="s">
         <v>523</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X75" s="2" t="s">
         <v>524</v>
       </c>
       <c r="Y75" s="2" t="s">
         <v>525</v>
       </c>
       <c r="Z75" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA75" s="2">
         <v>5567.14</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC75" s="2">
-        <v>108280.16</v>
+        <v>53778.13</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:30">
       <c r="A76" s="2">
         <v>74</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G76" s="2" t="s">
@@ -9006,51 +9006,51 @@
         <v>43</v>
       </c>
       <c r="U78" s="3"/>
       <c r="V78" s="3" t="s">
         <v>539</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X78" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y78" s="2" t="s">
         <v>540</v>
       </c>
       <c r="Z78" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA78" s="2">
         <v>291.3</v>
       </c>
       <c r="AB78" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC78" s="2">
-        <v>550.77</v>
+        <v>569.68</v>
       </c>
       <c r="AD78" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:30">
       <c r="A79" s="2">
         <v>77</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -9096,51 +9096,51 @@
         <v>43</v>
       </c>
       <c r="U79" s="3"/>
       <c r="V79" s="3" t="s">
         <v>544</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X79" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y79" s="2" t="s">
         <v>540</v>
       </c>
       <c r="Z79" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA79" s="2">
         <v>21.54</v>
       </c>
       <c r="AB79" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC79" s="2">
-        <v>351.17</v>
+        <v>363.81</v>
       </c>
       <c r="AD79" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="80" spans="1:30">
       <c r="A80" s="2">
         <v>78</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G80" s="2" t="s">
@@ -9186,51 +9186,51 @@
         <v>43</v>
       </c>
       <c r="U80" s="3"/>
       <c r="V80" s="3" t="s">
         <v>548</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X80" s="2" t="s">
         <v>59</v>
       </c>
       <c r="Y80" s="2" t="s">
         <v>474</v>
       </c>
       <c r="Z80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA80" s="2">
         <v>121.03</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC80" s="2">
-        <v>634.75</v>
+        <v>631.49</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:30">
       <c r="A81" s="2">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -9276,51 +9276,51 @@
         <v>43</v>
       </c>
       <c r="U81" s="3"/>
       <c r="V81" s="3" t="s">
         <v>554</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>125</v>
       </c>
       <c r="X81" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Z81" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA81" s="2">
         <v>810.91</v>
       </c>
       <c r="AB81" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC81" s="2">
-        <v>2327.3</v>
+        <v>2231.6</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:30">
       <c r="A82" s="2">
         <v>80</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -9366,51 +9366,51 @@
         <v>43</v>
       </c>
       <c r="U82" s="3"/>
       <c r="V82" s="3" t="s">
         <v>559</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X82" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Y82" s="2" t="s">
         <v>560</v>
       </c>
       <c r="Z82" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA82" s="2">
         <v>239.62</v>
       </c>
       <c r="AB82" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC82" s="2">
-        <v>1060.36</v>
+        <v>1135.96</v>
       </c>
       <c r="AD82" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:30">
       <c r="A83" s="2">
         <v>81</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>151</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -9454,51 +9454,51 @@
         <v>43</v>
       </c>
       <c r="U83" s="3"/>
       <c r="V83" s="3" t="s">
         <v>564</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X83" s="2" t="s">
         <v>565</v>
       </c>
       <c r="Y83" s="2" t="s">
         <v>566</v>
       </c>
       <c r="Z83" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA83" s="2">
         <v>370.28</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC83" s="2">
-        <v>796.12</v>
+        <v>787.76</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:30">
       <c r="A84" s="2">
         <v>82</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -9544,51 +9544,51 @@
         <v>43</v>
       </c>
       <c r="U84" s="3"/>
       <c r="V84" s="3" t="s">
         <v>570</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X84" s="2" t="s">
         <v>565</v>
       </c>
       <c r="Y84" s="2" t="s">
         <v>571</v>
       </c>
       <c r="Z84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA84" s="2">
         <v>71.92</v>
       </c>
       <c r="AB84" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC84" s="2">
-        <v>953.91</v>
+        <v>512.57</v>
       </c>
       <c r="AD84" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="85" spans="1:30">
       <c r="A85" s="2">
         <v>83</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G85" s="2" t="s">
@@ -9720,101 +9720,101 @@
         <v>43</v>
       </c>
       <c r="U86" s="3"/>
       <c r="V86" s="3" t="s">
         <v>581</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X86" s="2" t="s">
         <v>582</v>
       </c>
       <c r="Y86" s="2" t="s">
         <v>583</v>
       </c>
       <c r="Z86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA86" s="2">
         <v>261.29</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC86" s="2">
-        <v>3785.37</v>
+        <v>3458.75</v>
       </c>
       <c r="AD86" s="2" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:30">
       <c r="A87" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6"/>
       <c r="F87" s="6"/>
       <c r="G87" s="6"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="7"/>
       <c r="K87" s="7"/>
       <c r="L87" s="7"/>
       <c r="M87" s="7"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7">
         <v>1105904</v>
       </c>
       <c r="P87" s="7">
         <v>571216</v>
       </c>
       <c r="Q87" s="7">
         <v>561042</v>
       </c>
       <c r="R87" s="7">
         <v>402054.78</v>
       </c>
       <c r="S87" s="7">
         <v>402054.78</v>
       </c>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
       <c r="V87" s="7"/>
       <c r="W87" s="7"/>
       <c r="X87" s="6"/>
       <c r="Y87" s="6"/>
       <c r="Z87" s="6"/>
       <c r="AA87" s="6">
-        <v>52294.89</v>
+        <v>42485.58</v>
       </c>
       <c r="AB87" s="6"/>
       <c r="AC87" s="6">
-        <v>320672</v>
+        <v>196493.47</v>
       </c>
       <c r="AD87" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A87:N87"/>
     <mergeCell ref="T87:Z87"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>