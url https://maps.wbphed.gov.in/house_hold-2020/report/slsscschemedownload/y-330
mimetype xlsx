--- v0 (2025-12-14)
+++ v1 (2026-04-07)
@@ -365,51 +365,51 @@
   <si>
     <t>SM/09148</t>
   </si>
   <si>
     <t>TSM/009396</t>
   </si>
   <si>
     <t>SM/02915</t>
   </si>
   <si>
     <t>Laying of additional pipe line for retrofitting of Chandanpur WSS for installation of FHTC (Part-A &amp; B). (SM/09111)</t>
   </si>
   <si>
     <t>SM/09111</t>
   </si>
   <si>
     <t>TSM/009359</t>
   </si>
   <si>
     <t>SM/05002</t>
   </si>
   <si>
     <t>GO2122004651PH</t>
   </si>
   <si>
-    <t>Goalpokhar - I</t>
+    <t>Goalpokhar-I</t>
   </si>
   <si>
     <t>Laying of additional pipe line for retrofitting of Deona (Part-A &amp; B) for installation of FHTC. (SM/09121)</t>
   </si>
   <si>
     <t>SM/09121</t>
   </si>
   <si>
     <t>TSM/009369</t>
   </si>
   <si>
     <t>SM/04502</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Laying of additional pipe line for retrofitting of Gunabari for installation of FHTC. (SM/09124)</t>
   </si>
   <si>
     <t>SM/09124</t>
   </si>
   <si>
     <t>TSM/009372</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>SM/14165</t>
   </si>
   <si>
     <t>TSM/017508</t>
   </si>
   <si>
     <t>RWS Raiganj Sub-Divisin</t>
   </si>
   <si>
     <t>Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>PH222367413S000</t>
   </si>
   <si>
     <t>05/01/2023</t>
   </si>
   <si>
     <t>GO2223011632PH</t>
   </si>
   <si>
-    <t>Goalpokhar - II</t>
+    <t>Goalpokhar-II</t>
   </si>
   <si>
     <t>CHITAURA PIPED WATER SUPPLY SCHEME AT GOALPOKHAR-II BLOCK UNDER UTTAR DINAJPUR DISTRICT. (SM/14167)</t>
   </si>
   <si>
     <t>SM/14167</t>
   </si>
   <si>
     <t>TSM/016571</t>
   </si>
   <si>
     <t>PH222367502S000</t>
   </si>
   <si>
     <t>GO2223011635PH</t>
   </si>
   <si>
     <t>7th (2022-2023)</t>
   </si>
   <si>
     <t>Source Augmentation for Barobilla Piped Water Suppply Scheme under Goalpokhar-I block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte. (SM/14225)</t>
   </si>
   <si>
     <t>SM/14225</t>
   </si>
@@ -7064,57 +7064,57 @@
       </c>
       <c r="R3" s="3">
         <v>99.83</v>
       </c>
       <c r="S3" s="3">
         <v>99.83</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X3" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Y3" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Z3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA3" s="2">
-        <v>71.7</v>
+        <v>71.3</v>
       </c>
       <c r="AB3" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC3" s="2">
-        <v>71.7</v>
+        <v>71.3</v>
       </c>
       <c r="AD3" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="2">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
@@ -8626,51 +8626,51 @@
         <v>42</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>161</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>163</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA21" s="2">
         <v>663.75</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC21" s="2">
-        <v>706.07</v>
+        <v>677.33</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -8714,51 +8714,51 @@
         <v>42</v>
       </c>
       <c r="U22" s="3"/>
       <c r="V22" s="3" t="s">
         <v>169</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X22" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y22" s="2" t="s">
         <v>171</v>
       </c>
       <c r="Z22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA22" s="2">
         <v>124.1</v>
       </c>
       <c r="AB22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC22" s="2">
-        <v>770.84</v>
+        <v>793.26</v>
       </c>
       <c r="AD22" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="2">
         <v>21</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -8796,57 +8796,57 @@
         <v>345.94</v>
       </c>
       <c r="S23" s="3">
         <v>345.94</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U23" s="3"/>
       <c r="V23" s="3" t="s">
         <v>176</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y23" s="2" t="s">
         <v>177</v>
       </c>
       <c r="Z23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA23" s="2">
-        <v>291.16</v>
+        <v>291.53</v>
       </c>
       <c r="AB23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC23" s="2">
-        <v>291.16</v>
+        <v>291.53</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -8890,51 +8890,51 @@
         <v>42</v>
       </c>
       <c r="U24" s="3"/>
       <c r="V24" s="3" t="s">
         <v>181</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X24" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y24" s="2" t="s">
         <v>182</v>
       </c>
       <c r="Z24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA24" s="2">
         <v>104.73</v>
       </c>
       <c r="AB24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC24" s="2">
-        <v>491.3</v>
+        <v>513.04</v>
       </c>
       <c r="AD24" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="2">
         <v>23</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G25" s="2" t="s">
@@ -8978,51 +8978,51 @@
         <v>42</v>
       </c>
       <c r="U25" s="3"/>
       <c r="V25" s="3" t="s">
         <v>186</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>188</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA25" s="2">
         <v>35.17</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC25" s="2">
-        <v>289.26</v>
+        <v>81.52</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="2">
         <v>24</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -9066,51 +9066,51 @@
         <v>42</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>193</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>194</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>195</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA26" s="2">
         <v>891.08</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC26" s="2">
-        <v>529.44</v>
+        <v>529.04</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -9154,51 +9154,51 @@
         <v>42</v>
       </c>
       <c r="U27" s="3"/>
       <c r="V27" s="3" t="s">
         <v>200</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>194</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>201</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA27" s="2">
         <v>68.39</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC27" s="2">
-        <v>550.87</v>
+        <v>150.6</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -9242,51 +9242,51 @@
         <v>42</v>
       </c>
       <c r="U28" s="3"/>
       <c r="V28" s="3" t="s">
         <v>206</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>207</v>
       </c>
       <c r="Y28" s="2" t="s">
         <v>208</v>
       </c>
       <c r="Z28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA28" s="2">
         <v>122.02</v>
       </c>
       <c r="AB28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC28" s="2">
-        <v>547.89</v>
+        <v>482.07</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="2">
         <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -9330,51 +9330,51 @@
         <v>42</v>
       </c>
       <c r="U29" s="3"/>
       <c r="V29" s="3" t="s">
         <v>213</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>215</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA29" s="2">
         <v>143.44</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC29" s="2">
-        <v>513.16</v>
+        <v>513.49</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -9418,51 +9418,51 @@
         <v>42</v>
       </c>
       <c r="U30" s="3"/>
       <c r="V30" s="3" t="s">
         <v>222</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>224</v>
       </c>
       <c r="Z30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA30" s="2">
         <v>901.95</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC30" s="2">
-        <v>571.9</v>
+        <v>546.65</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="2">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -9684,51 +9684,51 @@
         <v>42</v>
       </c>
       <c r="U33" s="3"/>
       <c r="V33" s="3" t="s">
         <v>243</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>245</v>
       </c>
       <c r="Z33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA33" s="2">
         <v>850.89</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC33" s="2">
-        <v>531.66</v>
+        <v>531.27</v>
       </c>
       <c r="AD33" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="2">
         <v>32</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G34" s="2" t="s">
@@ -10124,51 +10124,51 @@
         <v>42</v>
       </c>
       <c r="U38" s="3"/>
       <c r="V38" s="3" t="s">
         <v>279</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>281</v>
       </c>
       <c r="Z38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA38" s="2">
         <v>5.57</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC38" s="2">
-        <v>61.97</v>
+        <v>13.94</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="2">
         <v>37</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="2" t="s">
@@ -10302,51 +10302,51 @@
         <v>42</v>
       </c>
       <c r="U40" s="3"/>
       <c r="V40" s="3" t="s">
         <v>292</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X40" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y40" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Z40" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA40" s="2">
         <v>4244.74</v>
       </c>
       <c r="AB40" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC40" s="2">
-        <v>1010.51</v>
+        <v>1037.69</v>
       </c>
       <c r="AD40" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" s="2">
         <v>39</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G41" s="2" t="s">
@@ -10390,51 +10390,51 @@
         <v>42</v>
       </c>
       <c r="U41" s="3"/>
       <c r="V41" s="3" t="s">
         <v>298</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>299</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>300</v>
       </c>
       <c r="Z41" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA41" s="2">
         <v>11.28</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC41" s="2">
-        <v>189.55</v>
+        <v>196.69</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -10478,51 +10478,51 @@
         <v>42</v>
       </c>
       <c r="U42" s="3"/>
       <c r="V42" s="3" t="s">
         <v>305</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>306</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>307</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA42" s="2">
         <v>950.07</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC42" s="2">
-        <v>1026.87</v>
+        <v>1054.54</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="2">
         <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -10566,51 +10566,51 @@
         <v>42</v>
       </c>
       <c r="U43" s="3"/>
       <c r="V43" s="3" t="s">
         <v>312</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Y43" s="2" t="s">
         <v>314</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA43" s="2">
         <v>174.36</v>
       </c>
       <c r="AB43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC43" s="2">
-        <v>1176.87</v>
+        <v>1177.27</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="44" spans="1:30">
       <c r="A44" s="2">
         <v>42</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -10740,51 +10740,51 @@
         <v>42</v>
       </c>
       <c r="U45" s="3"/>
       <c r="V45" s="3" t="s">
         <v>326</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>327</v>
       </c>
       <c r="Z45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA45" s="2">
         <v>100.9</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC45" s="2">
-        <v>586.49</v>
+        <v>597.06</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" s="2">
         <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -11870,51 +11870,51 @@
         <v>42</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>390</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>391</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>392</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA58" s="2">
         <v>606.42</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC58" s="2">
-        <v>1134.52</v>
+        <v>1134.12</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -12850,51 +12850,51 @@
         <v>42</v>
       </c>
       <c r="U69" s="3"/>
       <c r="V69" s="3" t="s">
         <v>460</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X69" s="2" t="s">
         <v>461</v>
       </c>
       <c r="Y69" s="2" t="s">
         <v>462</v>
       </c>
       <c r="Z69" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA69" s="2">
         <v>61.4</v>
       </c>
       <c r="AB69" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC69" s="2">
-        <v>377.61</v>
+        <v>400.77</v>
       </c>
       <c r="AD69" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="70" spans="1:30">
       <c r="A70" s="2">
         <v>68</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G70" s="2" t="s">
@@ -13028,51 +13028,51 @@
         <v>42</v>
       </c>
       <c r="U71" s="3"/>
       <c r="V71" s="3" t="s">
         <v>474</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X71" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y71" s="2" t="s">
         <v>475</v>
       </c>
       <c r="Z71" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA71" s="2">
         <v>86.11</v>
       </c>
       <c r="AB71" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC71" s="2">
-        <v>510.12</v>
+        <v>114</v>
       </c>
       <c r="AD71" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="72" spans="1:30">
       <c r="A72" s="2">
         <v>70</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G72" s="2" t="s">
@@ -13376,51 +13376,51 @@
         <v>42</v>
       </c>
       <c r="U75" s="3"/>
       <c r="V75" s="3" t="s">
         <v>494</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X75" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Y75" s="2" t="s">
         <v>495</v>
       </c>
       <c r="Z75" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA75" s="2">
         <v>887.06</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC75" s="2">
-        <v>538.13</v>
+        <v>561.29</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="76" spans="1:30">
       <c r="A76" s="2">
         <v>74</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G76" s="2" t="s">
@@ -13466,51 +13466,51 @@
         <v>42</v>
       </c>
       <c r="U76" s="3"/>
       <c r="V76" s="3" t="s">
         <v>499</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X76" s="2" t="s">
         <v>236</v>
       </c>
       <c r="Y76" s="2" t="s">
         <v>500</v>
       </c>
       <c r="Z76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA76" s="2">
         <v>42.84</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC76" s="2">
-        <v>33.77</v>
+        <v>44.66</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="77" spans="1:30">
       <c r="A77" s="2">
         <v>75</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -13820,51 +13820,51 @@
         <v>42</v>
       </c>
       <c r="U80" s="3"/>
       <c r="V80" s="3" t="s">
         <v>521</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X80" s="2" t="s">
         <v>522</v>
       </c>
       <c r="Y80" s="2" t="s">
         <v>523</v>
       </c>
       <c r="Z80" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA80" s="2">
         <v>174.74</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC80" s="2">
-        <v>1240.26</v>
+        <v>1209.36</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="81" spans="1:30">
       <c r="A81" s="2">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -13908,51 +13908,51 @@
         <v>42</v>
       </c>
       <c r="U81" s="3"/>
       <c r="V81" s="3" t="s">
         <v>527</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X81" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>528</v>
       </c>
       <c r="Z81" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA81" s="2">
         <v>47.54</v>
       </c>
       <c r="AB81" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC81" s="2">
-        <v>459.03</v>
+        <v>123.98</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="82" spans="1:30">
       <c r="A82" s="2">
         <v>80</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -14084,51 +14084,51 @@
         <v>42</v>
       </c>
       <c r="U83" s="3"/>
       <c r="V83" s="3" t="s">
         <v>537</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X83" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Y83" s="2" t="s">
         <v>538</v>
       </c>
       <c r="Z83" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA83" s="2">
         <v>69</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC83" s="2">
-        <v>512.16</v>
+        <v>523.28</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:30">
       <c r="A84" s="2">
         <v>82</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -14348,51 +14348,51 @@
         <v>42</v>
       </c>
       <c r="U86" s="3"/>
       <c r="V86" s="3" t="s">
         <v>555</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X86" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y86" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Z86" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA86" s="2">
         <v>3813.23</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC86" s="2">
-        <v>1031.02</v>
+        <v>993.59</v>
       </c>
       <c r="AD86" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="87" spans="1:30">
       <c r="A87" s="2">
         <v>85</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -14524,51 +14524,51 @@
         <v>42</v>
       </c>
       <c r="U88" s="3"/>
       <c r="V88" s="3" t="s">
         <v>563</v>
       </c>
       <c r="W88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X88" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y88" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Z88" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA88" s="2">
         <v>2723.15</v>
       </c>
       <c r="AB88" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC88" s="2">
-        <v>879.35</v>
+        <v>817.01</v>
       </c>
       <c r="AD88" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="89" spans="1:30">
       <c r="A89" s="2">
         <v>87</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G89" s="2" t="s">
@@ -14612,51 +14612,51 @@
         <v>42</v>
       </c>
       <c r="U89" s="3"/>
       <c r="V89" s="3" t="s">
         <v>567</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X89" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y89" s="2" t="s">
         <v>568</v>
       </c>
       <c r="Z89" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA89" s="2">
         <v>103.69</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC89" s="2">
-        <v>650.09</v>
+        <v>650.29</v>
       </c>
       <c r="AD89" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="90" spans="1:30">
       <c r="A90" s="2">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -15124,57 +15124,57 @@
       </c>
       <c r="R95" s="3">
         <v>89.5</v>
       </c>
       <c r="S95" s="3">
         <v>89.5</v>
       </c>
       <c r="T95" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U95" s="3"/>
       <c r="V95" s="3"/>
       <c r="W95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X95" s="2" t="s">
         <v>320</v>
       </c>
       <c r="Y95" s="2" t="s">
         <v>597</v>
       </c>
       <c r="Z95" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA95" s="2">
-        <v>85.38</v>
+        <v>84.98</v>
       </c>
       <c r="AB95" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC95" s="2">
-        <v>85.38</v>
+        <v>84.98</v>
       </c>
       <c r="AD95" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="96" spans="1:30">
       <c r="A96" s="2">
         <v>94</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G96" s="2" t="s">
@@ -15296,57 +15296,57 @@
       </c>
       <c r="R97" s="3">
         <v>85.81</v>
       </c>
       <c r="S97" s="3">
         <v>85.81</v>
       </c>
       <c r="T97" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
       <c r="W97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X97" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Y97" s="2" t="s">
         <v>606</v>
       </c>
       <c r="Z97" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA97" s="2">
-        <v>132.06</v>
+        <v>134.46</v>
       </c>
       <c r="AB97" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC97" s="2">
-        <v>132.06</v>
+        <v>134.46</v>
       </c>
       <c r="AD97" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:30">
       <c r="A98" s="2">
         <v>96</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G98" s="2" t="s">
@@ -16174,51 +16174,51 @@
         <v>42</v>
       </c>
       <c r="U107" s="3"/>
       <c r="V107" s="3" t="s">
         <v>653</v>
       </c>
       <c r="W107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X107" s="2" t="s">
         <v>654</v>
       </c>
       <c r="Y107" s="2" t="s">
         <v>655</v>
       </c>
       <c r="Z107" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA107" s="2">
         <v>169.04</v>
       </c>
       <c r="AB107" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC107" s="2">
-        <v>952.57</v>
+        <v>870.2</v>
       </c>
       <c r="AD107" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="108" spans="1:30">
       <c r="A108" s="2">
         <v>106</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G108" s="2" t="s">
@@ -16794,51 +16794,51 @@
         <v>42</v>
       </c>
       <c r="U114" s="3"/>
       <c r="V114" s="3" t="s">
         <v>689</v>
       </c>
       <c r="W114" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X114" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y114" s="2" t="s">
         <v>690</v>
       </c>
       <c r="Z114" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA114" s="2">
         <v>53.65</v>
       </c>
       <c r="AB114" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC114" s="2">
-        <v>766.73</v>
+        <v>735.68</v>
       </c>
       <c r="AD114" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="115" spans="1:30">
       <c r="A115" s="2">
         <v>113</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D115" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G115" s="2" t="s">
@@ -16970,51 +16970,51 @@
         <v>42</v>
       </c>
       <c r="U116" s="3"/>
       <c r="V116" s="3" t="s">
         <v>699</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X116" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y116" s="2" t="s">
         <v>700</v>
       </c>
       <c r="Z116" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA116" s="2">
         <v>74.51</v>
       </c>
       <c r="AB116" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC116" s="2">
-        <v>401.96</v>
+        <v>413.16</v>
       </c>
       <c r="AD116" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="117" spans="1:30">
       <c r="A117" s="2">
         <v>115</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -17058,51 +17058,51 @@
         <v>42</v>
       </c>
       <c r="U117" s="3"/>
       <c r="V117" s="3" t="s">
         <v>704</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X117" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y117" s="2" t="s">
         <v>705</v>
       </c>
       <c r="Z117" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA117" s="2">
         <v>110.31</v>
       </c>
       <c r="AB117" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC117" s="2">
-        <v>693.93</v>
+        <v>692.73</v>
       </c>
       <c r="AD117" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="118" spans="1:30">
       <c r="A118" s="2">
         <v>116</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G118" s="2" t="s">
@@ -17146,51 +17146,51 @@
         <v>42</v>
       </c>
       <c r="U118" s="3"/>
       <c r="V118" s="3" t="s">
         <v>709</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X118" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y118" s="2" t="s">
         <v>710</v>
       </c>
       <c r="Z118" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA118" s="2">
         <v>92.11</v>
       </c>
       <c r="AB118" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC118" s="2">
-        <v>455.55</v>
+        <v>477.99</v>
       </c>
       <c r="AD118" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="119" spans="1:30">
       <c r="A119" s="2">
         <v>117</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -17234,51 +17234,51 @@
         <v>42</v>
       </c>
       <c r="U119" s="3"/>
       <c r="V119" s="3" t="s">
         <v>714</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X119" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Y119" s="2" t="s">
         <v>715</v>
       </c>
       <c r="Z119" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA119" s="2">
         <v>16.93</v>
       </c>
       <c r="AB119" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC119" s="2">
-        <v>317.64</v>
+        <v>97.47</v>
       </c>
       <c r="AD119" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="120" spans="1:30">
       <c r="A120" s="2">
         <v>118</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G120" s="2" t="s">
@@ -17410,51 +17410,51 @@
         <v>42</v>
       </c>
       <c r="U121" s="3"/>
       <c r="V121" s="3" t="s">
         <v>724</v>
       </c>
       <c r="W121" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X121" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y121" s="2" t="s">
         <v>725</v>
       </c>
       <c r="Z121" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA121" s="2">
         <v>558.64</v>
       </c>
       <c r="AB121" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC121" s="2">
-        <v>658.54</v>
+        <v>593.25</v>
       </c>
       <c r="AD121" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="122" spans="1:30">
       <c r="A122" s="2">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -17498,51 +17498,51 @@
         <v>42</v>
       </c>
       <c r="U122" s="3"/>
       <c r="V122" s="3" t="s">
         <v>729</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X122" s="2" t="s">
         <v>730</v>
       </c>
       <c r="Y122" s="2" t="s">
         <v>731</v>
       </c>
       <c r="Z122" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA122" s="2">
         <v>110.79</v>
       </c>
       <c r="AB122" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC122" s="2">
-        <v>781.16</v>
+        <v>806.64</v>
       </c>
       <c r="AD122" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="123" spans="1:30">
       <c r="A123" s="2">
         <v>121</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -17674,51 +17674,51 @@
         <v>42</v>
       </c>
       <c r="U124" s="3"/>
       <c r="V124" s="3" t="s">
         <v>740</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X124" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y124" s="2" t="s">
         <v>741</v>
       </c>
       <c r="Z124" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA124" s="2">
         <v>96.55</v>
       </c>
       <c r="AB124" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC124" s="2">
-        <v>697.87</v>
+        <v>192.23</v>
       </c>
       <c r="AD124" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:30">
       <c r="A125" s="2">
         <v>123</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D125" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G125" s="2" t="s">
@@ -17762,51 +17762,51 @@
         <v>42</v>
       </c>
       <c r="U125" s="3"/>
       <c r="V125" s="3" t="s">
         <v>745</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X125" s="2" t="s">
         <v>746</v>
       </c>
       <c r="Y125" s="2" t="s">
         <v>747</v>
       </c>
       <c r="Z125" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA125" s="2">
         <v>67.43</v>
       </c>
       <c r="AB125" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC125" s="2">
-        <v>585.77</v>
+        <v>585.95</v>
       </c>
       <c r="AD125" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="126" spans="1:30">
       <c r="A126" s="2">
         <v>124</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G126" s="2" t="s">
@@ -17850,51 +17850,51 @@
         <v>42</v>
       </c>
       <c r="U126" s="3"/>
       <c r="V126" s="3" t="s">
         <v>751</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X126" s="2" t="s">
         <v>752</v>
       </c>
       <c r="Y126" s="2" t="s">
         <v>753</v>
       </c>
       <c r="Z126" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA126" s="2">
         <v>100.14</v>
       </c>
       <c r="AB126" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC126" s="2">
-        <v>646.71</v>
+        <v>657.57</v>
       </c>
       <c r="AD126" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="127" spans="1:30">
       <c r="A127" s="2">
         <v>125</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -17938,51 +17938,51 @@
         <v>42</v>
       </c>
       <c r="U127" s="3"/>
       <c r="V127" s="3" t="s">
         <v>757</v>
       </c>
       <c r="W127" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X127" s="2" t="s">
         <v>758</v>
       </c>
       <c r="Y127" s="2" t="s">
         <v>759</v>
       </c>
       <c r="Z127" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA127" s="2">
         <v>59.04</v>
       </c>
       <c r="AB127" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC127" s="2">
-        <v>628.93</v>
+        <v>569.98</v>
       </c>
       <c r="AD127" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="128" spans="1:30">
       <c r="A128" s="2">
         <v>126</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D128" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G128" s="2" t="s">
@@ -18114,51 +18114,51 @@
         <v>42</v>
       </c>
       <c r="U129" s="3"/>
       <c r="V129" s="3" t="s">
         <v>768</v>
       </c>
       <c r="W129" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X129" s="2" t="s">
         <v>207</v>
       </c>
       <c r="Y129" s="2" t="s">
         <v>769</v>
       </c>
       <c r="Z129" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA129" s="2">
         <v>68.19</v>
       </c>
       <c r="AB129" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC129" s="2">
-        <v>586.43</v>
+        <v>549.19</v>
       </c>
       <c r="AD129" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="130" spans="1:30">
       <c r="A130" s="2">
         <v>128</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G130" s="2" t="s">
@@ -18204,51 +18204,51 @@
         <v>42</v>
       </c>
       <c r="U130" s="3"/>
       <c r="V130" s="3" t="s">
         <v>774</v>
       </c>
       <c r="W130" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X130" s="2" t="s">
         <v>236</v>
       </c>
       <c r="Y130" s="2" t="s">
         <v>775</v>
       </c>
       <c r="Z130" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA130" s="2">
         <v>30.92</v>
       </c>
       <c r="AB130" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC130" s="2">
-        <v>34.46</v>
+        <v>45.31</v>
       </c>
       <c r="AD130" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="131" spans="1:30">
       <c r="A131" s="2">
         <v>129</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G131" s="2" t="s">
@@ -18292,51 +18292,51 @@
         <v>42</v>
       </c>
       <c r="U131" s="3"/>
       <c r="V131" s="3" t="s">
         <v>779</v>
       </c>
       <c r="W131" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X131" s="2" t="s">
         <v>780</v>
       </c>
       <c r="Y131" s="2" t="s">
         <v>781</v>
       </c>
       <c r="Z131" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA131" s="2">
         <v>105.89</v>
       </c>
       <c r="AB131" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC131" s="2">
-        <v>567.82</v>
+        <v>507.95</v>
       </c>
       <c r="AD131" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="132" spans="1:30">
       <c r="A132" s="2">
         <v>130</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G132" s="2" t="s">
@@ -18470,51 +18470,51 @@
         <v>42</v>
       </c>
       <c r="U133" s="3"/>
       <c r="V133" s="3" t="s">
         <v>791</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X133" s="2" t="s">
         <v>580</v>
       </c>
       <c r="Y133" s="2" t="s">
         <v>792</v>
       </c>
       <c r="Z133" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA133" s="2">
         <v>32.18</v>
       </c>
       <c r="AB133" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC133" s="2">
-        <v>474.99</v>
+        <v>442.82</v>
       </c>
       <c r="AD133" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="134" spans="1:30">
       <c r="A134" s="2">
         <v>132</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G134" s="2" t="s">
@@ -18558,51 +18558,51 @@
         <v>42</v>
       </c>
       <c r="U134" s="3"/>
       <c r="V134" s="3" t="s">
         <v>796</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X134" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y134" s="2" t="s">
         <v>797</v>
       </c>
       <c r="Z134" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA134" s="2">
         <v>61.2</v>
       </c>
       <c r="AB134" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC134" s="2">
-        <v>262.62</v>
+        <v>285.01</v>
       </c>
       <c r="AD134" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="135" spans="1:30">
       <c r="A135" s="2">
         <v>133</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G135" s="2" t="s">
@@ -18646,51 +18646,51 @@
         <v>42</v>
       </c>
       <c r="U135" s="3"/>
       <c r="V135" s="3" t="s">
         <v>801</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X135" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y135" s="2" t="s">
         <v>802</v>
       </c>
       <c r="Z135" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA135" s="2">
         <v>80.28</v>
       </c>
       <c r="AB135" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC135" s="2">
-        <v>462.29</v>
+        <v>481.53</v>
       </c>
       <c r="AD135" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="136" spans="1:30">
       <c r="A136" s="2">
         <v>134</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D136" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G136" s="2" t="s">
@@ -18734,51 +18734,51 @@
         <v>42</v>
       </c>
       <c r="U136" s="3"/>
       <c r="V136" s="3" t="s">
         <v>807</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X136" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y136" s="2" t="s">
         <v>808</v>
       </c>
       <c r="Z136" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA136" s="2">
         <v>79.59</v>
       </c>
       <c r="AB136" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC136" s="2">
-        <v>509.8</v>
+        <v>508.8</v>
       </c>
       <c r="AD136" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="137" spans="1:30">
       <c r="A137" s="2">
         <v>135</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -19080,51 +19080,51 @@
         <v>42</v>
       </c>
       <c r="U140" s="3"/>
       <c r="V140" s="3" t="s">
         <v>829</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X140" s="2" t="s">
         <v>758</v>
       </c>
       <c r="Y140" s="2" t="s">
         <v>830</v>
       </c>
       <c r="Z140" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA140" s="2">
         <v>73.56</v>
       </c>
       <c r="AB140" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC140" s="2">
-        <v>615.04</v>
+        <v>146.64</v>
       </c>
       <c r="AD140" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="141" spans="1:30">
       <c r="A141" s="2">
         <v>139</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -19258,51 +19258,51 @@
         <v>42</v>
       </c>
       <c r="U142" s="3"/>
       <c r="V142" s="3" t="s">
         <v>839</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X142" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y142" s="2" t="s">
         <v>840</v>
       </c>
       <c r="Z142" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA142" s="2">
         <v>81.53</v>
       </c>
       <c r="AB142" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC142" s="2">
-        <v>508.17</v>
+        <v>149.42</v>
       </c>
       <c r="AD142" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="143" spans="1:30">
       <c r="A143" s="2">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -19346,51 +19346,51 @@
         <v>42</v>
       </c>
       <c r="U143" s="3"/>
       <c r="V143" s="3" t="s">
         <v>844</v>
       </c>
       <c r="W143" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X143" s="2" t="s">
         <v>207</v>
       </c>
       <c r="Y143" s="2" t="s">
         <v>845</v>
       </c>
       <c r="Z143" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA143" s="2">
         <v>34.47</v>
       </c>
       <c r="AB143" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC143" s="2">
-        <v>551.7</v>
+        <v>517.23</v>
       </c>
       <c r="AD143" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="144" spans="1:30">
       <c r="A144" s="2">
         <v>142</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G144" s="2" t="s">
@@ -19616,51 +19616,51 @@
         <v>42</v>
       </c>
       <c r="U146" s="3"/>
       <c r="V146" s="3" t="s">
         <v>862</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X146" s="2" t="s">
         <v>419</v>
       </c>
       <c r="Y146" s="2" t="s">
         <v>863</v>
       </c>
       <c r="Z146" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA146" s="2">
         <v>523.37</v>
       </c>
       <c r="AB146" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC146" s="2">
-        <v>712.39</v>
+        <v>660.54</v>
       </c>
       <c r="AD146" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="147" spans="1:30">
       <c r="A147" s="2">
         <v>145</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G147" s="2" t="s">
@@ -20586,51 +20586,51 @@
         <v>42</v>
       </c>
       <c r="U157" s="3"/>
       <c r="V157" s="3" t="s">
         <v>913</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X157" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y157" s="2" t="s">
         <v>914</v>
       </c>
       <c r="Z157" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA157" s="2">
         <v>495.31</v>
       </c>
       <c r="AB157" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC157" s="2">
-        <v>582.98</v>
+        <v>593.64</v>
       </c>
       <c r="AD157" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="158" spans="1:30">
       <c r="A158" s="2">
         <v>156</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -20676,51 +20676,51 @@
         <v>42</v>
       </c>
       <c r="U158" s="3"/>
       <c r="V158" s="3" t="s">
         <v>918</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X158" s="2" t="s">
         <v>437</v>
       </c>
       <c r="Y158" s="2" t="s">
         <v>919</v>
       </c>
       <c r="Z158" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA158" s="2">
         <v>29.86</v>
       </c>
       <c r="AB158" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC158" s="2">
-        <v>30.17</v>
+        <v>12.72</v>
       </c>
       <c r="AD158" s="2" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="159" spans="1:30">
       <c r="A159" s="2">
         <v>157</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -20854,51 +20854,51 @@
         <v>42</v>
       </c>
       <c r="U160" s="3"/>
       <c r="V160" s="3" t="s">
         <v>930</v>
       </c>
       <c r="W160" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X160" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y160" s="2" t="s">
         <v>931</v>
       </c>
       <c r="Z160" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA160" s="2">
         <v>611.8</v>
       </c>
       <c r="AB160" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC160" s="2">
-        <v>700.9</v>
+        <v>694.72</v>
       </c>
       <c r="AD160" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="161" spans="1:30">
       <c r="A161" s="2">
         <v>159</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -21030,51 +21030,51 @@
         <v>42</v>
       </c>
       <c r="U162" s="3"/>
       <c r="V162" s="3" t="s">
         <v>940</v>
       </c>
       <c r="W162" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X162" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y162" s="2" t="s">
         <v>941</v>
       </c>
       <c r="Z162" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA162" s="2">
         <v>112.29</v>
       </c>
       <c r="AB162" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC162" s="2">
-        <v>722.46</v>
+        <v>113.59</v>
       </c>
       <c r="AD162" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="163" spans="1:30">
       <c r="A163" s="2">
         <v>161</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -21294,51 +21294,51 @@
         <v>42</v>
       </c>
       <c r="U165" s="3"/>
       <c r="V165" s="3" t="s">
         <v>955</v>
       </c>
       <c r="W165" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X165" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y165" s="2" t="s">
         <v>956</v>
       </c>
       <c r="Z165" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA165" s="2">
         <v>149.4</v>
       </c>
       <c r="AB165" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC165" s="2">
-        <v>835.99</v>
+        <v>836.22</v>
       </c>
       <c r="AD165" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="166" spans="1:30">
       <c r="A166" s="2">
         <v>164</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G166" s="2" t="s">
@@ -21472,51 +21472,51 @@
         <v>42</v>
       </c>
       <c r="U167" s="3"/>
       <c r="V167" s="3" t="s">
         <v>965</v>
       </c>
       <c r="W167" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X167" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y167" s="2" t="s">
         <v>966</v>
       </c>
       <c r="Z167" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA167" s="2">
         <v>439.6</v>
       </c>
       <c r="AB167" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC167" s="2">
-        <v>451.13</v>
+        <v>451.46</v>
       </c>
       <c r="AD167" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="168" spans="1:30">
       <c r="A168" s="2">
         <v>166</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G168" s="2" t="s">
@@ -21736,51 +21736,51 @@
         <v>42</v>
       </c>
       <c r="U170" s="3"/>
       <c r="V170" s="3" t="s">
         <v>980</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X170" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y170" s="2" t="s">
         <v>981</v>
       </c>
       <c r="Z170" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA170" s="2">
         <v>84.74</v>
       </c>
       <c r="AB170" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC170" s="2">
-        <v>544.82</v>
+        <v>79.48</v>
       </c>
       <c r="AD170" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="171" spans="1:30">
       <c r="A171" s="2">
         <v>169</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G171" s="2" t="s">
@@ -21824,51 +21824,51 @@
         <v>42</v>
       </c>
       <c r="U171" s="3"/>
       <c r="V171" s="3" t="s">
         <v>985</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X171" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y171" s="2" t="s">
         <v>986</v>
       </c>
       <c r="Z171" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA171" s="2">
         <v>55.69</v>
       </c>
       <c r="AB171" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC171" s="2">
-        <v>457.28</v>
+        <v>117.58</v>
       </c>
       <c r="AD171" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="172" spans="1:30">
       <c r="A172" s="2">
         <v>170</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -21912,51 +21912,51 @@
         <v>42</v>
       </c>
       <c r="U172" s="3"/>
       <c r="V172" s="3" t="s">
         <v>990</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X172" s="2" t="s">
         <v>207</v>
       </c>
       <c r="Y172" s="2" t="s">
         <v>991</v>
       </c>
       <c r="Z172" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA172" s="2">
         <v>90.95</v>
       </c>
       <c r="AB172" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC172" s="2">
-        <v>666.86</v>
+        <v>621.39</v>
       </c>
       <c r="AD172" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="173" spans="1:30">
       <c r="A173" s="2">
         <v>171</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -22000,51 +22000,51 @@
         <v>42</v>
       </c>
       <c r="U173" s="3"/>
       <c r="V173" s="3" t="s">
         <v>995</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X173" s="2" t="s">
         <v>194</v>
       </c>
       <c r="Y173" s="2" t="s">
         <v>996</v>
       </c>
       <c r="Z173" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA173" s="2">
         <v>81.38</v>
       </c>
       <c r="AB173" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC173" s="2">
-        <v>584.52</v>
+        <v>503.14</v>
       </c>
       <c r="AD173" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="174" spans="1:30">
       <c r="A174" s="2">
         <v>172</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G174" s="2" t="s">
@@ -22266,51 +22266,51 @@
         <v>42</v>
       </c>
       <c r="U176" s="3"/>
       <c r="V176" s="3" t="s">
         <v>1012</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X176" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Y176" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="Z176" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA176" s="2">
         <v>95.65</v>
       </c>
       <c r="AB176" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC176" s="2">
-        <v>805.95</v>
+        <v>804.75</v>
       </c>
       <c r="AD176" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="177" spans="1:30">
       <c r="A177" s="2">
         <v>175</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G177" s="2" t="s">
@@ -22356,51 +22356,51 @@
         <v>42</v>
       </c>
       <c r="U177" s="3"/>
       <c r="V177" s="3" t="s">
         <v>1018</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X177" s="2" t="s">
         <v>505</v>
       </c>
       <c r="Y177" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="Z177" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA177" s="2">
         <v>95.16</v>
       </c>
       <c r="AB177" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC177" s="2">
-        <v>517.99</v>
+        <v>521.07</v>
       </c>
       <c r="AD177" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="178" spans="1:30">
       <c r="A178" s="2">
         <v>176</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G178" s="2" t="s">
@@ -22444,51 +22444,51 @@
         <v>42</v>
       </c>
       <c r="U178" s="3"/>
       <c r="V178" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X178" s="2" t="s">
         <v>505</v>
       </c>
       <c r="Y178" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="Z178" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA178" s="2">
         <v>63.85</v>
       </c>
       <c r="AB178" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC178" s="2">
-        <v>843.17</v>
+        <v>779.35</v>
       </c>
       <c r="AD178" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="179" spans="1:30">
       <c r="A179" s="2">
         <v>177</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G179" s="2" t="s">
@@ -22532,51 +22532,51 @@
         <v>42</v>
       </c>
       <c r="U179" s="3"/>
       <c r="V179" s="3" t="s">
         <v>1028</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X179" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="Y179" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="Z179" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA179" s="2">
         <v>117.38</v>
       </c>
       <c r="AB179" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC179" s="2">
-        <v>751.17</v>
+        <v>686.89</v>
       </c>
       <c r="AD179" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="180" spans="1:30">
       <c r="A180" s="2">
         <v>178</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -22708,51 +22708,51 @@
         <v>42</v>
       </c>
       <c r="U181" s="3"/>
       <c r="V181" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X181" s="2" t="s">
         <v>580</v>
       </c>
       <c r="Y181" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="Z181" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA181" s="2">
         <v>46.96</v>
       </c>
       <c r="AB181" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC181" s="2">
-        <v>458.12</v>
+        <v>410.76</v>
       </c>
       <c r="AD181" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="182" spans="1:30">
       <c r="A182" s="2">
         <v>180</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G182" s="2" t="s">
@@ -22796,51 +22796,51 @@
         <v>42</v>
       </c>
       <c r="U182" s="3"/>
       <c r="V182" s="3" t="s">
         <v>1043</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X182" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Y182" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="Z182" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA182" s="2">
         <v>573.01</v>
       </c>
       <c r="AB182" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC182" s="2">
-        <v>677.03</v>
+        <v>674.52</v>
       </c>
       <c r="AD182" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="183" spans="1:30">
       <c r="A183" s="2">
         <v>181</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G183" s="2" t="s">
@@ -23234,51 +23234,51 @@
         <v>42</v>
       </c>
       <c r="U187" s="3"/>
       <c r="V187" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X187" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y187" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="Z187" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA187" s="2">
         <v>76.08</v>
       </c>
       <c r="AB187" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC187" s="2">
-        <v>494.06</v>
+        <v>506.3</v>
       </c>
       <c r="AD187" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="188" spans="1:30">
       <c r="A188" s="2">
         <v>186</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -23322,51 +23322,51 @@
         <v>42</v>
       </c>
       <c r="U188" s="3"/>
       <c r="V188" s="3" t="s">
         <v>1073</v>
       </c>
       <c r="W188" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X188" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y188" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="Z188" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA188" s="2">
         <v>66.84</v>
       </c>
       <c r="AB188" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC188" s="2">
-        <v>75.26</v>
+        <v>86.91</v>
       </c>
       <c r="AD188" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="189" spans="1:30">
       <c r="A189" s="2">
         <v>187</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -23498,51 +23498,51 @@
         <v>42</v>
       </c>
       <c r="U190" s="3"/>
       <c r="V190" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X190" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y190" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="Z190" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA190" s="2">
         <v>103.77</v>
       </c>
       <c r="AB190" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC190" s="2">
-        <v>157.3</v>
+        <v>164.46</v>
       </c>
       <c r="AD190" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="191" spans="1:30">
       <c r="A191" s="2">
         <v>189</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G191" s="2" t="s">
@@ -23588,51 +23588,51 @@
         <v>42</v>
       </c>
       <c r="U191" s="3"/>
       <c r="V191" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="W191" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X191" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Y191" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="Z191" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA191" s="2">
         <v>107.91</v>
       </c>
       <c r="AB191" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC191" s="2">
-        <v>124.73</v>
+        <v>105.2</v>
       </c>
       <c r="AD191" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="192" spans="1:30">
       <c r="A192" s="2">
         <v>190</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G192" s="2" t="s">
@@ -23760,51 +23760,51 @@
         <v>42</v>
       </c>
       <c r="U193" s="3"/>
       <c r="V193" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="W193" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X193" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="Y193" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="Z193" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA193" s="2">
         <v>1487.92</v>
       </c>
       <c r="AB193" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC193" s="2">
-        <v>511.51</v>
+        <v>511.31</v>
       </c>
       <c r="AD193" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="194" spans="1:30">
       <c r="A194" s="2">
         <v>192</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -26182,51 +26182,51 @@
         <v>42</v>
       </c>
       <c r="U221" s="3"/>
       <c r="V221" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="W221" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X221" s="2" t="s">
         <v>654</v>
       </c>
       <c r="Y221" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="Z221" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA221" s="2">
         <v>26.63</v>
       </c>
       <c r="AB221" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC221" s="2">
-        <v>380.71</v>
+        <v>381.01</v>
       </c>
       <c r="AD221" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="222" spans="1:30">
       <c r="A222" s="2">
         <v>220</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G222" s="2" t="s">
@@ -26450,51 +26450,51 @@
         <v>42</v>
       </c>
       <c r="U224" s="3"/>
       <c r="V224" s="3" t="s">
         <v>1234</v>
       </c>
       <c r="W224" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X224" s="2" t="s">
         <v>419</v>
       </c>
       <c r="Y224" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="Z224" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA224" s="2">
         <v>447.19</v>
       </c>
       <c r="AB224" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC224" s="2">
-        <v>543.46</v>
+        <v>552.57</v>
       </c>
       <c r="AD224" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="225" spans="1:30">
       <c r="A225" s="2">
         <v>223</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G225" s="2" t="s">
@@ -26806,51 +26806,51 @@
         <v>42</v>
       </c>
       <c r="U228" s="3"/>
       <c r="V228" s="3" t="s">
         <v>1255</v>
       </c>
       <c r="W228" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X228" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y228" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="Z228" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA228" s="2">
         <v>81.4</v>
       </c>
       <c r="AB228" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC228" s="2">
-        <v>654.06</v>
+        <v>654.75</v>
       </c>
       <c r="AD228" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="229" spans="1:30">
       <c r="A229" s="2">
         <v>227</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G229" s="2" t="s">
@@ -27066,57 +27066,57 @@
         <v>52.37</v>
       </c>
       <c r="S231" s="3">
         <v>52.37</v>
       </c>
       <c r="T231" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U231" s="3"/>
       <c r="V231" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="W231" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X231" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Y231" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="Z231" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA231" s="2">
-        <v>39.91</v>
+        <v>50.8</v>
       </c>
       <c r="AB231" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC231" s="2">
-        <v>39.91</v>
+        <v>50.8</v>
       </c>
       <c r="AD231" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="232" spans="1:30">
       <c r="A232" s="2">
         <v>230</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G232" s="2" t="s">
@@ -27336,51 +27336,51 @@
         <v>42</v>
       </c>
       <c r="U234" s="3"/>
       <c r="V234" s="3" t="s">
         <v>1286</v>
       </c>
       <c r="W234" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X234" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y234" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="Z234" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA234" s="2">
         <v>74.78</v>
       </c>
       <c r="AB234" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC234" s="2">
-        <v>75.84</v>
+        <v>80.95</v>
       </c>
       <c r="AD234" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="235" spans="1:30">
       <c r="A235" s="2">
         <v>233</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D235" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G235" s="2" t="s">
@@ -27512,51 +27512,51 @@
         <v>42</v>
       </c>
       <c r="U236" s="3"/>
       <c r="V236" s="3" t="s">
         <v>1296</v>
       </c>
       <c r="W236" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X236" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="Y236" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="Z236" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA236" s="2">
         <v>126.2</v>
       </c>
       <c r="AB236" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC236" s="2">
-        <v>583.73</v>
+        <v>583.38</v>
       </c>
       <c r="AD236" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="237" spans="1:30">
       <c r="A237" s="2">
         <v>235</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D237" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G237" s="2" t="s">
@@ -27600,51 +27600,51 @@
         <v>42</v>
       </c>
       <c r="U237" s="3"/>
       <c r="V237" s="3" t="s">
         <v>1302</v>
       </c>
       <c r="W237" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X237" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="Y237" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="Z237" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA237" s="2">
         <v>120.19</v>
       </c>
       <c r="AB237" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC237" s="2">
-        <v>548.61</v>
+        <v>548.21</v>
       </c>
       <c r="AD237" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="238" spans="1:30">
       <c r="A238" s="2">
         <v>236</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -27776,51 +27776,51 @@
         <v>42</v>
       </c>
       <c r="U239" s="3"/>
       <c r="V239" s="3" t="s">
         <v>1312</v>
       </c>
       <c r="W239" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X239" s="2" t="s">
         <v>487</v>
       </c>
       <c r="Y239" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="Z239" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA239" s="2">
         <v>126.37</v>
       </c>
       <c r="AB239" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC239" s="2">
-        <v>1096.29</v>
+        <v>1095.89</v>
       </c>
       <c r="AD239" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="240" spans="1:30">
       <c r="A240" s="2">
         <v>238</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -28130,51 +28130,51 @@
         <v>42</v>
       </c>
       <c r="U243" s="3"/>
       <c r="V243" s="3" t="s">
         <v>1332</v>
       </c>
       <c r="W243" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X243" s="2" t="s">
         <v>580</v>
       </c>
       <c r="Y243" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="Z243" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA243" s="2">
         <v>118.08</v>
       </c>
       <c r="AB243" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC243" s="2">
-        <v>372.62</v>
+        <v>121.99</v>
       </c>
       <c r="AD243" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="244" spans="1:30">
       <c r="A244" s="2">
         <v>242</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D244" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G244" s="2" t="s">
@@ -28218,51 +28218,51 @@
         <v>42</v>
       </c>
       <c r="U244" s="3"/>
       <c r="V244" s="3" t="s">
         <v>1337</v>
       </c>
       <c r="W244" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X244" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y244" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="Z244" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA244" s="2">
         <v>122.36</v>
       </c>
       <c r="AB244" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC244" s="2">
-        <v>549.66</v>
+        <v>549.97</v>
       </c>
       <c r="AD244" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="245" spans="1:30">
       <c r="A245" s="2">
         <v>243</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -28306,51 +28306,51 @@
         <v>42</v>
       </c>
       <c r="U245" s="3"/>
       <c r="V245" s="3" t="s">
         <v>1342</v>
       </c>
       <c r="W245" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X245" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y245" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="Z245" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA245" s="2">
         <v>67.23</v>
       </c>
       <c r="AB245" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC245" s="2">
-        <v>380.59</v>
+        <v>403.54</v>
       </c>
       <c r="AD245" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="246" spans="1:30">
       <c r="A246" s="2">
         <v>244</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -28394,51 +28394,51 @@
         <v>42</v>
       </c>
       <c r="U246" s="3"/>
       <c r="V246" s="3" t="s">
         <v>1347</v>
       </c>
       <c r="W246" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X246" s="2" t="s">
         <v>270</v>
       </c>
       <c r="Y246" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="Z246" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA246" s="2">
         <v>144.6</v>
       </c>
       <c r="AB246" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC246" s="2">
-        <v>1168.19</v>
+        <v>1168.39</v>
       </c>
       <c r="AD246" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="247" spans="1:30">
       <c r="A247" s="2">
         <v>245</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G247" s="2" t="s">
@@ -28570,51 +28570,51 @@
         <v>42</v>
       </c>
       <c r="U248" s="3"/>
       <c r="V248" s="3" t="s">
         <v>1359</v>
       </c>
       <c r="W248" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X248" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y248" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="Z248" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA248" s="2">
         <v>81.36</v>
       </c>
       <c r="AB248" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC248" s="2">
-        <v>322.08</v>
+        <v>332.78</v>
       </c>
       <c r="AD248" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="249" spans="1:30">
       <c r="A249" s="2">
         <v>247</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -28746,51 +28746,51 @@
         <v>42</v>
       </c>
       <c r="U250" s="3"/>
       <c r="V250" s="3" t="s">
         <v>1369</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X250" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y250" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Z250" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA250" s="2">
         <v>135.49</v>
       </c>
       <c r="AB250" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC250" s="2">
-        <v>1035.3</v>
+        <v>285.21</v>
       </c>
       <c r="AD250" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="251" spans="1:30">
       <c r="A251" s="2">
         <v>249</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G251" s="2" t="s">
@@ -29102,51 +29102,51 @@
         <v>42</v>
       </c>
       <c r="U254" s="3"/>
       <c r="V254" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="W254" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X254" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="Y254" s="2" t="s">
         <v>1392</v>
       </c>
       <c r="Z254" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA254" s="2">
         <v>716.62</v>
       </c>
       <c r="AB254" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC254" s="2">
-        <v>966.96</v>
+        <v>939.38</v>
       </c>
       <c r="AD254" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="255" spans="1:30">
       <c r="A255" s="2">
         <v>253</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G255" s="2" t="s">
@@ -30754,51 +30754,51 @@
         <v>42</v>
       </c>
       <c r="U273" s="3"/>
       <c r="V273" s="3" t="s">
         <v>1461</v>
       </c>
       <c r="W273" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X273" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y273" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="Z273" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA273" s="2">
         <v>363.82</v>
       </c>
       <c r="AB273" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC273" s="2">
-        <v>553.41</v>
+        <v>568.14</v>
       </c>
       <c r="AD273" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="274" spans="1:30">
       <c r="A274" s="2">
         <v>272</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D274" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G274" s="2" t="s">
@@ -30928,57 +30928,57 @@
         <v>54.19</v>
       </c>
       <c r="S275" s="3">
         <v>54.19</v>
       </c>
       <c r="T275" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U275" s="3"/>
       <c r="V275" s="3" t="s">
         <v>1471</v>
       </c>
       <c r="W275" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X275" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Y275" s="2" t="s">
         <v>1472</v>
       </c>
       <c r="Z275" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA275" s="2">
-        <v>38.32</v>
+        <v>48.85</v>
       </c>
       <c r="AB275" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC275" s="2">
-        <v>38.32</v>
+        <v>48.85</v>
       </c>
       <c r="AD275" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="276" spans="1:30">
       <c r="A276" s="2">
         <v>274</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G276" s="2" t="s">
@@ -31022,51 +31022,51 @@
         <v>42</v>
       </c>
       <c r="U276" s="3"/>
       <c r="V276" s="3" t="s">
         <v>1476</v>
       </c>
       <c r="W276" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X276" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y276" s="2" t="s">
         <v>1477</v>
       </c>
       <c r="Z276" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA276" s="2">
         <v>130.31</v>
       </c>
       <c r="AB276" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC276" s="2">
-        <v>755.35</v>
+        <v>781.75</v>
       </c>
       <c r="AD276" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="277" spans="1:30">
       <c r="A277" s="2">
         <v>275</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D277" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G277" s="2" t="s">
@@ -31110,51 +31110,51 @@
         <v>42</v>
       </c>
       <c r="U277" s="3"/>
       <c r="V277" s="3" t="s">
         <v>1481</v>
       </c>
       <c r="W277" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X277" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y277" s="2" t="s">
         <v>1482</v>
       </c>
       <c r="Z277" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA277" s="2">
         <v>125.94</v>
       </c>
       <c r="AB277" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC277" s="2">
-        <v>764.69</v>
+        <v>764.88</v>
       </c>
       <c r="AD277" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="278" spans="1:30">
       <c r="A278" s="2">
         <v>276</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D278" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G278" s="2" t="s">
@@ -31458,57 +31458,57 @@
         <v>52.37</v>
       </c>
       <c r="S281" s="3">
         <v>52.37</v>
       </c>
       <c r="T281" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U281" s="3"/>
       <c r="V281" s="3" t="s">
         <v>1501</v>
       </c>
       <c r="W281" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X281" s="2" t="s">
         <v>469</v>
       </c>
       <c r="Y281" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="Z281" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA281" s="2">
-        <v>39.76</v>
+        <v>50.6</v>
       </c>
       <c r="AB281" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC281" s="2">
-        <v>39.76</v>
+        <v>50.6</v>
       </c>
       <c r="AD281" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="282" spans="1:30">
       <c r="A282" s="2">
         <v>280</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G282" s="2" t="s">
@@ -31552,51 +31552,51 @@
         <v>42</v>
       </c>
       <c r="U282" s="3"/>
       <c r="V282" s="3" t="s">
         <v>1506</v>
       </c>
       <c r="W282" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X282" s="2" t="s">
         <v>752</v>
       </c>
       <c r="Y282" s="2" t="s">
         <v>1507</v>
       </c>
       <c r="Z282" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA282" s="2">
         <v>61.06</v>
       </c>
       <c r="AB282" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC282" s="2">
-        <v>389.8</v>
+        <v>393.32</v>
       </c>
       <c r="AD282" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="283" spans="1:30">
       <c r="A283" s="2">
         <v>281</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G283" s="2" t="s">
@@ -32168,51 +32168,51 @@
         <v>42</v>
       </c>
       <c r="U289" s="3"/>
       <c r="V289" s="3" t="s">
         <v>1539</v>
       </c>
       <c r="W289" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X289" s="2" t="s">
         <v>780</v>
       </c>
       <c r="Y289" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="Z289" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA289" s="2">
         <v>2000.25</v>
       </c>
       <c r="AB289" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC289" s="2">
-        <v>627.72</v>
+        <v>650.09</v>
       </c>
       <c r="AD289" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="290" spans="1:30">
       <c r="A290" s="2">
         <v>288</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G290" s="2" t="s">
@@ -32344,51 +32344,51 @@
         <v>42</v>
       </c>
       <c r="U291" s="3"/>
       <c r="V291" s="3" t="s">
         <v>1549</v>
       </c>
       <c r="W291" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X291" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="Y291" s="2" t="s">
         <v>1550</v>
       </c>
       <c r="Z291" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA291" s="2">
         <v>724.62</v>
       </c>
       <c r="AB291" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC291" s="2">
-        <v>468.84</v>
+        <v>396.61</v>
       </c>
       <c r="AD291" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="292" spans="1:30">
       <c r="A292" s="2">
         <v>290</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D292" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G292" s="2" t="s">
@@ -32432,51 +32432,51 @@
         <v>42</v>
       </c>
       <c r="U292" s="3"/>
       <c r="V292" s="3" t="s">
         <v>1554</v>
       </c>
       <c r="W292" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X292" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y292" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="Z292" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA292" s="2">
         <v>100.44</v>
       </c>
       <c r="AB292" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC292" s="2">
-        <v>806.04</v>
+        <v>743.2</v>
       </c>
       <c r="AD292" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="293" spans="1:30">
       <c r="A293" s="2">
         <v>291</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D293" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G293" s="2" t="s">
@@ -32520,51 +32520,51 @@
         <v>42</v>
       </c>
       <c r="U293" s="3"/>
       <c r="V293" s="3" t="s">
         <v>1559</v>
       </c>
       <c r="W293" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X293" s="2" t="s">
         <v>580</v>
       </c>
       <c r="Y293" s="2" t="s">
         <v>1560</v>
       </c>
       <c r="Z293" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA293" s="2">
         <v>68.28</v>
       </c>
       <c r="AB293" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC293" s="2">
-        <v>501.65</v>
+        <v>523.93</v>
       </c>
       <c r="AD293" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="294" spans="1:30">
       <c r="A294" s="2">
         <v>292</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D294" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G294" s="2" t="s">
@@ -32786,51 +32786,51 @@
         <v>42</v>
       </c>
       <c r="U296" s="3"/>
       <c r="V296" s="3" t="s">
         <v>1577</v>
       </c>
       <c r="W296" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X296" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Y296" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="Z296" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA296" s="2">
         <v>52.75</v>
       </c>
       <c r="AB296" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC296" s="2">
-        <v>65.52</v>
+        <v>12.8</v>
       </c>
       <c r="AD296" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="297" spans="1:30">
       <c r="A297" s="2">
         <v>295</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D297" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G297" s="2" t="s">
@@ -32962,51 +32962,51 @@
         <v>42</v>
       </c>
       <c r="U298" s="3"/>
       <c r="V298" s="3" t="s">
         <v>1587</v>
       </c>
       <c r="W298" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X298" s="2" t="s">
         <v>293</v>
       </c>
       <c r="Y298" s="2" t="s">
         <v>294</v>
       </c>
       <c r="Z298" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA298" s="2">
         <v>730.57</v>
       </c>
       <c r="AB298" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC298" s="2">
-        <v>744.77</v>
+        <v>758.2</v>
       </c>
       <c r="AD298" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="299" spans="1:30">
       <c r="A299" s="2">
         <v>297</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D299" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G299" s="2" t="s">
@@ -33132,51 +33132,51 @@
         <v>42</v>
       </c>
       <c r="U300" s="3"/>
       <c r="V300" s="3" t="s">
         <v>1596</v>
       </c>
       <c r="W300" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X300" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="Y300" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="Z300" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA300" s="2">
         <v>2610.32</v>
       </c>
       <c r="AB300" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC300" s="2">
-        <v>1089.5</v>
+        <v>1117.05</v>
       </c>
       <c r="AD300" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="301" spans="1:30">
       <c r="A301" s="2">
         <v>299</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C301" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D301" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G301" s="2" t="s">
@@ -33220,51 +33220,51 @@
         <v>42</v>
       </c>
       <c r="U301" s="3"/>
       <c r="V301" s="3" t="s">
         <v>1602</v>
       </c>
       <c r="W301" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X301" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Y301" s="2" t="s">
         <v>314</v>
       </c>
       <c r="Z301" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA301" s="2">
         <v>168.99</v>
       </c>
       <c r="AB301" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC301" s="2">
-        <v>927.32</v>
+        <v>903.42</v>
       </c>
       <c r="AD301" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="302" spans="1:30">
       <c r="A302" s="2">
         <v>300</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C302" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D302" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G302" s="2" t="s">
@@ -33308,51 +33308,51 @@
         <v>42</v>
       </c>
       <c r="U302" s="3"/>
       <c r="V302" s="3" t="s">
         <v>1606</v>
       </c>
       <c r="W302" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X302" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Y302" s="2" t="s">
         <v>314</v>
       </c>
       <c r="Z302" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA302" s="2">
         <v>102.35</v>
       </c>
       <c r="AB302" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC302" s="2">
-        <v>1060.35</v>
+        <v>1059.95</v>
       </c>
       <c r="AD302" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="303" spans="1:30">
       <c r="A303" s="2">
         <v>301</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C303" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D303" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G303" s="2" t="s">
@@ -33396,51 +33396,51 @@
         <v>42</v>
       </c>
       <c r="U303" s="3"/>
       <c r="V303" s="3" t="s">
         <v>1610</v>
       </c>
       <c r="W303" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X303" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="Y303" s="2" t="s">
         <v>1612</v>
       </c>
       <c r="Z303" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA303" s="2">
         <v>135.99</v>
       </c>
       <c r="AB303" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC303" s="2">
-        <v>1596.33</v>
+        <v>1537.07</v>
       </c>
       <c r="AD303" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="304" spans="1:30">
       <c r="A304" s="2">
         <v>302</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C304" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D304" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G304" s="2" t="s">
@@ -33570,57 +33570,57 @@
         <v>52.45</v>
       </c>
       <c r="S305" s="3">
         <v>52.45</v>
       </c>
       <c r="T305" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U305" s="3"/>
       <c r="V305" s="3" t="s">
         <v>1621</v>
       </c>
       <c r="W305" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X305" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Y305" s="2" t="s">
         <v>1622</v>
       </c>
       <c r="Z305" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA305" s="2">
-        <v>34.26</v>
+        <v>44.72</v>
       </c>
       <c r="AB305" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC305" s="2">
-        <v>34.26</v>
+        <v>44.72</v>
       </c>
       <c r="AD305" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="306" spans="1:30">
       <c r="A306" s="2">
         <v>304</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D306" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G306" s="2" t="s">
@@ -33754,51 +33754,51 @@
         <v>42</v>
       </c>
       <c r="U307" s="3"/>
       <c r="V307" s="3" t="s">
         <v>1631</v>
       </c>
       <c r="W307" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X307" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y307" s="2" t="s">
         <v>1632</v>
       </c>
       <c r="Z307" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA307" s="2">
         <v>51.62</v>
       </c>
       <c r="AB307" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC307" s="2">
-        <v>303.72</v>
+        <v>340.22</v>
       </c>
       <c r="AD307" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="308" spans="1:30">
       <c r="A308" s="2">
         <v>306</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C308" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D308" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G308" s="2" t="s">
@@ -33834,57 +33834,57 @@
       </c>
       <c r="R308" s="3">
         <v>85.49</v>
       </c>
       <c r="S308" s="3">
         <v>85.49</v>
       </c>
       <c r="T308" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U308" s="3"/>
       <c r="V308" s="3"/>
       <c r="W308" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X308" s="2" t="s">
         <v>44</v>
       </c>
       <c r="Y308" s="2" t="s">
         <v>1636</v>
       </c>
       <c r="Z308" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA308" s="2">
-        <v>81.65</v>
+        <v>81.25</v>
       </c>
       <c r="AB308" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC308" s="2">
-        <v>81.65</v>
+        <v>81.25</v>
       </c>
       <c r="AD308" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="309" spans="1:30">
       <c r="A309" s="2">
         <v>307</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G309" s="2" t="s">
@@ -34094,57 +34094,57 @@
       </c>
       <c r="R311" s="3">
         <v>60.91</v>
       </c>
       <c r="S311" s="3">
         <v>60.91</v>
       </c>
       <c r="T311" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U311" s="3"/>
       <c r="V311" s="3"/>
       <c r="W311" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X311" s="2" t="s">
         <v>320</v>
       </c>
       <c r="Y311" s="2" t="s">
         <v>1648</v>
       </c>
       <c r="Z311" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA311" s="2">
-        <v>59.47</v>
+        <v>58.27</v>
       </c>
       <c r="AB311" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC311" s="2">
-        <v>59.47</v>
+        <v>58.27</v>
       </c>
       <c r="AD311" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="312" spans="1:30">
       <c r="A312" s="2">
         <v>310</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G312" s="2" t="s">
@@ -35408,51 +35408,51 @@
         <v>42</v>
       </c>
       <c r="U326" s="3"/>
       <c r="V326" s="3" t="s">
         <v>1714</v>
       </c>
       <c r="W326" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X326" s="2" t="s">
         <v>162</v>
       </c>
       <c r="Y326" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="Z326" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA326" s="2">
         <v>687.05</v>
       </c>
       <c r="AB326" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC326" s="2">
-        <v>657.43</v>
+        <v>627.17</v>
       </c>
       <c r="AD326" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="327" spans="1:30">
       <c r="A327" s="2">
         <v>325</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G327" s="2" t="s">
@@ -35764,51 +35764,51 @@
         <v>42</v>
       </c>
       <c r="U330" s="3"/>
       <c r="V330" s="3" t="s">
         <v>1734</v>
       </c>
       <c r="W330" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X330" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y330" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="Z330" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA330" s="2">
         <v>97.5</v>
       </c>
       <c r="AB330" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC330" s="2">
-        <v>642.51</v>
+        <v>642.79</v>
       </c>
       <c r="AD330" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="331" spans="1:30">
       <c r="A331" s="2">
         <v>329</v>
       </c>
       <c r="B331" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C331" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D331" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G331" s="2" t="s">
@@ -35936,57 +35936,57 @@
         <v>50.3</v>
       </c>
       <c r="S332" s="3">
         <v>50.3</v>
       </c>
       <c r="T332" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U332" s="3"/>
       <c r="V332" s="3" t="s">
         <v>1744</v>
       </c>
       <c r="W332" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X332" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Y332" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="Z332" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA332" s="2">
-        <v>40.47</v>
+        <v>51.82</v>
       </c>
       <c r="AB332" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC332" s="2">
-        <v>40.47</v>
+        <v>51.82</v>
       </c>
       <c r="AD332" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="333" spans="1:30">
       <c r="A333" s="2">
         <v>331</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C333" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D333" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G333" s="2" t="s">
@@ -36030,51 +36030,51 @@
         <v>42</v>
       </c>
       <c r="U333" s="3"/>
       <c r="V333" s="3" t="s">
         <v>1749</v>
       </c>
       <c r="W333" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X333" s="2" t="s">
         <v>730</v>
       </c>
       <c r="Y333" s="2" t="s">
         <v>1750</v>
       </c>
       <c r="Z333" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA333" s="2">
         <v>95.86</v>
       </c>
       <c r="AB333" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC333" s="2">
-        <v>357.13</v>
+        <v>384.03</v>
       </c>
       <c r="AD333" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="334" spans="1:30">
       <c r="A334" s="2">
         <v>332</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G334" s="2" t="s">
@@ -36206,51 +36206,51 @@
         <v>42</v>
       </c>
       <c r="U335" s="3"/>
       <c r="V335" s="3" t="s">
         <v>1759</v>
       </c>
       <c r="W335" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X335" s="2" t="s">
         <v>469</v>
       </c>
       <c r="Y335" s="2" t="s">
         <v>1760</v>
       </c>
       <c r="Z335" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA335" s="2">
         <v>97.77</v>
       </c>
       <c r="AB335" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC335" s="2">
-        <v>700.33</v>
+        <v>729.79</v>
       </c>
       <c r="AD335" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="336" spans="1:30">
       <c r="A336" s="2">
         <v>334</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C336" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D336" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G336" s="2" t="s">
@@ -36472,51 +36472,51 @@
         <v>42</v>
       </c>
       <c r="U338" s="3"/>
       <c r="V338" s="3" t="s">
         <v>1774</v>
       </c>
       <c r="W338" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X338" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y338" s="2" t="s">
         <v>1775</v>
       </c>
       <c r="Z338" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA338" s="2">
         <v>68.82</v>
       </c>
       <c r="AB338" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC338" s="2">
-        <v>418.63</v>
+        <v>426.16</v>
       </c>
       <c r="AD338" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="339" spans="1:30">
       <c r="A339" s="2">
         <v>337</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C339" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D339" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G339" s="2" t="s">
@@ -36560,51 +36560,51 @@
         <v>42</v>
       </c>
       <c r="U339" s="3"/>
       <c r="V339" s="3" t="s">
         <v>1779</v>
       </c>
       <c r="W339" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X339" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y339" s="2" t="s">
         <v>1780</v>
       </c>
       <c r="Z339" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA339" s="2">
         <v>83.81</v>
       </c>
       <c r="AB339" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC339" s="2">
-        <v>652.59</v>
+        <v>159.64</v>
       </c>
       <c r="AD339" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="340" spans="1:30">
       <c r="A340" s="2">
         <v>338</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C340" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D340" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G340" s="2" t="s">
@@ -36648,51 +36648,51 @@
         <v>42</v>
       </c>
       <c r="U340" s="3"/>
       <c r="V340" s="3" t="s">
         <v>1784</v>
       </c>
       <c r="W340" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X340" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y340" s="2" t="s">
         <v>1785</v>
       </c>
       <c r="Z340" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA340" s="2">
         <v>76.94</v>
       </c>
       <c r="AB340" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC340" s="2">
-        <v>514.58</v>
+        <v>140.61</v>
       </c>
       <c r="AD340" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="341" spans="1:30">
       <c r="A341" s="2">
         <v>339</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D341" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G341" s="2" t="s">
@@ -36736,51 +36736,51 @@
         <v>42</v>
       </c>
       <c r="U341" s="3"/>
       <c r="V341" s="3" t="s">
         <v>1789</v>
       </c>
       <c r="W341" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X341" s="2" t="s">
         <v>194</v>
       </c>
       <c r="Y341" s="2" t="s">
         <v>1790</v>
       </c>
       <c r="Z341" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA341" s="2">
         <v>59.41</v>
       </c>
       <c r="AB341" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC341" s="2">
-        <v>423.51</v>
+        <v>446.03</v>
       </c>
       <c r="AD341" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="342" spans="1:30">
       <c r="A342" s="2">
         <v>340</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C342" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D342" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G342" s="2" t="s">
@@ -36824,51 +36824,51 @@
         <v>42</v>
       </c>
       <c r="U342" s="3"/>
       <c r="V342" s="3" t="s">
         <v>1794</v>
       </c>
       <c r="W342" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X342" s="2" t="s">
         <v>214</v>
       </c>
       <c r="Y342" s="2" t="s">
         <v>1795</v>
       </c>
       <c r="Z342" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA342" s="2">
         <v>32.63</v>
       </c>
       <c r="AB342" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC342" s="2">
-        <v>704.02</v>
+        <v>671.39</v>
       </c>
       <c r="AD342" s="2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="343" spans="1:30">
       <c r="A343" s="2">
         <v>341</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C343" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D343" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G343" s="2" t="s">
@@ -36912,51 +36912,51 @@
         <v>42</v>
       </c>
       <c r="U343" s="3"/>
       <c r="V343" s="3" t="s">
         <v>1799</v>
       </c>
       <c r="W343" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X343" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="Y343" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="Z343" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA343" s="2">
         <v>55.96</v>
       </c>
       <c r="AB343" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC343" s="2">
-        <v>539.47</v>
+        <v>483.54</v>
       </c>
       <c r="AD343" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="344" spans="1:30">
       <c r="A344" s="2">
         <v>342</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G344" s="2" t="s">
@@ -37000,51 +37000,51 @@
         <v>42</v>
       </c>
       <c r="U344" s="3"/>
       <c r="V344" s="3" t="s">
         <v>1804</v>
       </c>
       <c r="W344" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X344" s="2" t="s">
         <v>780</v>
       </c>
       <c r="Y344" s="2" t="s">
         <v>1805</v>
       </c>
       <c r="Z344" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA344" s="2">
         <v>68.67</v>
       </c>
       <c r="AB344" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC344" s="2">
-        <v>589.3</v>
+        <v>520.64</v>
       </c>
       <c r="AD344" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="345" spans="1:30">
       <c r="A345" s="2">
         <v>343</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G345" s="2" t="s">
@@ -37176,51 +37176,51 @@
         <v>42</v>
       </c>
       <c r="U346" s="3"/>
       <c r="V346" s="3" t="s">
         <v>1814</v>
       </c>
       <c r="W346" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X346" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y346" s="2" t="s">
         <v>1815</v>
       </c>
       <c r="Z346" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA346" s="2">
         <v>89.56</v>
       </c>
       <c r="AB346" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC346" s="2">
-        <v>345.2</v>
+        <v>344.8</v>
       </c>
       <c r="AD346" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="347" spans="1:30">
       <c r="A347" s="2">
         <v>345</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C347" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D347" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G347" s="2" t="s">
@@ -37352,51 +37352,51 @@
         <v>42</v>
       </c>
       <c r="U348" s="3"/>
       <c r="V348" s="3" t="s">
         <v>1824</v>
       </c>
       <c r="W348" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X348" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y348" s="2" t="s">
         <v>1825</v>
       </c>
       <c r="Z348" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA348" s="2">
         <v>57.47</v>
       </c>
       <c r="AB348" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC348" s="2">
-        <v>63.9</v>
+        <v>13.61</v>
       </c>
       <c r="AD348" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="349" spans="1:30">
       <c r="A349" s="2">
         <v>347</v>
       </c>
       <c r="B349" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C349" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D349" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G349" s="2" t="s">
@@ -37442,51 +37442,51 @@
         <v>42</v>
       </c>
       <c r="U349" s="3"/>
       <c r="V349" s="3" t="s">
         <v>1829</v>
       </c>
       <c r="W349" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X349" s="2" t="s">
         <v>287</v>
       </c>
       <c r="Y349" s="2" t="s">
         <v>1830</v>
       </c>
       <c r="Z349" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA349" s="2">
         <v>116.59</v>
       </c>
       <c r="AB349" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC349" s="2">
-        <v>108.05</v>
+        <v>86.58</v>
       </c>
       <c r="AD349" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="350" spans="1:30">
       <c r="A350" s="2">
         <v>348</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G350" s="2" t="s">
@@ -37530,51 +37530,51 @@
         <v>42</v>
       </c>
       <c r="U350" s="3"/>
       <c r="V350" s="3" t="s">
         <v>1834</v>
       </c>
       <c r="W350" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X350" s="2" t="s">
         <v>1835</v>
       </c>
       <c r="Y350" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="Z350" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA350" s="2">
         <v>31.56</v>
       </c>
       <c r="AB350" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC350" s="2">
-        <v>510.12</v>
+        <v>507.17</v>
       </c>
       <c r="AD350" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="351" spans="1:30">
       <c r="A351" s="2">
         <v>349</v>
       </c>
       <c r="B351" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C351" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D351" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G351" s="2" t="s">
@@ -37796,51 +37796,51 @@
         <v>42</v>
       </c>
       <c r="U353" s="3"/>
       <c r="V353" s="3" t="s">
         <v>1850</v>
       </c>
       <c r="W353" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X353" s="2" t="s">
         <v>1851</v>
       </c>
       <c r="Y353" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="Z353" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA353" s="2">
         <v>28.72</v>
       </c>
       <c r="AB353" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC353" s="2">
-        <v>947.26</v>
+        <v>946.26</v>
       </c>
       <c r="AD353" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="354" spans="1:30">
       <c r="A354" s="2">
         <v>352</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G354" s="2" t="s">
@@ -37878,51 +37878,51 @@
         <v>42</v>
       </c>
       <c r="U354" s="3"/>
       <c r="V354" s="3" t="s">
         <v>1856</v>
       </c>
       <c r="W354" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X354" s="2" t="s">
         <v>1597</v>
       </c>
       <c r="Y354" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="Z354" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA354" s="2">
         <v>119.23</v>
       </c>
       <c r="AB354" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC354" s="2">
-        <v>1079.2</v>
+        <v>1107.95</v>
       </c>
       <c r="AD354" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="355" spans="1:30">
       <c r="A355" s="2">
         <v>353</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C355" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D355" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G355" s="2" t="s">
@@ -38136,51 +38136,51 @@
         <v>42</v>
       </c>
       <c r="U357" s="3"/>
       <c r="V357" s="3" t="s">
         <v>1869</v>
       </c>
       <c r="W357" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X357" s="2" t="s">
         <v>154</v>
       </c>
       <c r="Y357" s="2" t="s">
         <v>1870</v>
       </c>
       <c r="Z357" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA357" s="2">
         <v>76.9</v>
       </c>
       <c r="AB357" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC357" s="2">
-        <v>829.23</v>
+        <v>150.86</v>
       </c>
       <c r="AD357" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="358" spans="1:30">
       <c r="A358" s="2">
         <v>356</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D358" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G358" s="2" t="s">
@@ -38314,51 +38314,51 @@
         <v>42</v>
       </c>
       <c r="U359" s="3"/>
       <c r="V359" s="3" t="s">
         <v>1879</v>
       </c>
       <c r="W359" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X359" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="Y359" s="2" t="s">
         <v>1880</v>
       </c>
       <c r="Z359" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA359" s="2">
         <v>124.64</v>
       </c>
       <c r="AB359" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC359" s="2">
-        <v>467.09</v>
+        <v>492.57</v>
       </c>
       <c r="AD359" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="360" spans="1:30">
       <c r="A360" s="2">
         <v>358</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D360" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G360" s="2" t="s">
@@ -38402,51 +38402,51 @@
         <v>42</v>
       </c>
       <c r="U360" s="3"/>
       <c r="V360" s="3" t="s">
         <v>1884</v>
       </c>
       <c r="W360" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X360" s="2" t="s">
         <v>170</v>
       </c>
       <c r="Y360" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="Z360" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA360" s="2">
         <v>59.73</v>
       </c>
       <c r="AB360" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC360" s="2">
-        <v>890.1</v>
+        <v>889.7</v>
       </c>
       <c r="AD360" s="2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="361" spans="1:30">
       <c r="A361" s="2">
         <v>359</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G361" s="2" t="s">
@@ -38490,51 +38490,51 @@
         <v>42</v>
       </c>
       <c r="U361" s="3"/>
       <c r="V361" s="3" t="s">
         <v>1889</v>
       </c>
       <c r="W361" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X361" s="2" t="s">
         <v>730</v>
       </c>
       <c r="Y361" s="2" t="s">
         <v>1890</v>
       </c>
       <c r="Z361" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA361" s="2">
         <v>76.91</v>
       </c>
       <c r="AB361" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC361" s="2">
-        <v>485.16</v>
+        <v>481.2</v>
       </c>
       <c r="AD361" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="362" spans="1:30">
       <c r="A362" s="2">
         <v>360</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>544</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G362" s="2" t="s">
@@ -38576,51 +38576,51 @@
         <v>42</v>
       </c>
       <c r="U362" s="3"/>
       <c r="V362" s="3" t="s">
         <v>1894</v>
       </c>
       <c r="W362" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X362" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="Y362" s="2" t="s">
         <v>1895</v>
       </c>
       <c r="Z362" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA362" s="2">
         <v>17.73</v>
       </c>
       <c r="AB362" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC362" s="2">
-        <v>641.98</v>
+        <v>664.09</v>
       </c>
       <c r="AD362" s="2" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="363" spans="1:30">
       <c r="A363" s="2">
         <v>361</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C363" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D363" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G363" s="2" t="s">
@@ -40142,51 +40142,51 @@
         <v>42</v>
       </c>
       <c r="U380" s="3"/>
       <c r="V380" s="3" t="s">
         <v>1970</v>
       </c>
       <c r="W380" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X380" s="2" t="s">
         <v>654</v>
       </c>
       <c r="Y380" s="2" t="s">
         <v>1971</v>
       </c>
       <c r="Z380" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA380" s="2">
         <v>172.61</v>
       </c>
       <c r="AB380" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC380" s="2">
-        <v>767.8</v>
+        <v>779.69</v>
       </c>
       <c r="AD380" s="2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="381" spans="1:30">
       <c r="A381" s="2">
         <v>379</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C381" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D381" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>394</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G381" s="2" t="s">
@@ -40318,51 +40318,51 @@
         <v>42</v>
       </c>
       <c r="U382" s="3"/>
       <c r="V382" s="3" t="s">
         <v>1981</v>
       </c>
       <c r="W382" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X382" s="2" t="s">
         <v>419</v>
       </c>
       <c r="Y382" s="2" t="s">
         <v>1982</v>
       </c>
       <c r="Z382" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA382" s="2">
         <v>452.32</v>
       </c>
       <c r="AB382" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC382" s="2">
-        <v>663.95</v>
+        <v>667.07</v>
       </c>
       <c r="AD382" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="383" spans="1:30">
       <c r="A383" s="2">
         <v>381</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C383" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G383" s="2" t="s">
@@ -40582,57 +40582,57 @@
         <v>50.81</v>
       </c>
       <c r="S385" s="3">
         <v>50.81</v>
       </c>
       <c r="T385" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U385" s="3"/>
       <c r="V385" s="3" t="s">
         <v>1996</v>
       </c>
       <c r="W385" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X385" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Y385" s="2" t="s">
         <v>1997</v>
       </c>
       <c r="Z385" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA385" s="2">
-        <v>41.41</v>
+        <v>52.32</v>
       </c>
       <c r="AB385" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC385" s="2">
-        <v>41.41</v>
+        <v>52.32</v>
       </c>
       <c r="AD385" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="386" spans="1:30">
       <c r="A386" s="2">
         <v>384</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G386" s="2" t="s">
@@ -41116,51 +41116,51 @@
         <v>42</v>
       </c>
       <c r="U391" s="3"/>
       <c r="V391" s="3" t="s">
         <v>2026</v>
       </c>
       <c r="W391" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X391" s="2" t="s">
         <v>187</v>
       </c>
       <c r="Y391" s="2" t="s">
         <v>2027</v>
       </c>
       <c r="Z391" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA391" s="2">
         <v>70.3</v>
       </c>
       <c r="AB391" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC391" s="2">
-        <v>550.81</v>
+        <v>157.32</v>
       </c>
       <c r="AD391" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="392" spans="1:30">
       <c r="A392" s="2">
         <v>390</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C392" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D392" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G392" s="2" t="s">
@@ -41560,51 +41560,51 @@
         <v>42</v>
       </c>
       <c r="U396" s="3"/>
       <c r="V396" s="3" t="s">
         <v>2052</v>
       </c>
       <c r="W396" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X396" s="2" t="s">
         <v>780</v>
       </c>
       <c r="Y396" s="2" t="s">
         <v>2053</v>
       </c>
       <c r="Z396" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA396" s="2">
         <v>70.76</v>
       </c>
       <c r="AB396" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC396" s="2">
-        <v>691.64</v>
+        <v>88.88</v>
       </c>
       <c r="AD396" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="397" spans="1:30">
       <c r="A397" s="2">
         <v>395</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D397" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G397" s="2" t="s">
@@ -41824,51 +41824,51 @@
         <v>42</v>
       </c>
       <c r="U399" s="3"/>
       <c r="V399" s="3" t="s">
         <v>2067</v>
       </c>
       <c r="W399" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X399" s="2" t="s">
         <v>259</v>
       </c>
       <c r="Y399" s="2" t="s">
         <v>2068</v>
       </c>
       <c r="Z399" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA399" s="2">
         <v>36.97</v>
       </c>
       <c r="AB399" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC399" s="2">
-        <v>361.1</v>
+        <v>351.21</v>
       </c>
       <c r="AD399" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="400" spans="1:30">
       <c r="A400" s="2">
         <v>398</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C400" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D400" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G400" s="2" t="s">
@@ -41912,51 +41912,51 @@
         <v>42</v>
       </c>
       <c r="U400" s="3"/>
       <c r="V400" s="3" t="s">
         <v>2072</v>
       </c>
       <c r="W400" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X400" s="2" t="s">
         <v>580</v>
       </c>
       <c r="Y400" s="2" t="s">
         <v>2073</v>
       </c>
       <c r="Z400" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA400" s="2">
         <v>63.3</v>
       </c>
       <c r="AB400" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC400" s="2">
-        <v>69.79</v>
+        <v>75.23</v>
       </c>
       <c r="AD400" s="2" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="401" spans="1:30">
       <c r="A401" s="2">
         <v>399</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G401" s="2" t="s">
@@ -42000,51 +42000,51 @@
         <v>42</v>
       </c>
       <c r="U401" s="3"/>
       <c r="V401" s="3" t="s">
         <v>2077</v>
       </c>
       <c r="W401" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X401" s="2" t="s">
         <v>2078</v>
       </c>
       <c r="Y401" s="2" t="s">
         <v>2079</v>
       </c>
       <c r="Z401" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA401" s="2">
         <v>108.64</v>
       </c>
       <c r="AB401" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC401" s="2">
-        <v>759.97</v>
+        <v>787.7</v>
       </c>
       <c r="AD401" s="2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="402" spans="1:30">
       <c r="A402" s="2">
         <v>400</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G402" s="2" t="s">
@@ -42088,51 +42088,51 @@
         <v>42</v>
       </c>
       <c r="U402" s="3"/>
       <c r="V402" s="3" t="s">
         <v>2083</v>
       </c>
       <c r="W402" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X402" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y402" s="2" t="s">
         <v>2084</v>
       </c>
       <c r="Z402" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA402" s="2">
         <v>114.05</v>
       </c>
       <c r="AB402" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC402" s="2">
-        <v>114.63</v>
+        <v>124.12</v>
       </c>
       <c r="AD402" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:30">
       <c r="A403" s="2">
         <v>401</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G403" s="2" t="s">
@@ -42264,51 +42264,51 @@
         <v>42</v>
       </c>
       <c r="U404" s="3"/>
       <c r="V404" s="3" t="s">
         <v>2093</v>
       </c>
       <c r="W404" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X404" s="2" t="s">
         <v>268</v>
       </c>
       <c r="Y404" s="2" t="s">
         <v>2094</v>
       </c>
       <c r="Z404" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA404" s="2">
         <v>25.35</v>
       </c>
       <c r="AB404" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC404" s="2">
-        <v>186.4</v>
+        <v>196.8</v>
       </c>
       <c r="AD404" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="405" spans="1:30">
       <c r="A405" s="2">
         <v>403</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C405" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D405" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G405" s="2" t="s">
@@ -42440,51 +42440,51 @@
         <v>42</v>
       </c>
       <c r="U406" s="3"/>
       <c r="V406" s="3" t="s">
         <v>2103</v>
       </c>
       <c r="W406" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X406" s="2" t="s">
         <v>2104</v>
       </c>
       <c r="Y406" s="2" t="s">
         <v>2105</v>
       </c>
       <c r="Z406" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA406" s="2">
         <v>53.41</v>
       </c>
       <c r="AB406" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC406" s="2">
-        <v>490.53</v>
+        <v>58.31</v>
       </c>
       <c r="AD406" s="2" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="407" spans="1:30">
       <c r="A407" s="2">
         <v>405</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C407" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D407" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>819</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G407" s="2" t="s">
@@ -42524,51 +42524,51 @@
         <v>42</v>
       </c>
       <c r="U407" s="3"/>
       <c r="V407" s="3" t="s">
         <v>2109</v>
       </c>
       <c r="W407" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X407" s="2" t="s">
         <v>2110</v>
       </c>
       <c r="Y407" s="2" t="s">
         <v>2111</v>
       </c>
       <c r="Z407" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA407" s="2">
         <v>67.04</v>
       </c>
       <c r="AB407" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC407" s="2">
-        <v>57.13</v>
+        <v>42.68</v>
       </c>
       <c r="AD407" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="408" spans="1:30">
       <c r="A408" s="2">
         <v>406</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G408" s="2" t="s">
@@ -42694,51 +42694,51 @@
         <v>42</v>
       </c>
       <c r="U409" s="3"/>
       <c r="V409" s="3" t="s">
         <v>2119</v>
       </c>
       <c r="W409" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X409" s="2" t="s">
         <v>313</v>
       </c>
       <c r="Y409" s="2" t="s">
         <v>314</v>
       </c>
       <c r="Z409" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA409" s="2">
         <v>259.51</v>
       </c>
       <c r="AB409" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC409" s="2">
-        <v>1520.2</v>
+        <v>1519.8</v>
       </c>
       <c r="AD409" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="410" spans="1:30">
       <c r="A410" s="2">
         <v>408</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C410" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D410" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G410" s="2" t="s">
@@ -42956,51 +42956,51 @@
         <v>42</v>
       </c>
       <c r="U412" s="3"/>
       <c r="V412" s="3" t="s">
         <v>2132</v>
       </c>
       <c r="W412" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X412" s="2" t="s">
         <v>419</v>
       </c>
       <c r="Y412" s="2" t="s">
         <v>2133</v>
       </c>
       <c r="Z412" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA412" s="2">
         <v>375.43</v>
       </c>
       <c r="AB412" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC412" s="2">
-        <v>836.84</v>
+        <v>837.02</v>
       </c>
       <c r="AD412" s="2" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="413" spans="1:30">
       <c r="A413" s="2">
         <v>411</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C413" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D413" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G413" s="2" t="s">
@@ -43260,55 +43260,55 @@
       <c r="M416" s="7"/>
       <c r="N416" s="7"/>
       <c r="O416" s="7">
         <v>918687</v>
       </c>
       <c r="P416" s="7">
         <v>839358</v>
       </c>
       <c r="Q416" s="7">
         <v>625759</v>
       </c>
       <c r="R416" s="7">
         <v>175078.07</v>
       </c>
       <c r="S416" s="7">
         <v>175078.07</v>
       </c>
       <c r="T416" s="7"/>
       <c r="U416" s="7"/>
       <c r="V416" s="7"/>
       <c r="W416" s="7"/>
       <c r="X416" s="6"/>
       <c r="Y416" s="6"/>
       <c r="Z416" s="6"/>
       <c r="AA416" s="6">
-        <v>76551.25</v>
+        <v>76616.6</v>
       </c>
       <c r="AB416" s="6"/>
       <c r="AC416" s="6">
-        <v>150354.92</v>
+        <v>141244.02</v>
       </c>
       <c r="AD416" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A416:N416"/>
     <mergeCell ref="T416:Z416"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>