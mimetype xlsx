--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -5023,51 +5023,51 @@
         <v>42</v>
       </c>
       <c r="U5" s="3"/>
       <c r="V5" s="3" t="s">
         <v>62</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>65</v>
       </c>
       <c r="Z5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA5" s="2">
         <v>128.94</v>
       </c>
       <c r="AB5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC5" s="2">
-        <v>91.05</v>
+        <v>90.19</v>
       </c>
       <c r="AD5" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="2">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G6" s="2" t="s">
@@ -5553,51 +5553,51 @@
         <v>42</v>
       </c>
       <c r="U11" s="3"/>
       <c r="V11" s="3" t="s">
         <v>108</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>109</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA11" s="2">
         <v>267.44</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC11" s="2">
-        <v>1395.27</v>
+        <v>1396.61</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -5901,51 +5901,51 @@
         <v>42</v>
       </c>
       <c r="U15" s="3"/>
       <c r="V15" s="3" t="s">
         <v>135</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>136</v>
       </c>
       <c r="Z15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA15" s="2">
         <v>396.97</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC15" s="2">
-        <v>525.21</v>
+        <v>540.56</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="2">
         <v>14</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G16" s="2" t="s">
@@ -5987,51 +5987,51 @@
         <v>42</v>
       </c>
       <c r="U16" s="3"/>
       <c r="V16" s="3" t="s">
         <v>140</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>141</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA16" s="2">
         <v>397.93</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC16" s="2">
-        <v>458.68</v>
+        <v>458</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="2">
         <v>15</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -6073,51 +6073,51 @@
         <v>42</v>
       </c>
       <c r="U17" s="3"/>
       <c r="V17" s="3" t="s">
         <v>145</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>146</v>
       </c>
       <c r="Z17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA17" s="2">
         <v>683.94</v>
       </c>
       <c r="AB17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC17" s="2">
-        <v>811.26</v>
+        <v>275.39</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="2">
         <v>16</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -6333,51 +6333,51 @@
         <v>42</v>
       </c>
       <c r="U20" s="3"/>
       <c r="V20" s="3" t="s">
         <v>165</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>167</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA20" s="2">
         <v>693.9</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC20" s="2">
-        <v>224.14</v>
+        <v>831.79</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="2">
         <v>19</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="2" t="s">
@@ -6419,51 +6419,51 @@
         <v>42</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>172</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>173</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA21" s="2">
         <v>471.13</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC21" s="2">
-        <v>501.3</v>
+        <v>500.55</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -6767,51 +6767,51 @@
         <v>42</v>
       </c>
       <c r="U25" s="3"/>
       <c r="V25" s="3" t="s">
         <v>196</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>198</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA25" s="2">
         <v>568.96</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC25" s="2">
-        <v>585.65</v>
+        <v>599.68</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="2">
         <v>24</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2" t="s">
@@ -6853,51 +6853,51 @@
         <v>42</v>
       </c>
       <c r="U26" s="3"/>
       <c r="V26" s="3" t="s">
         <v>204</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>206</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA26" s="2">
         <v>862.35</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC26" s="2">
-        <v>481.54</v>
+        <v>506.4</v>
       </c>
       <c r="AD26" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="2">
         <v>25</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G27" s="2" t="s">
@@ -6941,51 +6941,51 @@
         <v>42</v>
       </c>
       <c r="U27" s="3"/>
       <c r="V27" s="3" t="s">
         <v>210</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>211</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA27" s="2">
         <v>512.47</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC27" s="2">
-        <v>311.27</v>
+        <v>350.76</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="2">
         <v>26</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G28" s="2" t="s">
@@ -7029,51 +7029,51 @@
         <v>42</v>
       </c>
       <c r="U28" s="3"/>
       <c r="V28" s="3" t="s">
         <v>218</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>219</v>
       </c>
       <c r="Y28" s="2" t="s">
         <v>220</v>
       </c>
       <c r="Z28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA28" s="2">
         <v>96.33</v>
       </c>
       <c r="AB28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC28" s="2">
-        <v>43.82</v>
+        <v>126.77</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="2">
         <v>27</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="2" t="s">
@@ -7111,51 +7111,51 @@
         <v>42</v>
       </c>
       <c r="U29" s="3"/>
       <c r="V29" s="3" t="s">
         <v>226</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>227</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>228</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA29" s="2">
         <v>1978.86</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC29" s="2">
-        <v>870.87</v>
+        <v>852.96</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -7191,51 +7191,51 @@
       </c>
       <c r="T30" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>233</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>234</v>
       </c>
       <c r="Z30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA30" s="2">
         <v>682.05</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC30" s="2">
-        <v>753.44</v>
+        <v>784.62</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="2">
         <v>29</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G31" s="2" t="s">
@@ -8301,51 +8301,51 @@
         <v>42</v>
       </c>
       <c r="U43" s="3"/>
       <c r="V43" s="3" t="s">
         <v>307</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>308</v>
       </c>
       <c r="Y43" s="2" t="s">
         <v>309</v>
       </c>
       <c r="Z43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA43" s="2">
         <v>13.14</v>
       </c>
       <c r="AB43" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC43" s="2">
-        <v>895.23</v>
+        <v>905.04</v>
       </c>
       <c r="AD43" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:30">
       <c r="A44" s="2">
         <v>42</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G44" s="2" t="s">
@@ -8383,57 +8383,57 @@
         <v>171.5</v>
       </c>
       <c r="S44" s="3">
         <v>171.5</v>
       </c>
       <c r="T44" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U44" s="3"/>
       <c r="V44" s="3" t="s">
         <v>315</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X44" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Y44" s="2" t="s">
         <v>317</v>
       </c>
       <c r="Z44" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA44" s="2">
-        <v>155.84</v>
+        <v>124.96</v>
       </c>
       <c r="AB44" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC44" s="2">
-        <v>155.84</v>
+        <v>124.96</v>
       </c>
       <c r="AD44" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" s="2">
         <v>43</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G45" s="2" t="s">
@@ -8479,51 +8479,51 @@
         <v>42</v>
       </c>
       <c r="U45" s="3"/>
       <c r="V45" s="3" t="s">
         <v>322</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>317</v>
       </c>
       <c r="Z45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA45" s="2">
         <v>409.55</v>
       </c>
       <c r="AB45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC45" s="2">
-        <v>382.85</v>
+        <v>404.65</v>
       </c>
       <c r="AD45" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" s="2">
         <v>44</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G46" s="2" t="s">
@@ -8569,51 +8569,51 @@
         <v>42</v>
       </c>
       <c r="U46" s="3"/>
       <c r="V46" s="3" t="s">
         <v>328</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X46" s="2" t="s">
         <v>329</v>
       </c>
       <c r="Y46" s="2" t="s">
         <v>330</v>
       </c>
       <c r="Z46" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA46" s="2">
         <v>136.8</v>
       </c>
       <c r="AB46" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC46" s="2">
-        <v>51.84</v>
+        <v>84.26</v>
       </c>
       <c r="AD46" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" s="2">
         <v>45</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G47" s="2" t="s">
@@ -8657,51 +8657,51 @@
         <v>42</v>
       </c>
       <c r="U47" s="3"/>
       <c r="V47" s="3" t="s">
         <v>336</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X47" s="2" t="s">
         <v>337</v>
       </c>
       <c r="Y47" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Z47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA47" s="2">
         <v>46.46</v>
       </c>
       <c r="AB47" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC47" s="2">
-        <v>888.48</v>
+        <v>890.95</v>
       </c>
       <c r="AD47" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" s="2">
         <v>46</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G48" s="2" t="s">
@@ -8743,51 +8743,51 @@
         <v>42</v>
       </c>
       <c r="U48" s="3"/>
       <c r="V48" s="3" t="s">
         <v>342</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>343</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>344</v>
       </c>
       <c r="Z48" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA48" s="2">
         <v>976.5</v>
       </c>
       <c r="AB48" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC48" s="2">
-        <v>635.55</v>
+        <v>674.41</v>
       </c>
       <c r="AD48" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="2">
         <v>47</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G49" s="2" t="s">
@@ -9093,51 +9093,51 @@
         <v>42</v>
       </c>
       <c r="U52" s="3"/>
       <c r="V52" s="3" t="s">
         <v>366</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X52" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y52" s="2" t="s">
         <v>367</v>
       </c>
       <c r="Z52" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA52" s="2">
         <v>101.5</v>
       </c>
       <c r="AB52" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC52" s="2">
-        <v>80.12</v>
+        <v>121.66</v>
       </c>
       <c r="AD52" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" s="2">
         <v>51</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G53" s="2" t="s">
@@ -9357,51 +9357,51 @@
         <v>42</v>
       </c>
       <c r="U55" s="3"/>
       <c r="V55" s="3" t="s">
         <v>383</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X55" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y55" s="2" t="s">
         <v>384</v>
       </c>
       <c r="Z55" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA55" s="2">
         <v>64.46</v>
       </c>
       <c r="AB55" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC55" s="2">
-        <v>76.92</v>
+        <v>87.98</v>
       </c>
       <c r="AD55" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" s="2">
         <v>54</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -9445,51 +9445,51 @@
         <v>42</v>
       </c>
       <c r="U56" s="3"/>
       <c r="V56" s="3" t="s">
         <v>388</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X56" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y56" s="2" t="s">
         <v>389</v>
       </c>
       <c r="Z56" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA56" s="2">
         <v>478.14</v>
       </c>
       <c r="AB56" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC56" s="2">
-        <v>575.62</v>
+        <v>585.99</v>
       </c>
       <c r="AD56" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" s="2">
         <v>55</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -9533,51 +9533,51 @@
         <v>42</v>
       </c>
       <c r="U57" s="3"/>
       <c r="V57" s="3" t="s">
         <v>393</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X57" s="2" t="s">
         <v>394</v>
       </c>
       <c r="Y57" s="2" t="s">
         <v>395</v>
       </c>
       <c r="Z57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA57" s="2">
         <v>3262.77</v>
       </c>
       <c r="AB57" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC57" s="2">
-        <v>1161.45</v>
+        <v>1162.66</v>
       </c>
       <c r="AD57" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" s="2">
         <v>56</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -9707,51 +9707,51 @@
         <v>42</v>
       </c>
       <c r="U59" s="3"/>
       <c r="V59" s="3" t="s">
         <v>407</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X59" s="2" t="s">
         <v>408</v>
       </c>
       <c r="Y59" s="2" t="s">
         <v>409</v>
       </c>
       <c r="Z59" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA59" s="2">
         <v>542.77</v>
       </c>
       <c r="AB59" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC59" s="2">
-        <v>601.94</v>
+        <v>621.07</v>
       </c>
       <c r="AD59" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" s="2">
         <v>58</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -9793,51 +9793,51 @@
         <v>42</v>
       </c>
       <c r="U60" s="3"/>
       <c r="V60" s="3" t="s">
         <v>413</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X60" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y60" s="2" t="s">
         <v>414</v>
       </c>
       <c r="Z60" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA60" s="2">
         <v>839.13</v>
       </c>
       <c r="AB60" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC60" s="2">
-        <v>600.24</v>
+        <v>626.6</v>
       </c>
       <c r="AD60" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:30">
       <c r="A61" s="2">
         <v>59</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -10055,51 +10055,51 @@
         <v>42</v>
       </c>
       <c r="U63" s="3"/>
       <c r="V63" s="3" t="s">
         <v>431</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X63" s="2" t="s">
         <v>308</v>
       </c>
       <c r="Y63" s="2" t="s">
         <v>432</v>
       </c>
       <c r="Z63" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA63" s="2">
         <v>1741.78</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC63" s="2">
-        <v>574.11</v>
+        <v>580.02</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:30">
       <c r="A64" s="2">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -10649,51 +10649,51 @@
         <v>42</v>
       </c>
       <c r="U70" s="3"/>
       <c r="V70" s="3" t="s">
         <v>467</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X70" s="2" t="s">
         <v>109</v>
       </c>
       <c r="Y70" s="2" t="s">
         <v>110</v>
       </c>
       <c r="Z70" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA70" s="2">
         <v>242.16</v>
       </c>
       <c r="AB70" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC70" s="2">
-        <v>1665.46</v>
+        <v>1688.36</v>
       </c>
       <c r="AD70" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="71" spans="1:30">
       <c r="A71" s="2">
         <v>69</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G71" s="2" t="s">
@@ -10823,51 +10823,51 @@
         <v>42</v>
       </c>
       <c r="U72" s="3"/>
       <c r="V72" s="3" t="s">
         <v>475</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X72" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y72" s="2" t="s">
         <v>476</v>
       </c>
       <c r="Z72" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA72" s="2">
         <v>439.89</v>
       </c>
       <c r="AB72" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC72" s="2">
-        <v>616.04</v>
+        <v>579.39</v>
       </c>
       <c r="AD72" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:30">
       <c r="A73" s="2">
         <v>71</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G73" s="2" t="s">
@@ -10909,51 +10909,51 @@
         <v>42</v>
       </c>
       <c r="U73" s="3"/>
       <c r="V73" s="3" t="s">
         <v>480</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X73" s="2" t="s">
         <v>481</v>
       </c>
       <c r="Y73" s="2" t="s">
         <v>482</v>
       </c>
       <c r="Z73" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA73" s="2">
         <v>521.83</v>
       </c>
       <c r="AB73" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC73" s="2">
-        <v>306.13</v>
+        <v>334.9</v>
       </c>
       <c r="AD73" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="74" spans="1:30">
       <c r="A74" s="2">
         <v>72</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G74" s="2" t="s">
@@ -10997,51 +10997,51 @@
         <v>42</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="3" t="s">
         <v>486</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X74" s="2" t="s">
         <v>343</v>
       </c>
       <c r="Y74" s="2" t="s">
         <v>487</v>
       </c>
       <c r="Z74" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA74" s="2">
         <v>920.88</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC74" s="2">
-        <v>179.15</v>
+        <v>634.43</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:30">
       <c r="A75" s="2">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -11085,51 +11085,51 @@
         <v>42</v>
       </c>
       <c r="U75" s="3"/>
       <c r="V75" s="3" t="s">
         <v>491</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X75" s="2" t="s">
         <v>343</v>
       </c>
       <c r="Y75" s="2" t="s">
         <v>492</v>
       </c>
       <c r="Z75" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA75" s="2">
         <v>747.22</v>
       </c>
       <c r="AB75" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC75" s="2">
-        <v>374.63</v>
+        <v>1033.91</v>
       </c>
       <c r="AD75" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:30">
       <c r="A76" s="2">
         <v>74</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G76" s="2" t="s">
@@ -11175,51 +11175,51 @@
         <v>42</v>
       </c>
       <c r="U76" s="3"/>
       <c r="V76" s="3" t="s">
         <v>497</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X76" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y76" s="2" t="s">
         <v>498</v>
       </c>
       <c r="Z76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA76" s="2">
         <v>77.96</v>
       </c>
       <c r="AB76" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC76" s="2">
-        <v>39.87</v>
+        <v>85.81</v>
       </c>
       <c r="AD76" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:30">
       <c r="A77" s="2">
         <v>75</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G77" s="2" t="s">
@@ -11347,51 +11347,51 @@
         <v>42</v>
       </c>
       <c r="U78" s="3"/>
       <c r="V78" s="3" t="s">
         <v>507</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X78" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y78" s="2" t="s">
         <v>508</v>
       </c>
       <c r="Z78" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA78" s="2">
         <v>304.63</v>
       </c>
       <c r="AB78" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC78" s="2">
-        <v>359.96</v>
+        <v>388.78</v>
       </c>
       <c r="AD78" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="79" spans="1:30">
       <c r="A79" s="2">
         <v>77</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G79" s="2" t="s">
@@ -11525,51 +11525,51 @@
         <v>42</v>
       </c>
       <c r="U80" s="3"/>
       <c r="V80" s="3" t="s">
         <v>519</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X80" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y80" s="2" t="s">
         <v>520</v>
       </c>
       <c r="Z80" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA80" s="2">
         <v>200.16</v>
       </c>
       <c r="AB80" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC80" s="2">
-        <v>22.48</v>
+        <v>85.56</v>
       </c>
       <c r="AD80" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="81" spans="1:30">
       <c r="A81" s="2">
         <v>79</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G81" s="2" t="s">
@@ -11613,51 +11613,51 @@
         <v>42</v>
       </c>
       <c r="U81" s="3"/>
       <c r="V81" s="3" t="s">
         <v>525</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X81" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y81" s="2" t="s">
         <v>526</v>
       </c>
       <c r="Z81" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA81" s="2">
         <v>137.46</v>
       </c>
       <c r="AB81" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC81" s="2">
-        <v>246.74</v>
+        <v>109.3</v>
       </c>
       <c r="AD81" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:30">
       <c r="A82" s="2">
         <v>80</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G82" s="2" t="s">
@@ -11699,51 +11699,51 @@
         <v>42</v>
       </c>
       <c r="U82" s="3"/>
       <c r="V82" s="3" t="s">
         <v>530</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X82" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y82" s="2" t="s">
         <v>531</v>
       </c>
       <c r="Z82" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA82" s="2">
         <v>134.85</v>
       </c>
       <c r="AB82" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC82" s="2">
-        <v>178.22</v>
+        <v>202.3</v>
       </c>
       <c r="AD82" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:30">
       <c r="A83" s="2">
         <v>81</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G83" s="2" t="s">
@@ -11785,51 +11785,51 @@
         <v>42</v>
       </c>
       <c r="U83" s="3"/>
       <c r="V83" s="3" t="s">
         <v>535</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X83" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y83" s="2" t="s">
         <v>536</v>
       </c>
       <c r="Z83" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA83" s="2">
         <v>290.42</v>
       </c>
       <c r="AB83" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC83" s="2">
-        <v>391.55</v>
+        <v>399.03</v>
       </c>
       <c r="AD83" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:30">
       <c r="A84" s="2">
         <v>82</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G84" s="2" t="s">
@@ -12043,51 +12043,51 @@
         <v>42</v>
       </c>
       <c r="U86" s="3"/>
       <c r="V86" s="3" t="s">
         <v>548</v>
       </c>
       <c r="W86" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X86" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y86" s="2" t="s">
         <v>549</v>
       </c>
       <c r="Z86" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA86" s="2">
         <v>534.75</v>
       </c>
       <c r="AB86" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC86" s="2">
-        <v>496.55</v>
+        <v>518.29</v>
       </c>
       <c r="AD86" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:30">
       <c r="A87" s="2">
         <v>85</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G87" s="2" t="s">
@@ -12305,51 +12305,51 @@
         <v>42</v>
       </c>
       <c r="U89" s="3"/>
       <c r="V89" s="3" t="s">
         <v>564</v>
       </c>
       <c r="W89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X89" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y89" s="2" t="s">
         <v>565</v>
       </c>
       <c r="Z89" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA89" s="2">
         <v>471.62</v>
       </c>
       <c r="AB89" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC89" s="2">
-        <v>128.84</v>
+        <v>92.04</v>
       </c>
       <c r="AD89" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="90" spans="1:30">
       <c r="A90" s="2">
         <v>88</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G90" s="2" t="s">
@@ -12393,51 +12393,51 @@
         <v>42</v>
       </c>
       <c r="U90" s="3"/>
       <c r="V90" s="3" t="s">
         <v>569</v>
       </c>
       <c r="W90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X90" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y90" s="2" t="s">
         <v>570</v>
       </c>
       <c r="Z90" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA90" s="2">
         <v>477.64</v>
       </c>
       <c r="AB90" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC90" s="2">
-        <v>277.02</v>
+        <v>81.5</v>
       </c>
       <c r="AD90" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:30">
       <c r="A91" s="2">
         <v>89</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G91" s="2" t="s">
@@ -12651,51 +12651,51 @@
         <v>42</v>
       </c>
       <c r="U93" s="3"/>
       <c r="V93" s="3" t="s">
         <v>585</v>
       </c>
       <c r="W93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X93" s="2" t="s">
         <v>586</v>
       </c>
       <c r="Y93" s="2" t="s">
         <v>587</v>
       </c>
       <c r="Z93" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA93" s="2">
         <v>686.73</v>
       </c>
       <c r="AB93" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC93" s="2">
-        <v>866.89</v>
+        <v>531.01</v>
       </c>
       <c r="AD93" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:30">
       <c r="A94" s="2">
         <v>92</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G94" s="2" t="s">
@@ -12737,51 +12737,51 @@
       </c>
       <c r="T94" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U94" s="3"/>
       <c r="V94" s="3"/>
       <c r="W94" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X94" s="2" t="s">
         <v>592</v>
       </c>
       <c r="Y94" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Z94" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA94" s="2">
         <v>864.56</v>
       </c>
       <c r="AB94" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC94" s="2">
-        <v>1045.44</v>
+        <v>181.32</v>
       </c>
       <c r="AD94" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="95" spans="1:30">
       <c r="A95" s="2">
         <v>93</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G95" s="2" t="s">
@@ -13251,51 +13251,51 @@
       </c>
       <c r="T100" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U100" s="3"/>
       <c r="V100" s="3"/>
       <c r="W100" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X100" s="2" t="s">
         <v>625</v>
       </c>
       <c r="Y100" s="2" t="s">
         <v>626</v>
       </c>
       <c r="Z100" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA100" s="2">
         <v>628.6</v>
       </c>
       <c r="AB100" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC100" s="2">
-        <v>903.21</v>
+        <v>1020.47</v>
       </c>
       <c r="AD100" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="101" spans="1:30">
       <c r="A101" s="2">
         <v>99</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G101" s="2" t="s">
@@ -13429,51 +13429,51 @@
         <v>42</v>
       </c>
       <c r="U102" s="3"/>
       <c r="V102" s="3" t="s">
         <v>636</v>
       </c>
       <c r="W102" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X102" s="2" t="s">
         <v>308</v>
       </c>
       <c r="Y102" s="2" t="s">
         <v>637</v>
       </c>
       <c r="Z102" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA102" s="2">
         <v>382.53</v>
       </c>
       <c r="AB102" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC102" s="2">
-        <v>558.18</v>
+        <v>583.69</v>
       </c>
       <c r="AD102" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="103" spans="1:30">
       <c r="A103" s="2">
         <v>101</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G103" s="2" t="s">
@@ -13601,51 +13601,51 @@
         <v>42</v>
       </c>
       <c r="U104" s="3"/>
       <c r="V104" s="3" t="s">
         <v>647</v>
       </c>
       <c r="W104" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X104" s="2" t="s">
         <v>648</v>
       </c>
       <c r="Y104" s="2" t="s">
         <v>649</v>
       </c>
       <c r="Z104" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA104" s="2">
         <v>381.46</v>
       </c>
       <c r="AB104" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC104" s="2">
-        <v>1535.49</v>
+        <v>1546.31</v>
       </c>
       <c r="AD104" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="105" spans="1:30">
       <c r="A105" s="2">
         <v>103</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G105" s="2" t="s">
@@ -13775,51 +13775,51 @@
         <v>42</v>
       </c>
       <c r="U106" s="3"/>
       <c r="V106" s="3" t="s">
         <v>657</v>
       </c>
       <c r="W106" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X106" s="2" t="s">
         <v>129</v>
       </c>
       <c r="Y106" s="2" t="s">
         <v>658</v>
       </c>
       <c r="Z106" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA106" s="2">
         <v>1340.47</v>
       </c>
       <c r="AB106" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC106" s="2">
-        <v>587.25</v>
+        <v>156.33</v>
       </c>
       <c r="AD106" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="107" spans="1:30">
       <c r="A107" s="2">
         <v>105</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G107" s="2" t="s">
@@ -13947,51 +13947,51 @@
         <v>42</v>
       </c>
       <c r="U108" s="3"/>
       <c r="V108" s="3" t="s">
         <v>667</v>
       </c>
       <c r="W108" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X108" s="2" t="s">
         <v>481</v>
       </c>
       <c r="Y108" s="2" t="s">
         <v>668</v>
       </c>
       <c r="Z108" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA108" s="2">
         <v>472.48</v>
       </c>
       <c r="AB108" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC108" s="2">
-        <v>635.12</v>
+        <v>632.11</v>
       </c>
       <c r="AD108" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="109" spans="1:30">
       <c r="A109" s="2">
         <v>107</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G109" s="2" t="s">
@@ -14033,51 +14033,51 @@
         <v>42</v>
       </c>
       <c r="U109" s="3"/>
       <c r="V109" s="3" t="s">
         <v>672</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X109" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y109" s="2" t="s">
         <v>673</v>
       </c>
       <c r="Z109" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA109" s="2">
         <v>353.9</v>
       </c>
       <c r="AB109" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC109" s="2">
-        <v>471.13</v>
+        <v>469.86</v>
       </c>
       <c r="AD109" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="110" spans="1:30">
       <c r="A110" s="2">
         <v>108</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G110" s="2" t="s">
@@ -14121,51 +14121,51 @@
         <v>42</v>
       </c>
       <c r="U110" s="3"/>
       <c r="V110" s="3" t="s">
         <v>678</v>
       </c>
       <c r="W110" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X110" s="2" t="s">
         <v>679</v>
       </c>
       <c r="Y110" s="2" t="s">
         <v>680</v>
       </c>
       <c r="Z110" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA110" s="2">
         <v>213.66</v>
       </c>
       <c r="AB110" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC110" s="2">
-        <v>1772.42</v>
+        <v>1408.57</v>
       </c>
       <c r="AD110" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="111" spans="1:30">
       <c r="A111" s="2">
         <v>109</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G111" s="2" t="s">
@@ -14383,51 +14383,51 @@
         <v>42</v>
       </c>
       <c r="U113" s="3"/>
       <c r="V113" s="3" t="s">
         <v>696</v>
       </c>
       <c r="W113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X113" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y113" s="2" t="s">
         <v>697</v>
       </c>
       <c r="Z113" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA113" s="2">
         <v>71.35</v>
       </c>
       <c r="AB113" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC113" s="2">
-        <v>83.47</v>
+        <v>118.08</v>
       </c>
       <c r="AD113" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="114" spans="1:30">
       <c r="A114" s="2">
         <v>112</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G114" s="2" t="s">
@@ -14731,51 +14731,51 @@
         <v>42</v>
       </c>
       <c r="U117" s="3"/>
       <c r="V117" s="3" t="s">
         <v>717</v>
       </c>
       <c r="W117" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X117" s="2" t="s">
         <v>408</v>
       </c>
       <c r="Y117" s="2" t="s">
         <v>718</v>
       </c>
       <c r="Z117" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA117" s="2">
         <v>479.93</v>
       </c>
       <c r="AB117" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC117" s="2">
-        <v>562.14</v>
+        <v>117.38</v>
       </c>
       <c r="AD117" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="118" spans="1:30">
       <c r="A118" s="2">
         <v>116</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D118" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G118" s="2" t="s">
@@ -14821,51 +14821,51 @@
         <v>42</v>
       </c>
       <c r="U118" s="3"/>
       <c r="V118" s="3" t="s">
         <v>723</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X118" s="2" t="s">
         <v>648</v>
       </c>
       <c r="Y118" s="2" t="s">
         <v>649</v>
       </c>
       <c r="Z118" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA118" s="2">
         <v>3123.76</v>
       </c>
       <c r="AB118" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC118" s="2">
-        <v>4236.13</v>
+        <v>4312.78</v>
       </c>
       <c r="AD118" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="119" spans="1:30">
       <c r="A119" s="2">
         <v>117</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G119" s="2" t="s">
@@ -14987,51 +14987,51 @@
       </c>
       <c r="T120" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U120" s="3"/>
       <c r="V120" s="3"/>
       <c r="W120" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X120" s="2" t="s">
         <v>732</v>
       </c>
       <c r="Y120" s="2" t="s">
         <v>733</v>
       </c>
       <c r="Z120" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA120" s="2">
         <v>3590.86</v>
       </c>
       <c r="AB120" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC120" s="2">
-        <v>1112.62</v>
+        <v>1912.29</v>
       </c>
       <c r="AD120" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="121" spans="1:30">
       <c r="A121" s="2">
         <v>119</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -15067,51 +15067,51 @@
       </c>
       <c r="T121" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U121" s="3"/>
       <c r="V121" s="3"/>
       <c r="W121" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X121" s="2" t="s">
         <v>732</v>
       </c>
       <c r="Y121" s="2" t="s">
         <v>733</v>
       </c>
       <c r="Z121" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA121" s="2">
         <v>833.06</v>
       </c>
       <c r="AB121" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC121" s="2">
-        <v>887.28</v>
+        <v>889.02</v>
       </c>
       <c r="AD121" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:30">
       <c r="A122" s="2">
         <v>120</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G122" s="2" t="s">
@@ -15147,51 +15147,51 @@
       </c>
       <c r="T122" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U122" s="3"/>
       <c r="V122" s="3"/>
       <c r="W122" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X122" s="2" t="s">
         <v>592</v>
       </c>
       <c r="Y122" s="2" t="s">
         <v>593</v>
       </c>
       <c r="Z122" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA122" s="2">
         <v>8.17</v>
       </c>
       <c r="AB122" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC122" s="2">
-        <v>1515.11</v>
+        <v>801.08</v>
       </c>
       <c r="AD122" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="123" spans="1:30">
       <c r="A123" s="2">
         <v>121</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G123" s="2" t="s">
@@ -15489,51 +15489,51 @@
         <v>42</v>
       </c>
       <c r="U126" s="3"/>
       <c r="V126" s="3" t="s">
         <v>764</v>
       </c>
       <c r="W126" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X126" s="2" t="s">
         <v>765</v>
       </c>
       <c r="Y126" s="2" t="s">
         <v>766</v>
       </c>
       <c r="Z126" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA126" s="2">
         <v>2794.1</v>
       </c>
       <c r="AB126" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC126" s="2">
-        <v>866.18</v>
+        <v>864.59</v>
       </c>
       <c r="AD126" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="127" spans="1:30">
       <c r="A127" s="2">
         <v>125</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D127" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G127" s="2" t="s">
@@ -16081,57 +16081,57 @@
         <v>536.12</v>
       </c>
       <c r="S133" s="3">
         <v>536.12</v>
       </c>
       <c r="T133" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U133" s="3"/>
       <c r="V133" s="3" t="s">
         <v>798</v>
       </c>
       <c r="W133" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X133" s="2" t="s">
         <v>799</v>
       </c>
       <c r="Y133" s="2" t="s">
         <v>800</v>
       </c>
       <c r="Z133" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA133" s="2">
-        <v>497.37</v>
+        <v>355.27</v>
       </c>
       <c r="AB133" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC133" s="2">
-        <v>497.37</v>
+        <v>355.27</v>
       </c>
       <c r="AD133" s="2" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="134" spans="1:30">
       <c r="A134" s="2">
         <v>132</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D134" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G134" s="2" t="s">
@@ -16175,51 +16175,51 @@
         <v>42</v>
       </c>
       <c r="U134" s="3"/>
       <c r="V134" s="3" t="s">
         <v>805</v>
       </c>
       <c r="W134" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X134" s="2" t="s">
         <v>331</v>
       </c>
       <c r="Y134" s="2" t="s">
         <v>806</v>
       </c>
       <c r="Z134" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA134" s="2">
         <v>177.34</v>
       </c>
       <c r="AB134" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC134" s="2">
-        <v>126.06</v>
+        <v>236.73</v>
       </c>
       <c r="AD134" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="135" spans="1:30">
       <c r="A135" s="2">
         <v>133</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G135" s="2" t="s">
@@ -16353,51 +16353,51 @@
         <v>42</v>
       </c>
       <c r="U136" s="3"/>
       <c r="V136" s="3" t="s">
         <v>815</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X136" s="2" t="s">
         <v>816</v>
       </c>
       <c r="Y136" s="2" t="s">
         <v>817</v>
       </c>
       <c r="Z136" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA136" s="2">
         <v>148.91</v>
       </c>
       <c r="AB136" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC136" s="2">
-        <v>837.36</v>
+        <v>837.88</v>
       </c>
       <c r="AD136" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="137" spans="1:30">
       <c r="A137" s="2">
         <v>135</v>
       </c>
       <c r="B137" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G137" s="2" t="s">
@@ -16441,51 +16441,51 @@
         <v>42</v>
       </c>
       <c r="U137" s="3"/>
       <c r="V137" s="3" t="s">
         <v>822</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X137" s="2" t="s">
         <v>109</v>
       </c>
       <c r="Y137" s="2" t="s">
         <v>110</v>
       </c>
       <c r="Z137" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA137" s="2">
         <v>0.81</v>
       </c>
       <c r="AB137" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC137" s="2">
-        <v>1121.31</v>
+        <v>908.57</v>
       </c>
       <c r="AD137" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="138" spans="1:30">
       <c r="A138" s="2">
         <v>136</v>
       </c>
       <c r="B138" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D138" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G138" s="2" t="s">
@@ -16707,51 +16707,51 @@
         <v>42</v>
       </c>
       <c r="U140" s="3"/>
       <c r="V140" s="3" t="s">
         <v>838</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X140" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Y140" s="2" t="s">
         <v>839</v>
       </c>
       <c r="Z140" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA140" s="2">
         <v>112.32</v>
       </c>
       <c r="AB140" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC140" s="2">
-        <v>686.71</v>
+        <v>450.11</v>
       </c>
       <c r="AD140" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="141" spans="1:30">
       <c r="A141" s="2">
         <v>139</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -16797,51 +16797,51 @@
         <v>42</v>
       </c>
       <c r="U141" s="3"/>
       <c r="V141" s="3" t="s">
         <v>844</v>
       </c>
       <c r="W141" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X141" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y141" s="2" t="s">
         <v>281</v>
       </c>
       <c r="Z141" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA141" s="2">
         <v>189.93</v>
       </c>
       <c r="AB141" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC141" s="2">
-        <v>260.26</v>
+        <v>227.43</v>
       </c>
       <c r="AD141" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="142" spans="1:30">
       <c r="A142" s="2">
         <v>140</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G142" s="2" t="s">
@@ -16887,51 +16887,51 @@
         <v>42</v>
       </c>
       <c r="U142" s="3"/>
       <c r="V142" s="3" t="s">
         <v>91</v>
       </c>
       <c r="W142" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X142" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Y142" s="2" t="s">
         <v>92</v>
       </c>
       <c r="Z142" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA142" s="2">
         <v>57.2</v>
       </c>
       <c r="AB142" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC142" s="2">
-        <v>76.48</v>
+        <v>83.78</v>
       </c>
       <c r="AD142" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:30">
       <c r="A143" s="2">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G143" s="2" t="s">
@@ -17055,51 +17055,51 @@
         <v>42</v>
       </c>
       <c r="U144" s="3"/>
       <c r="V144" s="3" t="s">
         <v>857</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X144" s="2" t="s">
         <v>858</v>
       </c>
       <c r="Y144" s="2" t="s">
         <v>859</v>
       </c>
       <c r="Z144" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA144" s="2">
         <v>269.35</v>
       </c>
       <c r="AB144" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC144" s="2">
-        <v>275.05</v>
+        <v>295.63</v>
       </c>
       <c r="AD144" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="145" spans="1:30">
       <c r="A145" s="2">
         <v>143</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D145" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G145" s="2" t="s">
@@ -17141,51 +17141,51 @@
         <v>42</v>
       </c>
       <c r="U145" s="3"/>
       <c r="V145" s="3" t="s">
         <v>864</v>
       </c>
       <c r="W145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X145" s="2" t="s">
         <v>858</v>
       </c>
       <c r="Y145" s="2" t="s">
         <v>865</v>
       </c>
       <c r="Z145" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA145" s="2">
         <v>322.65</v>
       </c>
       <c r="AB145" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC145" s="2">
-        <v>350.44</v>
+        <v>349.94</v>
       </c>
       <c r="AD145" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="146" spans="1:30">
       <c r="A146" s="2">
         <v>144</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G146" s="2" t="s">
@@ -17229,51 +17229,51 @@
         <v>42</v>
       </c>
       <c r="U146" s="3"/>
       <c r="V146" s="3" t="s">
         <v>870</v>
       </c>
       <c r="W146" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X146" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y146" s="2" t="s">
         <v>871</v>
       </c>
       <c r="Z146" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA146" s="2">
         <v>295.14</v>
       </c>
       <c r="AB146" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC146" s="2">
-        <v>238.57</v>
+        <v>91.04</v>
       </c>
       <c r="AD146" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:30">
       <c r="A147" s="2">
         <v>145</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G147" s="2" t="s">
@@ -17319,51 +17319,51 @@
         <v>42</v>
       </c>
       <c r="U147" s="3"/>
       <c r="V147" s="3" t="s">
         <v>875</v>
       </c>
       <c r="W147" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X147" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y147" s="2" t="s">
         <v>876</v>
       </c>
       <c r="Z147" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA147" s="2">
         <v>108.42</v>
       </c>
       <c r="AB147" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC147" s="2">
-        <v>57.98</v>
+        <v>105.55</v>
       </c>
       <c r="AD147" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="148" spans="1:30">
       <c r="A148" s="2">
         <v>146</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G148" s="2" t="s">
@@ -17407,51 +17407,51 @@
         <v>42</v>
       </c>
       <c r="U148" s="3"/>
       <c r="V148" s="3" t="s">
         <v>881</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X148" s="2" t="s">
         <v>882</v>
       </c>
       <c r="Y148" s="2" t="s">
         <v>883</v>
       </c>
       <c r="Z148" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA148" s="2">
         <v>466</v>
       </c>
       <c r="AB148" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC148" s="2">
-        <v>315.43</v>
+        <v>88.31</v>
       </c>
       <c r="AD148" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="149" spans="1:30">
       <c r="A149" s="2">
         <v>147</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G149" s="2" t="s">
@@ -17495,51 +17495,51 @@
         <v>42</v>
       </c>
       <c r="U149" s="3"/>
       <c r="V149" s="3" t="s">
         <v>887</v>
       </c>
       <c r="W149" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X149" s="2" t="s">
         <v>882</v>
       </c>
       <c r="Y149" s="2" t="s">
         <v>888</v>
       </c>
       <c r="Z149" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA149" s="2">
         <v>297.99</v>
       </c>
       <c r="AB149" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC149" s="2">
-        <v>352.76</v>
+        <v>377.59</v>
       </c>
       <c r="AD149" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="150" spans="1:30">
       <c r="A150" s="2">
         <v>148</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G150" s="2" t="s">
@@ -17673,51 +17673,51 @@
         <v>42</v>
       </c>
       <c r="U151" s="3"/>
       <c r="V151" s="3" t="s">
         <v>901</v>
       </c>
       <c r="W151" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X151" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y151" s="2" t="s">
         <v>902</v>
       </c>
       <c r="Z151" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA151" s="2">
         <v>171.72</v>
       </c>
       <c r="AB151" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC151" s="2">
-        <v>134.35</v>
+        <v>45.58</v>
       </c>
       <c r="AD151" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="152" spans="1:30">
       <c r="A152" s="2">
         <v>150</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G152" s="2" t="s">
@@ -17761,51 +17761,51 @@
         <v>42</v>
       </c>
       <c r="U152" s="3"/>
       <c r="V152" s="3" t="s">
         <v>906</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X152" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y152" s="2" t="s">
         <v>907</v>
       </c>
       <c r="Z152" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA152" s="2">
         <v>237.9</v>
       </c>
       <c r="AB152" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC152" s="2">
-        <v>167.02</v>
+        <v>243.29</v>
       </c>
       <c r="AD152" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="153" spans="1:30">
       <c r="A153" s="2">
         <v>151</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G153" s="2" t="s">
@@ -17935,51 +17935,51 @@
         <v>42</v>
       </c>
       <c r="U154" s="3"/>
       <c r="V154" s="3" t="s">
         <v>917</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X154" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y154" s="2" t="s">
         <v>918</v>
       </c>
       <c r="Z154" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA154" s="2">
         <v>27.81</v>
       </c>
       <c r="AB154" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC154" s="2">
-        <v>81.1</v>
+        <v>93.44</v>
       </c>
       <c r="AD154" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="155" spans="1:30">
       <c r="A155" s="2">
         <v>153</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G155" s="2" t="s">
@@ -18191,51 +18191,51 @@
         <v>42</v>
       </c>
       <c r="U157" s="3"/>
       <c r="V157" s="3" t="s">
         <v>932</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X157" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y157" s="2" t="s">
         <v>933</v>
       </c>
       <c r="Z157" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA157" s="2">
         <v>319.96</v>
       </c>
       <c r="AB157" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC157" s="2">
-        <v>75.61</v>
+        <v>306.77</v>
       </c>
       <c r="AD157" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="158" spans="1:30">
       <c r="A158" s="2">
         <v>156</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G158" s="2" t="s">
@@ -18279,51 +18279,51 @@
         <v>42</v>
       </c>
       <c r="U158" s="3"/>
       <c r="V158" s="3" t="s">
         <v>938</v>
       </c>
       <c r="W158" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X158" s="2" t="s">
         <v>408</v>
       </c>
       <c r="Y158" s="2" t="s">
         <v>939</v>
       </c>
       <c r="Z158" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA158" s="2">
         <v>383.06</v>
       </c>
       <c r="AB158" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC158" s="2">
-        <v>18.6</v>
+        <v>166.7</v>
       </c>
       <c r="AD158" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="159" spans="1:30">
       <c r="A159" s="2">
         <v>157</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D159" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G159" s="2" t="s">
@@ -18365,51 +18365,51 @@
         <v>42</v>
       </c>
       <c r="U159" s="3"/>
       <c r="V159" s="3" t="s">
         <v>943</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X159" s="2" t="s">
         <v>408</v>
       </c>
       <c r="Y159" s="2" t="s">
         <v>944</v>
       </c>
       <c r="Z159" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA159" s="2">
         <v>158.67</v>
       </c>
       <c r="AB159" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC159" s="2">
-        <v>183.95</v>
+        <v>59.88</v>
       </c>
       <c r="AD159" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="160" spans="1:30">
       <c r="A160" s="2">
         <v>158</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G160" s="2" t="s">
@@ -18445,51 +18445,51 @@
       </c>
       <c r="T160" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U160" s="3"/>
       <c r="V160" s="3"/>
       <c r="W160" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X160" s="2" t="s">
         <v>233</v>
       </c>
       <c r="Y160" s="2" t="s">
         <v>234</v>
       </c>
       <c r="Z160" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA160" s="2">
         <v>520.56</v>
       </c>
       <c r="AB160" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC160" s="2">
-        <v>570.94</v>
+        <v>572.19</v>
       </c>
       <c r="AD160" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="161" spans="1:30">
       <c r="A161" s="2">
         <v>159</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G161" s="2" t="s">
@@ -18535,51 +18535,51 @@
         <v>42</v>
       </c>
       <c r="U161" s="3"/>
       <c r="V161" s="3" t="s">
         <v>952</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X161" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y161" s="2" t="s">
         <v>953</v>
       </c>
       <c r="Z161" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA161" s="2">
         <v>255.69</v>
       </c>
       <c r="AB161" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC161" s="2">
-        <v>784.26</v>
+        <v>773.14</v>
       </c>
       <c r="AD161" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="162" spans="1:30">
       <c r="A162" s="2">
         <v>160</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G162" s="2" t="s">
@@ -18621,51 +18621,51 @@
       </c>
       <c r="T162" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U162" s="3"/>
       <c r="V162" s="3"/>
       <c r="W162" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X162" s="2" t="s">
         <v>732</v>
       </c>
       <c r="Y162" s="2" t="s">
         <v>733</v>
       </c>
       <c r="Z162" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA162" s="2">
         <v>1888.41</v>
       </c>
       <c r="AB162" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC162" s="2">
-        <v>1876.53</v>
+        <v>1476.73</v>
       </c>
       <c r="AD162" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:30">
       <c r="A163" s="2">
         <v>161</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G163" s="2" t="s">
@@ -19387,51 +19387,51 @@
         <v>42</v>
       </c>
       <c r="U171" s="3"/>
       <c r="V171" s="3" t="s">
         <v>998</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X171" s="2" t="s">
         <v>280</v>
       </c>
       <c r="Y171" s="2" t="s">
         <v>281</v>
       </c>
       <c r="Z171" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA171" s="2">
         <v>12.55</v>
       </c>
       <c r="AB171" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC171" s="2">
-        <v>42.7</v>
+        <v>49.42</v>
       </c>
       <c r="AD171" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="172" spans="1:30">
       <c r="A172" s="2">
         <v>170</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G172" s="2" t="s">
@@ -19477,51 +19477,51 @@
         <v>42</v>
       </c>
       <c r="U172" s="3"/>
       <c r="V172" s="3" t="s">
         <v>62</v>
       </c>
       <c r="W172" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X172" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Y172" s="2" t="s">
         <v>65</v>
       </c>
       <c r="Z172" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA172" s="2">
         <v>103.83</v>
       </c>
       <c r="AB172" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC172" s="2">
-        <v>88.96</v>
+        <v>114.72</v>
       </c>
       <c r="AD172" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="173" spans="1:30">
       <c r="A173" s="2">
         <v>171</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G173" s="2" t="s">
@@ -20083,51 +20083,51 @@
         <v>42</v>
       </c>
       <c r="U179" s="3"/>
       <c r="V179" s="3" t="s">
         <v>1029</v>
       </c>
       <c r="W179" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X179" s="2" t="s">
         <v>329</v>
       </c>
       <c r="Y179" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="Z179" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA179" s="2">
         <v>661.75</v>
       </c>
       <c r="AB179" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC179" s="2">
-        <v>316.45</v>
+        <v>380.4</v>
       </c>
       <c r="AD179" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="180" spans="1:30">
       <c r="A180" s="2">
         <v>178</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G180" s="2" t="s">
@@ -20171,51 +20171,51 @@
         <v>42</v>
       </c>
       <c r="U180" s="3"/>
       <c r="V180" s="3" t="s">
         <v>1034</v>
       </c>
       <c r="W180" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X180" s="2" t="s">
         <v>858</v>
       </c>
       <c r="Y180" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="Z180" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA180" s="2">
         <v>576.43</v>
       </c>
       <c r="AB180" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC180" s="2">
-        <v>325.63</v>
+        <v>67.12</v>
       </c>
       <c r="AD180" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="181" spans="1:30">
       <c r="A181" s="2">
         <v>179</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G181" s="2" t="s">
@@ -20347,51 +20347,51 @@
         <v>42</v>
       </c>
       <c r="U182" s="3"/>
       <c r="V182" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X182" s="2" t="s">
         <v>858</v>
       </c>
       <c r="Y182" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="Z182" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA182" s="2">
         <v>481.51</v>
       </c>
       <c r="AB182" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC182" s="2">
-        <v>121.51</v>
+        <v>717.43</v>
       </c>
       <c r="AD182" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="183" spans="1:30">
       <c r="A183" s="2">
         <v>181</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G183" s="2" t="s">
@@ -20523,51 +20523,51 @@
         <v>42</v>
       </c>
       <c r="U184" s="3"/>
       <c r="V184" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="W184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X184" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y184" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="Z184" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA184" s="2">
         <v>76.89</v>
       </c>
       <c r="AB184" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC184" s="2">
-        <v>119.79</v>
+        <v>126.31</v>
       </c>
       <c r="AD184" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="185" spans="1:30">
       <c r="A185" s="2">
         <v>183</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G185" s="2" t="s">
@@ -20697,51 +20697,51 @@
         <v>42</v>
       </c>
       <c r="U186" s="3"/>
       <c r="V186" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="W186" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X186" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y186" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="Z186" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA186" s="2">
         <v>131.53</v>
       </c>
       <c r="AB186" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC186" s="2">
-        <v>56.73</v>
+        <v>167.36</v>
       </c>
       <c r="AD186" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="187" spans="1:30">
       <c r="A187" s="2">
         <v>185</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G187" s="2" t="s">
@@ -20787,51 +20787,51 @@
         <v>42</v>
       </c>
       <c r="U187" s="3"/>
       <c r="V187" s="3" t="s">
         <v>1072</v>
       </c>
       <c r="W187" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X187" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y187" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="Z187" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA187" s="2">
         <v>63.53</v>
       </c>
       <c r="AB187" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC187" s="2">
-        <v>40.95</v>
+        <v>85.94</v>
       </c>
       <c r="AD187" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="188" spans="1:30">
       <c r="A188" s="2">
         <v>186</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G188" s="2" t="s">
@@ -20875,51 +20875,51 @@
         <v>42</v>
       </c>
       <c r="U188" s="3"/>
       <c r="V188" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="W188" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X188" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y188" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="Z188" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA188" s="2">
         <v>83.48</v>
       </c>
       <c r="AB188" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC188" s="2">
-        <v>221.46</v>
+        <v>68.26</v>
       </c>
       <c r="AD188" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="189" spans="1:30">
       <c r="A189" s="2">
         <v>187</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G189" s="2" t="s">
@@ -21049,51 +21049,51 @@
         <v>42</v>
       </c>
       <c r="U190" s="3"/>
       <c r="V190" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X190" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y190" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="Z190" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA190" s="2">
         <v>218.5</v>
       </c>
       <c r="AB190" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC190" s="2">
-        <v>287.18</v>
+        <v>287.21</v>
       </c>
       <c r="AD190" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="191" spans="1:30">
       <c r="A191" s="2">
         <v>189</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G191" s="2" t="s">
@@ -21223,51 +21223,51 @@
         <v>42</v>
       </c>
       <c r="U192" s="3"/>
       <c r="V192" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="W192" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X192" s="2" t="s">
         <v>205</v>
       </c>
       <c r="Y192" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="Z192" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA192" s="2">
         <v>657.48</v>
       </c>
       <c r="AB192" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC192" s="2">
-        <v>273.42</v>
+        <v>294.86</v>
       </c>
       <c r="AD192" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="193" spans="1:30">
       <c r="A193" s="2">
         <v>191</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G193" s="2" t="s">
@@ -21311,51 +21311,51 @@
         <v>42</v>
       </c>
       <c r="U193" s="3"/>
       <c r="V193" s="3" t="s">
         <v>1104</v>
       </c>
       <c r="W193" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X193" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="Y193" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="Z193" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA193" s="2">
         <v>66.64</v>
       </c>
       <c r="AB193" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC193" s="2">
-        <v>56</v>
+        <v>96.86</v>
       </c>
       <c r="AD193" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="194" spans="1:30">
       <c r="A194" s="2">
         <v>192</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G194" s="2" t="s">
@@ -21395,51 +21395,51 @@
       </c>
       <c r="T194" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U194" s="3"/>
       <c r="V194" s="3"/>
       <c r="W194" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X194" s="2" t="s">
         <v>625</v>
       </c>
       <c r="Y194" s="2" t="s">
         <v>653</v>
       </c>
       <c r="Z194" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA194" s="2">
         <v>759.06</v>
       </c>
       <c r="AB194" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC194" s="2">
-        <v>459.35</v>
+        <v>526.22</v>
       </c>
       <c r="AD194" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:30">
       <c r="A195" s="2">
         <v>193</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G195" s="2" t="s">
@@ -21485,51 +21485,51 @@
         <v>42</v>
       </c>
       <c r="U195" s="3"/>
       <c r="V195" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="W195" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X195" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="Y195" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="Z195" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA195" s="2">
         <v>3658.48</v>
       </c>
       <c r="AB195" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC195" s="2">
-        <v>2186.7</v>
+        <v>2186.68</v>
       </c>
       <c r="AD195" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="196" spans="1:30">
       <c r="A196" s="2">
         <v>194</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G196" s="2" t="s">
@@ -22355,51 +22355,51 @@
         <v>42</v>
       </c>
       <c r="U205" s="3"/>
       <c r="V205" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="W205" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X205" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Y205" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="Z205" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA205" s="2">
         <v>1359.85</v>
       </c>
       <c r="AB205" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC205" s="2">
-        <v>738.67</v>
+        <v>769.05</v>
       </c>
       <c r="AD205" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="206" spans="1:30">
       <c r="A206" s="2">
         <v>204</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G206" s="2" t="s">
@@ -22533,51 +22533,51 @@
         <v>42</v>
       </c>
       <c r="U207" s="3"/>
       <c r="V207" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="W207" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X207" s="2" t="s">
         <v>648</v>
       </c>
       <c r="Y207" s="2" t="s">
         <v>649</v>
       </c>
       <c r="Z207" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA207" s="2">
         <v>688.29</v>
       </c>
       <c r="AB207" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC207" s="2">
-        <v>1738.25</v>
+        <v>1771.51</v>
       </c>
       <c r="AD207" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="208" spans="1:30">
       <c r="A208" s="2">
         <v>206</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G208" s="2" t="s">
@@ -22669,91 +22669,91 @@
         <v>56</v>
       </c>
       <c r="G209" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>1176</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="K209" s="3" t="s">
         <v>53</v>
       </c>
       <c r="L209" s="3"/>
       <c r="M209" s="3" t="s">
         <v>41</v>
       </c>
       <c r="N209" s="3" t="s">
         <v>61</v>
       </c>
       <c r="O209" s="3">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="P209" s="3">
         <v>742</v>
       </c>
       <c r="Q209" s="3">
         <v>0</v>
       </c>
       <c r="R209" s="3">
         <v>196.67</v>
       </c>
       <c r="S209" s="3">
         <v>196.67</v>
       </c>
       <c r="T209" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U209" s="3"/>
       <c r="V209" s="3" t="s">
         <v>1179</v>
       </c>
       <c r="W209" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X209" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y209" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="Z209" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA209" s="2">
         <v>254.65</v>
       </c>
       <c r="AB209" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC209" s="2">
-        <v>64.22</v>
+        <v>179.35</v>
       </c>
       <c r="AD209" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="210" spans="1:30">
       <c r="A210" s="2">
         <v>208</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D210" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G210" s="2" t="s">
@@ -22889,51 +22889,51 @@
         <v>42</v>
       </c>
       <c r="U211" s="3"/>
       <c r="V211" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="W211" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X211" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y211" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="Z211" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA211" s="2">
         <v>356.29</v>
       </c>
       <c r="AB211" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC211" s="2">
-        <v>401.34</v>
+        <v>424.77</v>
       </c>
       <c r="AD211" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="212" spans="1:30">
       <c r="A212" s="2">
         <v>210</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D212" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G212" s="2" t="s">
@@ -22977,51 +22977,51 @@
         <v>42</v>
       </c>
       <c r="U212" s="3"/>
       <c r="V212" s="3" t="s">
         <v>1196</v>
       </c>
       <c r="W212" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X212" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y212" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="Z212" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA212" s="2">
         <v>101.83</v>
       </c>
       <c r="AB212" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC212" s="2">
-        <v>137.34</v>
+        <v>159.42</v>
       </c>
       <c r="AD212" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="213" spans="1:30">
       <c r="A213" s="2">
         <v>211</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D213" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G213" s="2" t="s">
@@ -23063,51 +23063,51 @@
         <v>42</v>
       </c>
       <c r="U213" s="3"/>
       <c r="V213" s="3" t="s">
         <v>1201</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X213" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y213" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="Z213" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA213" s="2">
         <v>309.63</v>
       </c>
       <c r="AB213" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC213" s="2">
-        <v>225.97</v>
+        <v>87.86</v>
       </c>
       <c r="AD213" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="214" spans="1:30">
       <c r="A214" s="2">
         <v>212</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D214" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G214" s="2" t="s">
@@ -23151,51 +23151,51 @@
         <v>42</v>
       </c>
       <c r="U214" s="3"/>
       <c r="V214" s="3" t="s">
         <v>1207</v>
       </c>
       <c r="W214" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X214" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y214" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="Z214" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA214" s="2">
         <v>49.52</v>
       </c>
       <c r="AB214" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC214" s="2">
-        <v>26.81</v>
+        <v>72.27</v>
       </c>
       <c r="AD214" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="215" spans="1:30">
       <c r="A215" s="2">
         <v>213</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D215" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G215" s="2" t="s">
@@ -23325,51 +23325,51 @@
         <v>42</v>
       </c>
       <c r="U216" s="3"/>
       <c r="V216" s="3" t="s">
         <v>1218</v>
       </c>
       <c r="W216" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X216" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y216" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="Z216" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA216" s="2">
         <v>323.63</v>
       </c>
       <c r="AB216" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC216" s="2">
-        <v>284.75</v>
+        <v>337.31</v>
       </c>
       <c r="AD216" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="217" spans="1:30">
       <c r="A217" s="2">
         <v>215</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G217" s="2" t="s">
@@ -23501,51 +23501,51 @@
         <v>42</v>
       </c>
       <c r="U218" s="3"/>
       <c r="V218" s="3" t="s">
         <v>1229</v>
       </c>
       <c r="W218" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X218" s="2" t="s">
         <v>408</v>
       </c>
       <c r="Y218" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="Z218" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA218" s="2">
         <v>171.2</v>
       </c>
       <c r="AB218" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC218" s="2">
-        <v>127.73</v>
+        <v>73.17</v>
       </c>
       <c r="AD218" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="219" spans="1:30">
       <c r="A219" s="2">
         <v>217</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D219" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G219" s="2" t="s">
@@ -23589,51 +23589,51 @@
         <v>42</v>
       </c>
       <c r="U219" s="3"/>
       <c r="V219" s="3" t="s">
         <v>1234</v>
       </c>
       <c r="W219" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X219" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="Y219" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="Z219" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA219" s="2">
         <v>46.29</v>
       </c>
       <c r="AB219" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC219" s="2">
-        <v>19.22</v>
+        <v>108.18</v>
       </c>
       <c r="AD219" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="220" spans="1:30">
       <c r="A220" s="2">
         <v>218</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G220" s="2" t="s">
@@ -23677,51 +23677,51 @@
         <v>42</v>
       </c>
       <c r="U220" s="3"/>
       <c r="V220" s="3" t="s">
         <v>1240</v>
       </c>
       <c r="W220" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X220" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="Y220" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="Z220" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA220" s="2">
         <v>480.74</v>
       </c>
       <c r="AB220" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC220" s="2">
-        <v>506.89</v>
+        <v>531.4</v>
       </c>
       <c r="AD220" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="221" spans="1:30">
       <c r="A221" s="2">
         <v>219</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D221" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G221" s="2" t="s">
@@ -23759,51 +23759,51 @@
         <v>42</v>
       </c>
       <c r="U221" s="3"/>
       <c r="V221" s="3" t="s">
         <v>1246</v>
       </c>
       <c r="W221" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X221" s="2" t="s">
         <v>239</v>
       </c>
       <c r="Y221" s="2" t="s">
         <v>240</v>
       </c>
       <c r="Z221" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA221" s="2">
         <v>1251.9</v>
       </c>
       <c r="AB221" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC221" s="2">
-        <v>875</v>
+        <v>785.65</v>
       </c>
       <c r="AD221" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="222" spans="1:30">
       <c r="A222" s="2">
         <v>220</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>310</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G222" s="2" t="s">
@@ -23847,51 +23847,51 @@
         <v>42</v>
       </c>
       <c r="U222" s="3"/>
       <c r="V222" s="3" t="s">
         <v>1250</v>
       </c>
       <c r="W222" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X222" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Y222" s="2" t="s">
         <v>833</v>
       </c>
       <c r="Z222" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA222" s="2">
         <v>12.76</v>
       </c>
       <c r="AB222" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC222" s="2">
-        <v>156.39</v>
+        <v>158.44</v>
       </c>
       <c r="AD222" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="223" spans="1:30">
       <c r="A223" s="2">
         <v>221</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D223" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G223" s="2" t="s">
@@ -24533,51 +24533,51 @@
         <v>42</v>
       </c>
       <c r="U230" s="3"/>
       <c r="V230" s="3" t="s">
         <v>1289</v>
       </c>
       <c r="W230" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X230" s="2" t="s">
         <v>316</v>
       </c>
       <c r="Y230" s="2" t="s">
         <v>833</v>
       </c>
       <c r="Z230" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA230" s="2">
         <v>46.44</v>
       </c>
       <c r="AB230" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC230" s="2">
-        <v>86.66</v>
+        <v>77.19</v>
       </c>
       <c r="AD230" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="231" spans="1:30">
       <c r="A231" s="2">
         <v>229</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G231" s="2" t="s">
@@ -24621,51 +24621,51 @@
         <v>42</v>
       </c>
       <c r="U231" s="3"/>
       <c r="V231" s="3" t="s">
         <v>1294</v>
       </c>
       <c r="W231" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X231" s="2" t="s">
         <v>329</v>
       </c>
       <c r="Y231" s="2" t="s">
         <v>330</v>
       </c>
       <c r="Z231" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA231" s="2">
         <v>495.23</v>
       </c>
       <c r="AB231" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC231" s="2">
-        <v>510.35</v>
+        <v>395.13</v>
       </c>
       <c r="AD231" s="2" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="232" spans="1:30">
       <c r="A232" s="2">
         <v>230</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G232" s="2" t="s">
@@ -24709,51 +24709,51 @@
         <v>42</v>
       </c>
       <c r="U232" s="3"/>
       <c r="V232" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="W232" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X232" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y232" s="2" t="s">
         <v>1299</v>
       </c>
       <c r="Z232" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA232" s="2">
         <v>84.38</v>
       </c>
       <c r="AB232" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC232" s="2">
-        <v>53.79</v>
+        <v>156.67</v>
       </c>
       <c r="AD232" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="233" spans="1:30">
       <c r="A233" s="2">
         <v>231</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G233" s="2" t="s">
@@ -24799,51 +24799,51 @@
         <v>42</v>
       </c>
       <c r="U233" s="3"/>
       <c r="V233" s="3" t="s">
         <v>1304</v>
       </c>
       <c r="W233" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X233" s="2" t="s">
         <v>679</v>
       </c>
       <c r="Y233" s="2" t="s">
         <v>680</v>
       </c>
       <c r="Z233" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA233" s="2">
         <v>1148.26</v>
       </c>
       <c r="AB233" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC233" s="2">
-        <v>1112.23</v>
+        <v>1251.39</v>
       </c>
       <c r="AD233" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="234" spans="1:30">
       <c r="A234" s="2">
         <v>232</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D234" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G234" s="2" t="s">
@@ -24969,51 +24969,51 @@
       <c r="U235" s="3" t="s">
         <v>1314</v>
       </c>
       <c r="V235" s="3" t="s">
         <v>1315</v>
       </c>
       <c r="W235" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X235" s="2" t="s">
         <v>481</v>
       </c>
       <c r="Y235" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="Z235" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA235" s="2">
         <v>487.99</v>
       </c>
       <c r="AB235" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC235" s="2">
-        <v>311.04</v>
+        <v>331.45</v>
       </c>
       <c r="AD235" s="2" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="236" spans="1:30">
       <c r="A236" s="2">
         <v>234</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D236" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G236" s="2" t="s">
@@ -25141,51 +25141,51 @@
         <v>42</v>
       </c>
       <c r="U237" s="3"/>
       <c r="V237" s="3" t="s">
         <v>1324</v>
       </c>
       <c r="W237" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X237" s="2" t="s">
         <v>894</v>
       </c>
       <c r="Y237" s="2" t="s">
         <v>1325</v>
       </c>
       <c r="Z237" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA237" s="2">
         <v>411.46</v>
       </c>
       <c r="AB237" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC237" s="2">
-        <v>294.47</v>
+        <v>324.51</v>
       </c>
       <c r="AD237" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="238" spans="1:30">
       <c r="A238" s="2">
         <v>236</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D238" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G238" s="2" t="s">
@@ -25231,51 +25231,51 @@
         <v>42</v>
       </c>
       <c r="U238" s="3"/>
       <c r="V238" s="3" t="s">
         <v>1330</v>
       </c>
       <c r="W238" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X238" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y238" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="Z238" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA238" s="2">
         <v>153.58</v>
       </c>
       <c r="AB238" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC238" s="2">
-        <v>34.7</v>
+        <v>162.64</v>
       </c>
       <c r="AD238" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="239" spans="1:30">
       <c r="A239" s="2">
         <v>237</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G239" s="2" t="s">
@@ -25319,51 +25319,51 @@
         <v>42</v>
       </c>
       <c r="U239" s="3"/>
       <c r="V239" s="3" t="s">
         <v>1335</v>
       </c>
       <c r="W239" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X239" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y239" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="Z239" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA239" s="2">
         <v>178.56</v>
       </c>
       <c r="AB239" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC239" s="2">
-        <v>130.85</v>
+        <v>85.69</v>
       </c>
       <c r="AD239" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="240" spans="1:30">
       <c r="A240" s="2">
         <v>238</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D240" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G240" s="2" t="s">
@@ -25495,51 +25495,51 @@
         <v>42</v>
       </c>
       <c r="U241" s="3"/>
       <c r="V241" s="3" t="s">
         <v>1347</v>
       </c>
       <c r="W241" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X241" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y241" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="Z241" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA241" s="2">
         <v>85.65</v>
       </c>
       <c r="AB241" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC241" s="2">
-        <v>60.92</v>
+        <v>137.26</v>
       </c>
       <c r="AD241" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="242" spans="1:30">
       <c r="A242" s="2">
         <v>240</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G242" s="2" t="s">
@@ -25581,51 +25581,51 @@
         <v>42</v>
       </c>
       <c r="U242" s="3"/>
       <c r="V242" s="3" t="s">
         <v>1352</v>
       </c>
       <c r="W242" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X242" s="2" t="s">
         <v>166</v>
       </c>
       <c r="Y242" s="2" t="s">
         <v>1353</v>
       </c>
       <c r="Z242" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA242" s="2">
         <v>547.49</v>
       </c>
       <c r="AB242" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC242" s="2">
-        <v>683.79</v>
+        <v>694.87</v>
       </c>
       <c r="AD242" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="243" spans="1:30">
       <c r="A243" s="2">
         <v>241</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D243" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G243" s="2" t="s">
@@ -25757,51 +25757,51 @@
         <v>42</v>
       </c>
       <c r="U244" s="3"/>
       <c r="V244" s="3" t="s">
         <v>1363</v>
       </c>
       <c r="W244" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X244" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y244" s="2" t="s">
         <v>1364</v>
       </c>
       <c r="Z244" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA244" s="2">
         <v>44.83</v>
       </c>
       <c r="AB244" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC244" s="2">
-        <v>42.37</v>
+        <v>59.72</v>
       </c>
       <c r="AD244" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="245" spans="1:30">
       <c r="A245" s="2">
         <v>243</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D245" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G245" s="2" t="s">
@@ -25847,51 +25847,51 @@
         <v>42</v>
       </c>
       <c r="U245" s="3"/>
       <c r="V245" s="3" t="s">
         <v>1368</v>
       </c>
       <c r="W245" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X245" s="2" t="s">
         <v>158</v>
       </c>
       <c r="Y245" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="Z245" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA245" s="2">
         <v>120.15</v>
       </c>
       <c r="AB245" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC245" s="2">
-        <v>65.27</v>
+        <v>110.9</v>
       </c>
       <c r="AD245" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="246" spans="1:30">
       <c r="A246" s="2">
         <v>244</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D246" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G246" s="2" t="s">
@@ -25935,51 +25935,51 @@
         <v>42</v>
       </c>
       <c r="U246" s="3"/>
       <c r="V246" s="3" t="s">
         <v>1374</v>
       </c>
       <c r="W246" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X246" s="2" t="s">
         <v>354</v>
       </c>
       <c r="Y246" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="Z246" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA246" s="2">
         <v>67.83</v>
       </c>
       <c r="AB246" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC246" s="2">
-        <v>30.86</v>
+        <v>85.5</v>
       </c>
       <c r="AD246" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="247" spans="1:30">
       <c r="A247" s="2">
         <v>245</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D247" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G247" s="2" t="s">
@@ -26111,51 +26111,51 @@
         <v>42</v>
       </c>
       <c r="U248" s="3"/>
       <c r="V248" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="W248" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X248" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Y248" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="Z248" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA248" s="2">
         <v>129.41</v>
       </c>
       <c r="AB248" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC248" s="2">
-        <v>25.86</v>
+        <v>66.47</v>
       </c>
       <c r="AD248" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="249" spans="1:30">
       <c r="A249" s="2">
         <v>247</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G249" s="2" t="s">
@@ -26277,51 +26277,51 @@
         <v>42</v>
       </c>
       <c r="U250" s="3"/>
       <c r="V250" s="3" t="s">
         <v>1393</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>43</v>
       </c>
       <c r="X250" s="2" t="s">
         <v>758</v>
       </c>
       <c r="Y250" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="Z250" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA250" s="2">
         <v>778.22</v>
       </c>
       <c r="AB250" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC250" s="2">
-        <v>481.63</v>
+        <v>514.89</v>
       </c>
       <c r="AD250" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="251" spans="1:30">
       <c r="A251" s="2">
         <v>249</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G251" s="2" t="s">
@@ -26439,101 +26439,101 @@
         <v>42</v>
       </c>
       <c r="U252" s="3"/>
       <c r="V252" s="3" t="s">
         <v>1402</v>
       </c>
       <c r="W252" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X252" s="2" t="s">
         <v>239</v>
       </c>
       <c r="Y252" s="2" t="s">
         <v>240</v>
       </c>
       <c r="Z252" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AA252" s="2">
         <v>324.67</v>
       </c>
       <c r="AB252" s="2" t="s">
         <v>46</v>
       </c>
       <c r="AC252" s="2">
-        <v>723.41</v>
+        <v>722.32</v>
       </c>
       <c r="AD252" s="2" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="253" spans="1:30">
       <c r="A253" s="6" t="s">
         <v>1403</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="6"/>
       <c r="D253" s="6"/>
       <c r="E253" s="6"/>
       <c r="F253" s="6"/>
       <c r="G253" s="6"/>
       <c r="H253" s="7"/>
       <c r="I253" s="7"/>
       <c r="J253" s="7"/>
       <c r="K253" s="7"/>
       <c r="L253" s="7"/>
       <c r="M253" s="7"/>
       <c r="N253" s="7"/>
       <c r="O253" s="7">
-        <v>940131</v>
+        <v>940128</v>
       </c>
       <c r="P253" s="7">
         <v>533104</v>
       </c>
       <c r="Q253" s="7">
         <v>436318</v>
       </c>
       <c r="R253" s="7">
         <v>125162.42</v>
       </c>
       <c r="S253" s="7">
         <v>125104.09</v>
       </c>
       <c r="T253" s="7"/>
       <c r="U253" s="7"/>
       <c r="V253" s="7"/>
       <c r="W253" s="7"/>
       <c r="X253" s="6"/>
       <c r="Y253" s="6"/>
       <c r="Z253" s="6"/>
       <c r="AA253" s="6">
-        <v>97911.2</v>
+        <v>97738.22</v>
       </c>
       <c r="AB253" s="6"/>
       <c r="AC253" s="6">
-        <v>98656.35</v>
+        <v>98278.55</v>
       </c>
       <c r="AD253" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A253:N253"/>
     <mergeCell ref="T253:Z253"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>