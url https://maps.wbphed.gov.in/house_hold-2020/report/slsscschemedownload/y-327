--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -2648,1395 +2648,1395 @@
   <si>
     <t>SM/03172</t>
   </si>
   <si>
     <t>PH222364592M003</t>
   </si>
   <si>
     <t>GRAVITY BASED WATER SUPPLY FOR PULUNGDONG KHASMAHAL PWSS (SM/14418)</t>
   </si>
   <si>
     <t>SM/14418</t>
   </si>
   <si>
     <t>TSM/012040</t>
   </si>
   <si>
     <t>PH222359433S000</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>GO2223012260PH</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME FOR PUSSINBONG TEA GARDEN PWSS IN JORE BUNGLOW-SUKHIAPOKHRI BLOCK UNDER DARJEELING DISTRICT. (SM/14530)</t>
+  </si>
+  <si>
+    <t>SM/14530</t>
+  </si>
+  <si>
+    <t>TSM/012881</t>
+  </si>
+  <si>
+    <t>PH222362758S000</t>
+  </si>
+  <si>
+    <t>GO2223012607PH</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR SAGMARU TEA GARDEN PWSS (SM/15224)</t>
+  </si>
+  <si>
+    <t>SM/15224</t>
+  </si>
+  <si>
+    <t>TSM/012043</t>
+  </si>
+  <si>
+    <t>PH222359428S000</t>
+  </si>
+  <si>
+    <t>GO2223013469PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF PURBA BANSGAON PIPED WATER SUPPLY SCHEME (SM/15274)</t>
+  </si>
+  <si>
+    <t>SM/15274</t>
+  </si>
+  <si>
+    <t>TSM/020165</t>
+  </si>
+  <si>
+    <t>PH222369234M006</t>
+  </si>
+  <si>
+    <t>KALIJHORA BAZAR PWSS (UPPER-LOWER BARA SITTON) (SM/15892)</t>
+  </si>
+  <si>
+    <t>SM/15892</t>
+  </si>
+  <si>
+    <t>TSM/016192</t>
+  </si>
+  <si>
+    <t>PH222372927S000</t>
+  </si>
+  <si>
+    <t>GO2223014264PH</t>
+  </si>
+  <si>
+    <t>DANGIA PIPED WATER SUPPLY SCHEME (SM/15896)</t>
+  </si>
+  <si>
+    <t>SM/15896</t>
+  </si>
+  <si>
+    <t>TSM/018175</t>
+  </si>
+  <si>
+    <t>PH222372940S000</t>
+  </si>
+  <si>
+    <t>GO2223014367PH</t>
+  </si>
+  <si>
+    <t>PWS Scheme for Gayabari Tea Garden with FHTC under JJM/JSP. (SM/15650)</t>
+  </si>
+  <si>
+    <t>SM/15650</t>
+  </si>
+  <si>
+    <t>TSM/013419</t>
+  </si>
+  <si>
+    <t>PH222370723S000</t>
+  </si>
+  <si>
+    <t>GO2223014107PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF THAKURGANJ PIPED WATER SUPPLY SCHEME (SM/09827)</t>
+  </si>
+  <si>
+    <t>SM/09827</t>
+  </si>
+  <si>
+    <t>TSM/009084</t>
+  </si>
+  <si>
+    <t>SM/00134</t>
+  </si>
+  <si>
+    <t>PH212246459S000</t>
+  </si>
+  <si>
+    <t>GO2122006344PH</t>
+  </si>
+  <si>
+    <t>PURBBA BANSGAON CHAKLA PIPED WATER SUPPLY SCHEME ( ZONE- I &amp; II ) (SM/15929)</t>
+  </si>
+  <si>
+    <t>SM/15929</t>
+  </si>
+  <si>
+    <t>TSM/010326</t>
+  </si>
+  <si>
+    <t>PH222369935S000</t>
+  </si>
+  <si>
+    <t>GO2223014606PH</t>
+  </si>
+  <si>
+    <t>MAHANADI FOREST PIPED WATER SUPPLY SCHEME. (SM/15875)</t>
+  </si>
+  <si>
+    <t>SM/15875</t>
+  </si>
+  <si>
+    <t>TSM/018153</t>
+  </si>
+  <si>
+    <t>PH222372779S000</t>
+  </si>
+  <si>
+    <t>GO2223014365PH</t>
+  </si>
+  <si>
+    <t>PUMONG TEA GARDEN PIPED WATER SUPPLY SCHEME. (SM/15876)</t>
+  </si>
+  <si>
+    <t>SM/15876</t>
+  </si>
+  <si>
+    <t>TSM/018126</t>
+  </si>
+  <si>
+    <t>PH222372782S000</t>
+  </si>
+  <si>
+    <t>GO2223014267PH</t>
+  </si>
+  <si>
+    <t>CHEWARI BOTAY PIPED WATER SUPPLY SCHEME. (SM/15877)</t>
+  </si>
+  <si>
+    <t>SM/15877</t>
+  </si>
+  <si>
+    <t>TSM/018101</t>
+  </si>
+  <si>
+    <t>PH222372783S000</t>
+  </si>
+  <si>
+    <t>GO2223014353PH</t>
+  </si>
+  <si>
+    <t>BARBATIA KHASMAHAL PWSS (SM/18189)</t>
+  </si>
+  <si>
+    <t>SM/18189</t>
+  </si>
+  <si>
+    <t>TSM/018689</t>
+  </si>
+  <si>
+    <t>PH222372776S000</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>GO2223018092PH</t>
+  </si>
+  <si>
+    <t>PWS Scheme for Toryak Khasmahal under Kurseong Sub - Division, PHED, GTA. (SM/19033)</t>
+  </si>
+  <si>
+    <t>SM/19033</t>
+  </si>
+  <si>
+    <t>TSM/011217</t>
+  </si>
+  <si>
+    <t>PH222354861S000</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>3371/PHE-28011/145/2022-SCHM CELL-Dept. of PHE</t>
+  </si>
+  <si>
+    <t>GINGLAM &amp; GIELIE TEA GARDEN PWSS (SM/18721)</t>
+  </si>
+  <si>
+    <t>SM/18721</t>
+  </si>
+  <si>
+    <t>TSM/018144</t>
+  </si>
+  <si>
+    <t>PH222372780S000</t>
+  </si>
+  <si>
+    <t>SIMULBARI TEA GARDEN AREA PIPED WATER SUPPLY SCHEME (SM/10817)</t>
+  </si>
+  <si>
+    <t>TSM/010228</t>
+  </si>
+  <si>
+    <t>PH222354262M001</t>
+  </si>
+  <si>
+    <t>GO2223003535PH</t>
+  </si>
+  <si>
+    <t>RONGCHONG AND LABDA PWSS (SM/18729)</t>
+  </si>
+  <si>
+    <t>SM/18729</t>
+  </si>
+  <si>
+    <t>TSM/018103</t>
+  </si>
+  <si>
+    <t>PH222372944S000</t>
+  </si>
+  <si>
+    <t>PIPED WATER SUPPLY SCHEME WITH FHTC FOR RING TONG TEA GARDEN (MARGARET HOPE), PART OF RING TONG TEA GARDEN (GUNAWAR) &amp; NAHORI TEA GARDEN (BALASON) (SM/18730)</t>
+  </si>
+  <si>
+    <t>SM/18730</t>
+  </si>
+  <si>
+    <t>TSM/014155</t>
+  </si>
+  <si>
+    <t>PH222372948S000</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection with distribution pipeline retrofitting at PWS scheme for Tower Danra (SM/10561)</t>
+  </si>
+  <si>
+    <t>SM/10561</t>
+  </si>
+  <si>
+    <t>TSM/009299</t>
+  </si>
+  <si>
+    <t>SM/08927</t>
+  </si>
+  <si>
+    <t>PH222352433S000</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>GO2223000391PH</t>
+  </si>
+  <si>
+    <t>SITTONG KHASMAHAL PWSS (SM/18336)</t>
+  </si>
+  <si>
+    <t>SM/18336</t>
+  </si>
+  <si>
+    <t>TSM/016146</t>
+  </si>
+  <si>
+    <t>PH222370690S000</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>1722/PHE-28011/180/2023-SCHM CELL-Dept. of PHE</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SHYAMDHAN PIPED WATER SUPPLY SCHEME (SM/18421)</t>
+  </si>
+  <si>
+    <t>SM/18421</t>
+  </si>
+  <si>
+    <t>TSM/009555</t>
+  </si>
+  <si>
+    <t>PH222352063S000</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>1920/PHE-28011/99/2022-SCHM CELL-Dept. of PHE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme for Gitangay under Kurseong-Sub Division, PHED, GTA (SM/11337)</t>
+  </si>
+  <si>
+    <t>SM/11337</t>
+  </si>
+  <si>
+    <t>TSM/010598</t>
+  </si>
+  <si>
+    <t>SM/10194</t>
+  </si>
+  <si>
+    <t>PH222354286M024</t>
+  </si>
+  <si>
+    <t>Mandila Jhar Piped Water Supply Scheme. (SM/18784)</t>
+  </si>
+  <si>
+    <t>SM/18784</t>
+  </si>
+  <si>
+    <t>TSM/003869</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>PHE/IV/2607/W-645/23</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF ORD TERAI TEA GARDEN PIPED WATER SUPPLY SCHEME (SM/12749)</t>
+  </si>
+  <si>
+    <t>SM/12749</t>
+  </si>
+  <si>
+    <t>TSM/012605</t>
+  </si>
+  <si>
+    <t>SM/03104</t>
+  </si>
+  <si>
+    <t>PH222362177M002</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>GO2223007925PH</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection under Jal Jeevan Mission &amp; Jal swapno Programme for Ghusuru Piped water Supply Scheme at Naxalbari Block (SM/07423)</t>
+  </si>
+  <si>
+    <t>SM/07423</t>
+  </si>
+  <si>
+    <t>TSM/006798</t>
+  </si>
+  <si>
+    <t>SM/05951</t>
+  </si>
+  <si>
+    <t>GO2021003794PH</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jal Swapno programme for Kawakhali (JL No-75) Mouza of Kawakhali Piped water Supply Scheme (SM/07033)</t>
+  </si>
+  <si>
+    <t>SM/07033</t>
+  </si>
+  <si>
+    <t>TSM/006143</t>
+  </si>
+  <si>
+    <t>GO2021002705PH</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jal Swapno programme for Khopalasi village of Panchkolguri Piped water Supply Scheme (SM/07039)</t>
+  </si>
+  <si>
+    <t>SM/07039</t>
+  </si>
+  <si>
+    <t>TSM/006146</t>
+  </si>
+  <si>
+    <t>GO2021002707PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BAIRATISAL ZONE - I PIPED WATER SUPPLY SCHEME (SM/10469)</t>
+  </si>
+  <si>
+    <t>SM/10469</t>
+  </si>
+  <si>
+    <t>TSM/009581</t>
+  </si>
+  <si>
+    <t>PH222352321S000</t>
+  </si>
+  <si>
+    <t>GO2223000272PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF NAXALBARI ZONE - I AND ZONE - II PIPED WATER SUPPLY SCHEME (SM/10183)</t>
+  </si>
+  <si>
+    <t>SM/10183</t>
+  </si>
+  <si>
+    <t>TSM/009575</t>
+  </si>
+  <si>
+    <t>SM/00133</t>
+  </si>
+  <si>
+    <t>PH212248426S000</t>
+  </si>
+  <si>
+    <t>GO2122009769PH</t>
+  </si>
+  <si>
+    <t>Piped water supply scheme for Murmidang, Kom Busty &amp; lower Kolbung. (SM/10835)</t>
+  </si>
+  <si>
+    <t>SM/10835</t>
+  </si>
+  <si>
+    <t>TSM/009507</t>
+  </si>
+  <si>
+    <t>PH222354346M004</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection under JJM / JSP from existing PWSS at Relling _ I &amp; II (SM/11383)</t>
+  </si>
+  <si>
+    <t>SM/11383</t>
+  </si>
+  <si>
+    <t>TSM/011131</t>
+  </si>
+  <si>
+    <t>PH222354381M006</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection for balance household under Jal Jeewan Mission/Jal Swapno Programme at Vir Goan &amp; Dhar Goan. (SM/11385)</t>
+  </si>
+  <si>
+    <t>SM/11385</t>
+  </si>
+  <si>
+    <t>TSM/011128</t>
+  </si>
+  <si>
+    <t>SM/06175</t>
+  </si>
+  <si>
+    <t>PH222354381M008</t>
+  </si>
+  <si>
+    <t>Providing functional household tap connection under Jal Jeewan Mission/Jal Swapno Programme for balance household at Sumbuck &amp; Kankaibong. (SM/11386)</t>
+  </si>
+  <si>
+    <t>SM/11386</t>
+  </si>
+  <si>
+    <t>TSM/011127</t>
+  </si>
+  <si>
+    <t>SM/06176</t>
+  </si>
+  <si>
+    <t>PH222354381M009</t>
+  </si>
+  <si>
+    <t>Providing functional household household tap connection by strengthening mainline for PWS scheme at 6th Mile Bazaar. under Jal Jeewan Mission/Jal Swapno Programme. (SM/11387)</t>
+  </si>
+  <si>
+    <t>SM/11387</t>
+  </si>
+  <si>
+    <t>TSM/011126</t>
+  </si>
+  <si>
+    <t>PH222354381M010</t>
+  </si>
+  <si>
+    <t>PWSS Scheme for Ghayabari under Kurseong Sub Division ,PHED,GTA (SM/10802)</t>
+  </si>
+  <si>
+    <t>SM/10802</t>
+  </si>
+  <si>
+    <t>TSM/009856</t>
+  </si>
+  <si>
+    <t>PH222354268M005</t>
+  </si>
+  <si>
+    <t>Garidhora (M.Bari) Tea Garden Area Piped Water Supply Scheme (SM/10818)</t>
+  </si>
+  <si>
+    <t>SM/10818</t>
+  </si>
+  <si>
+    <t>TSM/010227</t>
+  </si>
+  <si>
+    <t>PH222354262M002</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Dilaram Tea Estate ( Dilaram Bazar habitation ) under Kurseong Sub-Division PHED, GTA. (SM/11318)</t>
+  </si>
+  <si>
+    <t>SM/11318</t>
+  </si>
+  <si>
+    <t>TSM/009601</t>
+  </si>
+  <si>
+    <t>SM/04614</t>
+  </si>
+  <si>
+    <t>TPH222354286M005</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Gothals siding (Kopchey and Paglabung Gothals Siding habitation) under Kurseong Sub-Division PHED, GTA. (SM/11321)</t>
+  </si>
+  <si>
+    <t>SM/11321</t>
+  </si>
+  <si>
+    <t>TSM/009598</t>
+  </si>
+  <si>
+    <t>SM/04611</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer 4,Assistant Engineer1,Assistant Engineer4</t>
+  </si>
+  <si>
+    <t>PH222354286M008</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Sepoydhura Tea Garden (Bhutia Busty,Aringalay Gairi Gaon,Gairi Gaon and Sepoy Dhura Bajar habitation ) under Kurseong Sub-Div (SM/11323)</t>
+  </si>
+  <si>
+    <t>SM/11323</t>
+  </si>
+  <si>
+    <t>TSM/009596</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer 4,Assistant Engineer4</t>
+  </si>
+  <si>
+    <t>PH222354286M010</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme for Cricket Bazar under Kurseong Sub-Division, PHED, GTA (SM/11327)</t>
+  </si>
+  <si>
+    <t>SM/11327</t>
+  </si>
+  <si>
+    <t>TSM/010588</t>
+  </si>
+  <si>
+    <t>SM/10184</t>
+  </si>
+  <si>
+    <t>PH222354286M014</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme for Bagmara Busty under Kurseong-Sub Division, PHED, GTA (SM/11335)</t>
+  </si>
+  <si>
+    <t>SM/11335</t>
+  </si>
+  <si>
+    <t>TSM/010596</t>
+  </si>
+  <si>
+    <t>SM/10192</t>
+  </si>
+  <si>
+    <t>PH222354286M022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme for 14th Mile and Pagla Jhora Busty under Kurseong-Sub Division, PHED, GTA (SM/11336)</t>
+  </si>
+  <si>
+    <t>SM/11336</t>
+  </si>
+  <si>
+    <t>TSM/010597</t>
+  </si>
+  <si>
+    <t>SM/10193</t>
+  </si>
+  <si>
+    <t>PH222354286M023</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR SALU TEA GARDEN PWSS, BLOCK : JORE BUNGALOW-SUKHIAPOKHRI , DISTRICT : DARJEELING (SM/11954)</t>
+  </si>
+  <si>
+    <t>SM/11954</t>
+  </si>
+  <si>
+    <t>TSM/011758</t>
+  </si>
+  <si>
+    <t>PH222359587S000</t>
+  </si>
+  <si>
+    <t>GO2223006692PH</t>
+  </si>
+  <si>
+    <t>Piped Water Supply Scheme at 3 Nos Montiviote T.E with Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme under Kurseong Sub Division ,PHED,GTA, Darjeeling. (SM/11351)</t>
+  </si>
+  <si>
+    <t>SM/11351</t>
+  </si>
+  <si>
+    <t>TSM/009525</t>
+  </si>
+  <si>
+    <t>PH222354711M003</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR MARIABONG PWSS, BLOCK : JORE BUNGALOW-SUKHIAPOKHRI - I, DISTRICT : DARJEELING (SM/12128)</t>
+  </si>
+  <si>
+    <t>SM/12128</t>
+  </si>
+  <si>
+    <t>TSM/011757</t>
+  </si>
+  <si>
+    <t>PH222359588S000</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>GO2223007187PH</t>
+  </si>
+  <si>
+    <t>REJUVENATION OF GHUSURU PIPED WATER SUPPLY SCHEME (SM/12036)</t>
+  </si>
+  <si>
+    <t>SM/12036</t>
+  </si>
+  <si>
+    <t>TSM/011530</t>
+  </si>
+  <si>
+    <t>PH222361947M003</t>
+  </si>
+  <si>
+    <t>MOHORGON TEA GARDEN AREA PIPED WATER SUPPLY SCHEME (SM/12751)</t>
+  </si>
+  <si>
+    <t>SM/12751</t>
+  </si>
+  <si>
+    <t>TSM/010337</t>
+  </si>
+  <si>
+    <t>PH222362212S000</t>
+  </si>
+  <si>
+    <t>GO2223007894PH</t>
+  </si>
+  <si>
+    <t>DETAILED PROJECT REPORT FOR WATER SUPPLY SCHEME FOR KARBIA TEA GARDEN PWSS IN KURSEONG BLOCK UNDER DARJEELING DISTRICT. (SM/13957)</t>
+  </si>
+  <si>
+    <t>SM/13957</t>
+  </si>
+  <si>
+    <t>TSM/012887</t>
+  </si>
+  <si>
+    <t>PH222362792S000</t>
+  </si>
+  <si>
+    <t>GO2223010342PH</t>
+  </si>
+  <si>
+    <t>DETAILED PROJECT REPORT FOR GRAVITY BASED WATER SUPPLY SCHEME FOR GITINGYA TEA GARDEN PWSS IN KURSEONG BLOCK UNDER DARJEELING DISTRICT. (SM/13958)</t>
+  </si>
+  <si>
+    <t>SM/13958</t>
+  </si>
+  <si>
+    <t>TSM/013038</t>
+  </si>
+  <si>
+    <t>PH222362816S000</t>
+  </si>
+  <si>
+    <t>GO2223010274PH</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR SONADA FOREST PWSS IN JORE BUNGLOW SUKHIA POKHARI BLOCK UNDER DARJEELING DISTRICT. (SM/12983)</t>
+  </si>
+  <si>
+    <t>SM/12983</t>
+  </si>
+  <si>
+    <t>TSM/012820</t>
+  </si>
+  <si>
+    <t>PH222359049S000</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>GO2223008325PH</t>
+  </si>
+  <si>
+    <t>MANJA TEA GARDEN PIPED WATER SUPPLY SCHEME ( ZONE-I &amp; II ) (SM/13440)</t>
+  </si>
+  <si>
+    <t>SM/13440</t>
+  </si>
+  <si>
+    <t>TSM/010327</t>
+  </si>
+  <si>
+    <t>PH222364834M005</t>
+  </si>
+  <si>
+    <t>GO2223009161PH</t>
+  </si>
+  <si>
+    <t>Augmentation of Hansqua Tea Garden area Piped Water Supply Scheme (SM/13391)</t>
+  </si>
+  <si>
+    <t>SM/13391</t>
+  </si>
+  <si>
+    <t>TSM/015190</t>
+  </si>
+  <si>
+    <t>SM/03176</t>
+  </si>
+  <si>
+    <t>PH222364576M001</t>
+  </si>
+  <si>
+    <t>GO2223008957PH</t>
+  </si>
+  <si>
+    <t>Augmentation of Bagulahagi &amp; Bhattagachh Piped Water Supply Scheme (SM/13392)</t>
+  </si>
+  <si>
+    <t>SM/13392</t>
+  </si>
+  <si>
+    <t>TSM/015195</t>
+  </si>
+  <si>
+    <t>SM/03170</t>
+  </si>
+  <si>
+    <t>PH222364576M002</t>
+  </si>
+  <si>
+    <t>TUKDAH FOREST PIPED WATER SUPPLY SCHEME (SM/16157)</t>
+  </si>
+  <si>
+    <t>SM/16157</t>
+  </si>
+  <si>
+    <t>TSM/017294</t>
+  </si>
+  <si>
+    <t>PH222372924S000</t>
+  </si>
+  <si>
+    <t>GO2223014640PH</t>
+  </si>
+  <si>
+    <t>KOLBONG KHASMAHAL PWSS (SM/15840)</t>
+  </si>
+  <si>
+    <t>SM/15840</t>
+  </si>
+  <si>
+    <t>TSM/014695</t>
+  </si>
+  <si>
+    <t>PH222370691S000</t>
+  </si>
+  <si>
+    <t>GO2223014174PH</t>
+  </si>
+  <si>
+    <t>Up &amp; Lr SUMBUK PIPED WATER SUPPLY SCHEME. (SM/15909)</t>
+  </si>
+  <si>
+    <t>SM/15909</t>
+  </si>
+  <si>
+    <t>TSM/016115</t>
+  </si>
+  <si>
+    <t>PH222372931S000</t>
+  </si>
+  <si>
+    <t>GO2223014368PH</t>
+  </si>
+  <si>
+    <t>PWS Scheme for Maharani Tea Garden (SM/16474)</t>
+  </si>
+  <si>
+    <t>SM/16474</t>
+  </si>
+  <si>
+    <t>TSM/012916</t>
+  </si>
+  <si>
+    <t>PH222370729S000</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>GO2223015181PH</t>
+  </si>
+  <si>
+    <t>BIJANBARI PIPED WATER SUPPLY SCHEME. (SM/15869)</t>
+  </si>
+  <si>
+    <t>SM/15869</t>
+  </si>
+  <si>
+    <t>TSM/019202</t>
+  </si>
+  <si>
+    <t>PH222372629S000</t>
+  </si>
+  <si>
+    <t>GO2223014355PH</t>
+  </si>
+  <si>
+    <t>SINGALILA FOREST PWSS (SM/16771)</t>
+  </si>
+  <si>
+    <t>SM/16771</t>
+  </si>
+  <si>
+    <t>TSM/019228</t>
+  </si>
+  <si>
+    <t>PH222370823S000</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>GO2223015712PH</t>
+  </si>
+  <si>
+    <t>PWS scheme for St. Mary's &amp; Goethals (SM/15661)</t>
+  </si>
+  <si>
+    <t>SM/15661</t>
+  </si>
+  <si>
+    <t>TSM/013415</t>
+  </si>
+  <si>
+    <t>PH222370818S000</t>
+  </si>
+  <si>
+    <t>GO2223014108PH</t>
+  </si>
+  <si>
+    <t>SOURCE AND CONSTRUCTION OF OPEN GROUND WATER RESERVOIR OF CAPACITY 20 ML AT SEPOYDHURA (NEAR WOODCOT) UNDER KURESONG BLOCK WITHIN DARJEEING DISTRICT UNDER KURSEONG DIVISION, DTE. (SM/18723)</t>
+  </si>
+  <si>
+    <t>SM/18723</t>
+  </si>
+  <si>
+    <t>TSM/020430</t>
+  </si>
+  <si>
+    <t>PH222372949S000</t>
+  </si>
+  <si>
+    <t>HUM TUKDAH KHASMAHAL PWSS (SM/18316)</t>
+  </si>
+  <si>
+    <t>SM/18316</t>
+  </si>
+  <si>
+    <t>TSM/018171</t>
+  </si>
+  <si>
+    <t>PH222372941S000</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>1654/PHE-28011/156/2023-ESTT CELL-Dept. of PHE</t>
+  </si>
+  <si>
+    <t>BARA GHARIA PIPED WATER SUPLY SCHEME (SM/11774)</t>
+  </si>
+  <si>
+    <t>SM/11774</t>
+  </si>
+  <si>
+    <t>TSM/010345</t>
+  </si>
+  <si>
+    <t>PH222355243S000</t>
+  </si>
+  <si>
+    <t>GO2223005992PH</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jal Swapno programme for Panchkolguri &amp; Jhauguri village of Panchkolguri Piped water Supply Scheme (SM/07219)</t>
+  </si>
+  <si>
+    <t>SM/07219</t>
+  </si>
+  <si>
+    <t>TSM/006154</t>
+  </si>
+  <si>
+    <t>GO2021003117PH</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold Tap Connecton under Jal Jeevan &amp; Jal Swapno programme for Madhya Basngaon (Part-I) Piped water Supply Scheme (SM/07034)</t>
+  </si>
+  <si>
+    <t>SM/07034</t>
+  </si>
+  <si>
+    <t>TSM/006155</t>
+  </si>
+  <si>
+    <t>GO2021002711PH</t>
+  </si>
+  <si>
+    <t>6th (2020-2021)</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection Under Jal Jeevan Mission &amp; Jal Swpna Programme for Samar Nagar&amp; Debidanga area of Kalkut Mouza, Uttar Palash and Dakshin Palash area of Palash Mouza and Kalabari Mouza ( Part ) of Kalkut Piped W/S Scheme at (SM/08296)</t>
+  </si>
+  <si>
+    <t>SM/08296</t>
+  </si>
+  <si>
+    <t>TSM/007267</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>GO2021007621PH</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection at PWS scheme for Bhotay Goth (SM/10766)</t>
+  </si>
+  <si>
+    <t>SM/10766</t>
+  </si>
+  <si>
+    <t>TSM/009297</t>
+  </si>
+  <si>
+    <t>SM/08931</t>
+  </si>
+  <si>
+    <t>PH222352431S000</t>
+  </si>
+  <si>
+    <t>GO2223003208PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BAIRATISAL ZONE - III PIPED WATER SUPPLY SCHEME (SM/10097)</t>
+  </si>
+  <si>
+    <t>SM/10097</t>
+  </si>
+  <si>
+    <t>TSM/009591</t>
+  </si>
+  <si>
+    <t>PH212248422S000</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>GO2122009025PH</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme (9 Nos.) under GTA. [Volume No-III] (SM/10262)</t>
+  </si>
+  <si>
+    <t>SM/10262</t>
+  </si>
+  <si>
+    <t>TSM/007006</t>
+  </si>
+  <si>
+    <t>GO2021006578PH</t>
+  </si>
+  <si>
+    <t>MINI PIPED WATER SUPPLY SCHEME FOR FIVE NUMBER OF VILLAGES UNDER BLOCK KURSEONG &amp; MIRIK, DISTRICT OF DARJEELING (SM/10788)</t>
+  </si>
+  <si>
+    <t>SM/10788</t>
+  </si>
+  <si>
+    <t>TSM/010472</t>
+  </si>
+  <si>
+    <t>PH222354267M001</t>
+  </si>
+  <si>
+    <t>Piped Water Supply Scheme For Jhepi &amp; Gurdung. (SM/10833)</t>
+  </si>
+  <si>
+    <t>SM/10833</t>
+  </si>
+  <si>
+    <t>TSM/009509</t>
+  </si>
+  <si>
+    <t>PH222354346M002</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap connection under Jal Jeewan Mission / Jal swapno Programme from existing PWSS at Maneybhang Bazar (SM/11382)</t>
+  </si>
+  <si>
+    <t>SM/11382</t>
+  </si>
+  <si>
+    <t>TSM/011134</t>
+  </si>
+  <si>
+    <t>SM/10329</t>
+  </si>
+  <si>
+    <t>PH222354381M005</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection with pipeline retrofitting for PWS scheme at Barbotia (Lower and Upper) (SM/10773)</t>
+  </si>
+  <si>
+    <t>SM/10773</t>
+  </si>
+  <si>
+    <t>TSM/009473</t>
+  </si>
+  <si>
+    <t>SM/08932</t>
+  </si>
+  <si>
+    <t>PH222352440S000</t>
+  </si>
+  <si>
+    <t>GO2223003215PH</t>
+  </si>
+  <si>
+    <t>PWSS Scheme for Rong Tong 12 Mile under Kurseong Sub Division ,PHED,GTA (SM/10810)</t>
+  </si>
+  <si>
+    <t>SM/10810</t>
+  </si>
+  <si>
+    <t>TSM/009848</t>
+  </si>
+  <si>
+    <t>PH222354269M007</t>
+  </si>
+  <si>
+    <t>Nipania Piped water Supply Scheme. (SM/10815)</t>
+  </si>
+  <si>
+    <t>SM/10815</t>
+  </si>
+  <si>
+    <t>TSM/010842</t>
+  </si>
+  <si>
+    <t>PH222354258M001</t>
+  </si>
+  <si>
+    <t>GO2223003536PH</t>
+  </si>
+  <si>
+    <t>Providing Functional household tap connection with pipeline retrofitting for PWS scheme at Lingsaybong, Lodhuma-II (SM/10822)</t>
+  </si>
+  <si>
+    <t>SM/10822</t>
+  </si>
+  <si>
+    <t>TSM/009471</t>
+  </si>
+  <si>
+    <t>SM/08926</t>
+  </si>
+  <si>
+    <t>PH222352438S000</t>
+  </si>
+  <si>
+    <t>GO2223003601PH</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR LINGIA TEA GARDEN PWSS, BLOCK : JORE BUNGALOW-SUKHIAPOKHRI, DISTRICT : DARJEELING (SM/12179)</t>
+  </si>
+  <si>
+    <t>SM/12179</t>
+  </si>
+  <si>
+    <t>TSM/011754</t>
+  </si>
+  <si>
+    <t>PH222361828S000</t>
+  </si>
+  <si>
+    <t>GO2223007267PH</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme at Majuwa Tea Garden ( Khundrukey busty,lower chimney,majuwa busty,mohan majuwa,titney busty habitaion ) under Kurseong Sub-Divis (SM/11322)</t>
+  </si>
+  <si>
+    <t>SM/11322</t>
+  </si>
+  <si>
+    <t>TSM/009597</t>
+  </si>
+  <si>
+    <t>SM/04609</t>
+  </si>
+  <si>
+    <t>PH222354286M009</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection under Jal Jeevan Mission and Jal Swapno Programme for Piped Water Supply Scheme for Kalimati Busty under Kurseong-Sub Division, PHED, GTA (SM/11330)</t>
+  </si>
+  <si>
+    <t>SM/11330</t>
+  </si>
+  <si>
+    <t>TSM/010591</t>
+  </si>
+  <si>
+    <t>SM/10187</t>
+  </si>
+  <si>
+    <t>PH222354286M017</t>
+  </si>
+  <si>
+    <t>Providing Functional households Tap connection under JSP Programme for PWS Scheme Soureni Bazar (SM/11306)</t>
+  </si>
+  <si>
+    <t>SM/11306</t>
+  </si>
+  <si>
+    <t>TSM/009309</t>
+  </si>
+  <si>
+    <t>SM/08941</t>
+  </si>
+  <si>
+    <t>PH222352450S000</t>
+  </si>
+  <si>
+    <t>GO2223004077PH</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection with distribution networks retrofitting under JSP Programme for PWS Scheme for Chowandhura (SM/11311)</t>
+  </si>
+  <si>
+    <t>SM/11311</t>
+  </si>
+  <si>
+    <t>TSM/009303</t>
+  </si>
+  <si>
+    <t>SM/08946</t>
+  </si>
+  <si>
+    <t>PH222352456S000</t>
+  </si>
+  <si>
+    <t>GO2223003675PH</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR PULUNGDUNG TEA ESTATE PWSS BLOCK- JORE BUNGALOW- SUKHIYAPOKHRI, DISTRICT- DARJEELING (SM/11856)</t>
+  </si>
+  <si>
+    <t>SM/11856</t>
+  </si>
+  <si>
+    <t>TSM/011927</t>
+  </si>
+  <si>
+    <t>PH222359442S000</t>
+  </si>
+  <si>
+    <t>GO2223006273PH</t>
+  </si>
+  <si>
+    <t>HETMURI PIPED WATER SUPPLY SCHEME (SM/12750)</t>
+  </si>
+  <si>
+    <t>SM/12750</t>
+  </si>
+  <si>
+    <t>TSM/010346</t>
+  </si>
+  <si>
+    <t>PH222362188S000</t>
+  </si>
+  <si>
+    <t>GO2223007897PH</t>
+  </si>
+  <si>
+    <t>Augmentation of source for lower Takbia (SM/11374)</t>
+  </si>
+  <si>
+    <t>SM/11374</t>
+  </si>
+  <si>
+    <t>TSM/009479</t>
+  </si>
+  <si>
+    <t>PH222355200M001</t>
+  </si>
+  <si>
+    <t>GRAVITY BASED WATER SUPPLY SCHEME FOR SOOLBONG TEA GARDEN PWSS, BLOCK : JORE BUNGALOW-SUKHIAPOKHRI , DISTRICT : DARJEELING (SM/11891)</t>
+  </si>
+  <si>
+    <t>SM/11891</t>
+  </si>
+  <si>
+    <t>TSM/011831</t>
+  </si>
+  <si>
+    <t>PH222359543S000</t>
+  </si>
+  <si>
+    <t>GO2223006440PH</t>
+  </si>
+  <si>
+    <t>Piped Water Supply Scheme at Forest Busty,Latpanchor Sittong III GP with Functional Household Tap Connection under Jal Jeevan Mission under Kurseong Sub Division, PHED, GTA, Darjeeling. (SM/11345)</t>
+  </si>
+  <si>
+    <t>SM/11345</t>
+  </si>
+  <si>
+    <t>TSM/009535</t>
+  </si>
+  <si>
+    <t>PH222354677M002</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF TRIHANA TEA GARDEN PIPED WATER SUPPLY SCHEME (SM/12748)</t>
+  </si>
+  <si>
+    <t>SM/12748</t>
+  </si>
+  <si>
+    <t>TSM/012602</t>
+  </si>
+  <si>
+    <t>SM/03173</t>
+  </si>
+  <si>
+    <t>Siliguri Mechanical Sub-Division</t>
+  </si>
+  <si>
+    <t>PH222362177M001</t>
+  </si>
+  <si>
+    <t>FULBARI PIPED WATER SUPPLY SCHEME ( ZONE-I, II&amp; III) (SM/13509)</t>
+  </si>
+  <si>
+    <t>SM/13509</t>
+  </si>
+  <si>
+    <t>TSM/010331</t>
+  </si>
+  <si>
+    <t>PH222364848S000</t>
+  </si>
+  <si>
+    <t>GO2223009204PH</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BUDHARUGAON PIPED WATER SUPPLY SCHEME (SM/13467)</t>
+  </si>
+  <si>
+    <t>SM/13467</t>
+  </si>
+  <si>
+    <t>TSM/015582</t>
+  </si>
+  <si>
+    <t>SM/03571</t>
+  </si>
+  <si>
+    <t>PH222364568S000</t>
+  </si>
+  <si>
+    <t>GO2223009202PH</t>
+  </si>
+  <si>
     <t>AUGMENTATION OF MATIGARAHAT PIPED WATER SUPPLY SCHEME. (SM/14517)</t>
   </si>
   <si>
     <t>SM/14517</t>
   </si>
   <si>
     <t>TSM/010966</t>
   </si>
   <si>
     <t>PH222352130S000</t>
   </si>
   <si>
     <t>GO2223012605PH</t>
-  </si>
-[...1330 lines deleted...]
-    <t>GO2223009202PH</t>
   </si>
   <si>
     <t>PIPED WATER SUPPLY SCHEME FOR BUKIM TEA GARDEN IN MIRIK BLOCK UNDER DARJEELING DISTRICT. (SM/14529)</t>
   </si>
   <si>
     <t>SM/14529</t>
   </si>
   <si>
     <t>TSM/015166</t>
   </si>
   <si>
     <t>PH222362645S000</t>
   </si>
   <si>
     <t>GO2223012608PH</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME FOR MAJUA TEA GARDEN PWSS IN KURSEONG BLOCK UNDER DARJEELING DISTRICT (SM/14532)</t>
   </si>
   <si>
     <t>SM/14532</t>
   </si>
   <si>
     <t>TSM/014847</t>
   </si>
@@ -7360,57 +7360,57 @@
       </c>
       <c r="R6" s="3">
         <v>98.65</v>
       </c>
       <c r="S6" s="3">
         <v>98.65</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Y6" s="2" t="s">
         <v>73</v>
       </c>
       <c r="Z6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA6" s="2">
-        <v>98.44</v>
+        <v>52.08</v>
       </c>
       <c r="AB6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC6" s="2">
-        <v>98.44</v>
+        <v>52.08</v>
       </c>
       <c r="AD6" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="2">
         <v>5</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -7624,51 +7624,51 @@
       </c>
       <c r="T9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Y9" s="2" t="s">
         <v>91</v>
       </c>
       <c r="Z9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA9" s="2">
         <v>36.74</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC9" s="2">
-        <v>85.93</v>
+        <v>74.48</v>
       </c>
       <c r="AD9" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="2">
         <v>8</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
@@ -7802,51 +7802,51 @@
         <v>43</v>
       </c>
       <c r="U11" s="3"/>
       <c r="V11" s="3" t="s">
         <v>113</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>115</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA11" s="2">
         <v>31.1</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC11" s="2">
-        <v>621.95</v>
+        <v>643.51</v>
       </c>
       <c r="AD11" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="2">
         <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G12" s="2" t="s">
@@ -7892,51 +7892,51 @@
         <v>43</v>
       </c>
       <c r="U12" s="3"/>
       <c r="V12" s="3" t="s">
         <v>121</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>114</v>
       </c>
       <c r="Y12" s="2" t="s">
         <v>122</v>
       </c>
       <c r="Z12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA12" s="2">
         <v>22.44</v>
       </c>
       <c r="AB12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC12" s="2">
-        <v>566.42</v>
+        <v>584.58</v>
       </c>
       <c r="AD12" s="2" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="2">
         <v>11</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>125</v>
       </c>
@@ -8066,51 +8066,51 @@
         <v>43</v>
       </c>
       <c r="U14" s="3"/>
       <c r="V14" s="3" t="s">
         <v>137</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>104</v>
       </c>
       <c r="Y14" s="2" t="s">
         <v>138</v>
       </c>
       <c r="Z14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA14" s="2">
         <v>2364.24</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC14" s="2">
-        <v>900.42</v>
+        <v>822.76</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="2">
         <v>13</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -8672,57 +8672,57 @@
         <v>1129.94</v>
       </c>
       <c r="S21" s="3">
         <v>1129.94</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U21" s="3"/>
       <c r="V21" s="3" t="s">
         <v>195</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>196</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>197</v>
       </c>
       <c r="Z21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA21" s="2">
-        <v>1125</v>
+        <v>1482.32</v>
       </c>
       <c r="AB21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC21" s="2">
-        <v>1125</v>
+        <v>1482.32</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="2">
         <v>20</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -8858,51 +8858,51 @@
         <v>43</v>
       </c>
       <c r="U23" s="3"/>
       <c r="V23" s="3" t="s">
         <v>208</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>202</v>
       </c>
       <c r="Y23" s="2" t="s">
         <v>209</v>
       </c>
       <c r="Z23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA23" s="2">
         <v>1620.87</v>
       </c>
       <c r="AB23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC23" s="2">
-        <v>722.99</v>
+        <v>715.46</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="2">
         <v>22</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G24" s="2" t="s">
@@ -9380,57 +9380,57 @@
         <v>542.09</v>
       </c>
       <c r="S29" s="3">
         <v>542.09</v>
       </c>
       <c r="T29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U29" s="3"/>
       <c r="V29" s="3" t="s">
         <v>243</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>244</v>
       </c>
       <c r="Z29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA29" s="2">
-        <v>599.19</v>
+        <v>4.89</v>
       </c>
       <c r="AB29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC29" s="2">
-        <v>599.19</v>
+        <v>4.89</v>
       </c>
       <c r="AD29" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="2">
         <v>28</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="2" t="s">
@@ -10006,51 +10006,51 @@
         <v>43</v>
       </c>
       <c r="U36" s="3"/>
       <c r="V36" s="3" t="s">
         <v>291</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X36" s="2" t="s">
         <v>278</v>
       </c>
       <c r="Y36" s="2" t="s">
         <v>279</v>
       </c>
       <c r="Z36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA36" s="2">
         <v>70.73</v>
       </c>
       <c r="AB36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC36" s="2">
-        <v>90.81</v>
+        <v>37</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="2">
         <v>35</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G37" s="2" t="s">
@@ -10274,51 +10274,51 @@
         <v>43</v>
       </c>
       <c r="U39" s="3"/>
       <c r="V39" s="3" t="s">
         <v>310</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>311</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>312</v>
       </c>
       <c r="Z39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA39" s="2">
         <v>449.78</v>
       </c>
       <c r="AB39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC39" s="2">
-        <v>269.25</v>
+        <v>281.7</v>
       </c>
       <c r="AD39" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="2">
         <v>38</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G40" s="2" t="s">
@@ -10452,51 +10452,51 @@
         <v>43</v>
       </c>
       <c r="U41" s="3"/>
       <c r="V41" s="3" t="s">
         <v>325</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>326</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>327</v>
       </c>
       <c r="Z41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA41" s="2">
         <v>61.55</v>
       </c>
       <c r="AB41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC41" s="2">
-        <v>128.5</v>
+        <v>134.58</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="2">
         <v>40</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G42" s="2" t="s">
@@ -10542,51 +10542,51 @@
         <v>43</v>
       </c>
       <c r="U42" s="3"/>
       <c r="V42" s="3" t="s">
         <v>332</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>326</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>327</v>
       </c>
       <c r="Z42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA42" s="2">
         <v>211.27</v>
       </c>
       <c r="AB42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC42" s="2">
-        <v>157.05</v>
+        <v>75.99</v>
       </c>
       <c r="AD42" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="2">
         <v>41</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G43" s="2" t="s">
@@ -11156,51 +11156,51 @@
         <v>43</v>
       </c>
       <c r="U49" s="3"/>
       <c r="V49" s="3" t="s">
         <v>374</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X49" s="2" t="s">
         <v>375</v>
       </c>
       <c r="Y49" s="2" t="s">
         <v>376</v>
       </c>
       <c r="Z49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA49" s="2">
         <v>705.57</v>
       </c>
       <c r="AB49" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC49" s="2">
-        <v>8.68</v>
+        <v>1052.96</v>
       </c>
       <c r="AD49" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="2">
         <v>48</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G50" s="2" t="s">
@@ -11332,51 +11332,51 @@
         <v>43</v>
       </c>
       <c r="U51" s="3"/>
       <c r="V51" s="3" t="s">
         <v>391</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>318</v>
       </c>
       <c r="Y51" s="2" t="s">
         <v>392</v>
       </c>
       <c r="Z51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA51" s="2">
         <v>1127.22</v>
       </c>
       <c r="AB51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC51" s="2">
-        <v>715.66</v>
+        <v>740.66</v>
       </c>
       <c r="AD51" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="2">
         <v>50</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G52" s="2" t="s">
@@ -11946,51 +11946,51 @@
         <v>43</v>
       </c>
       <c r="U58" s="3"/>
       <c r="V58" s="3" t="s">
         <v>433</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X58" s="2" t="s">
         <v>434</v>
       </c>
       <c r="Y58" s="2" t="s">
         <v>435</v>
       </c>
       <c r="Z58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA58" s="2">
         <v>3811.36</v>
       </c>
       <c r="AB58" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC58" s="2">
-        <v>2067.65</v>
+        <v>2073.17</v>
       </c>
       <c r="AD58" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="59" spans="1:30">
       <c r="A59" s="2">
         <v>57</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -12286,51 +12286,51 @@
         <v>43</v>
       </c>
       <c r="U62" s="3"/>
       <c r="V62" s="3" t="s">
         <v>457</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X62" s="2" t="s">
         <v>458</v>
       </c>
       <c r="Y62" s="2" t="s">
         <v>459</v>
       </c>
       <c r="Z62" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA62" s="2">
         <v>24399</v>
       </c>
       <c r="AB62" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC62" s="2">
-        <v>8214.91</v>
+        <v>8213.92</v>
       </c>
       <c r="AD62" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:30">
       <c r="A63" s="2">
         <v>61</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -12368,51 +12368,51 @@
         <v>43</v>
       </c>
       <c r="U63" s="3"/>
       <c r="V63" s="3" t="s">
         <v>463</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X63" s="2" t="s">
         <v>464</v>
       </c>
       <c r="Y63" s="2" t="s">
         <v>465</v>
       </c>
       <c r="Z63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA63" s="2">
         <v>20619.01</v>
       </c>
       <c r="AB63" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC63" s="2">
-        <v>6767.13</v>
+        <v>6766.45</v>
       </c>
       <c r="AD63" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:30">
       <c r="A64" s="2">
         <v>62</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -13322,51 +13322,51 @@
       </c>
       <c r="T74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U74" s="3"/>
       <c r="V74" s="3"/>
       <c r="W74" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X74" s="2" t="s">
         <v>78</v>
       </c>
       <c r="Y74" s="2" t="s">
         <v>519</v>
       </c>
       <c r="Z74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA74" s="2">
         <v>30.22</v>
       </c>
       <c r="AB74" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC74" s="2">
-        <v>60.25</v>
+        <v>34.82</v>
       </c>
       <c r="AD74" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:30">
       <c r="A75" s="2">
         <v>73</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G75" s="2" t="s">
@@ -15428,51 +15428,51 @@
         <v>43</v>
       </c>
       <c r="U98" s="3"/>
       <c r="V98" s="3" t="s">
         <v>651</v>
       </c>
       <c r="W98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X98" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y98" s="2" t="s">
         <v>652</v>
       </c>
       <c r="Z98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA98" s="2">
         <v>250.03</v>
       </c>
       <c r="AB98" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC98" s="2">
-        <v>292.2</v>
+        <v>303.16</v>
       </c>
       <c r="AD98" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="99" spans="1:30">
       <c r="A99" s="2">
         <v>97</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G99" s="2" t="s">
@@ -15518,51 +15518,51 @@
         <v>43</v>
       </c>
       <c r="U99" s="3"/>
       <c r="V99" s="3" t="s">
         <v>658</v>
       </c>
       <c r="W99" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X99" s="2" t="s">
         <v>659</v>
       </c>
       <c r="Y99" s="2" t="s">
         <v>660</v>
       </c>
       <c r="Z99" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA99" s="2">
         <v>155.75</v>
       </c>
       <c r="AB99" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC99" s="2">
-        <v>100.46</v>
+        <v>46.04</v>
       </c>
       <c r="AD99" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="100" spans="1:30">
       <c r="A100" s="2">
         <v>98</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G100" s="2" t="s">
@@ -15862,51 +15862,51 @@
         <v>43</v>
       </c>
       <c r="U103" s="3"/>
       <c r="V103" s="3" t="s">
         <v>683</v>
       </c>
       <c r="W103" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X103" s="2" t="s">
         <v>326</v>
       </c>
       <c r="Y103" s="2" t="s">
         <v>327</v>
       </c>
       <c r="Z103" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA103" s="2">
         <v>134.53</v>
       </c>
       <c r="AB103" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC103" s="2">
-        <v>101.87</v>
+        <v>112.14</v>
       </c>
       <c r="AD103" s="2" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="104" spans="1:30">
       <c r="A104" s="2">
         <v>102</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G104" s="2" t="s">
@@ -16644,57 +16644,57 @@
         <v>1513.58</v>
       </c>
       <c r="S112" s="3">
         <v>1513.58</v>
       </c>
       <c r="T112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U112" s="3"/>
       <c r="V112" s="3" t="s">
         <v>728</v>
       </c>
       <c r="W112" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X112" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Y112" s="2" t="s">
         <v>417</v>
       </c>
       <c r="Z112" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA112" s="2">
-        <v>8.4</v>
+        <v>2336.22</v>
       </c>
       <c r="AB112" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC112" s="2">
-        <v>8.4</v>
+        <v>2336.22</v>
       </c>
       <c r="AD112" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:30">
       <c r="A113" s="2">
         <v>111</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G113" s="2" t="s">
@@ -17000,51 +17000,51 @@
         <v>43</v>
       </c>
       <c r="U116" s="3"/>
       <c r="V116" s="3" t="s">
         <v>746</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X116" s="2" t="s">
         <v>747</v>
       </c>
       <c r="Y116" s="2" t="s">
         <v>748</v>
       </c>
       <c r="Z116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA116" s="2">
         <v>49242.01</v>
       </c>
       <c r="AB116" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC116" s="2">
-        <v>15905.62</v>
+        <v>15904.63</v>
       </c>
       <c r="AD116" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:30">
       <c r="A117" s="2">
         <v>115</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G117" s="2" t="s">
@@ -17348,51 +17348,51 @@
         <v>43</v>
       </c>
       <c r="U120" s="3"/>
       <c r="V120" s="3" t="s">
         <v>767</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X120" s="2" t="s">
         <v>768</v>
       </c>
       <c r="Y120" s="2" t="s">
         <v>769</v>
       </c>
       <c r="Z120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA120" s="2">
         <v>2611.12</v>
       </c>
       <c r="AB120" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC120" s="2">
-        <v>995.09</v>
+        <v>1022.22</v>
       </c>
       <c r="AD120" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="121" spans="1:30">
       <c r="A121" s="2">
         <v>119</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G121" s="2" t="s">
@@ -17776,51 +17776,51 @@
         <v>43</v>
       </c>
       <c r="U125" s="3"/>
       <c r="V125" s="3" t="s">
         <v>792</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X125" s="2" t="s">
         <v>202</v>
       </c>
       <c r="Y125" s="2" t="s">
         <v>793</v>
       </c>
       <c r="Z125" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA125" s="2">
         <v>0.54</v>
       </c>
       <c r="AB125" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC125" s="2">
-        <v>600.31</v>
+        <v>6.01</v>
       </c>
       <c r="AD125" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="126" spans="1:30">
       <c r="A126" s="2">
         <v>124</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G126" s="2" t="s">
@@ -19102,51 +19102,51 @@
         <v>43</v>
       </c>
       <c r="U140" s="3"/>
       <c r="V140" s="3" t="s">
         <v>866</v>
       </c>
       <c r="W140" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X140" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y140" s="2" t="s">
         <v>652</v>
       </c>
       <c r="Z140" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA140" s="2">
         <v>369.42</v>
       </c>
       <c r="AB140" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC140" s="2">
-        <v>235.17</v>
+        <v>247.06</v>
       </c>
       <c r="AD140" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="141" spans="1:30">
       <c r="A141" s="2">
         <v>139</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G141" s="2" t="s">
@@ -19292,7832 +19292,7832 @@
       </c>
       <c r="Z142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA142" s="2">
         <v>1660.67</v>
       </c>
       <c r="AB142" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC142" s="2">
         <v>1846.54</v>
       </c>
       <c r="AD142" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:30">
       <c r="A143" s="2">
         <v>141</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>239</v>
+        <v>370</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>878</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>879</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="J143" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J143" s="3"/>
       <c r="K143" s="3" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
-        <v>42</v>
+        <v>572</v>
       </c>
       <c r="N143" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O143" s="3">
-        <v>10916</v>
+        <v>1793</v>
       </c>
       <c r="P143" s="3">
-        <v>10542</v>
+        <v>1488</v>
       </c>
       <c r="Q143" s="3">
-        <v>10542</v>
+        <v>1488</v>
       </c>
       <c r="R143" s="3">
-        <v>2399.99</v>
+        <v>1651.09</v>
       </c>
       <c r="S143" s="3">
-        <v>2399.99</v>
+        <v>1651.09</v>
       </c>
       <c r="T143" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U143" s="3"/>
       <c r="V143" s="3" t="s">
         <v>881</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X143" s="2" t="s">
         <v>672</v>
       </c>
       <c r="Y143" s="2" t="s">
         <v>882</v>
       </c>
       <c r="Z143" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA143" s="2">
-        <v>6726.74</v>
+        <v>3302.18</v>
       </c>
       <c r="AB143" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC143" s="2">
-        <v>2469.87</v>
+        <v>1632.57</v>
       </c>
       <c r="AD143" s="2" t="s">
-        <v>245</v>
+        <v>377</v>
       </c>
     </row>
     <row r="144" spans="1:30">
       <c r="A144" s="2">
         <v>142</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>370</v>
+        <v>253</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>883</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>884</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>885</v>
       </c>
       <c r="J144" s="3"/>
       <c r="K144" s="3" t="s">
         <v>571</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>572</v>
       </c>
       <c r="N144" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O144" s="3">
-        <v>1793</v>
+        <v>835</v>
       </c>
       <c r="P144" s="3">
-        <v>1488</v>
+        <v>910</v>
       </c>
       <c r="Q144" s="3">
-        <v>1488</v>
+        <v>910</v>
       </c>
       <c r="R144" s="3">
-        <v>1651.09</v>
+        <v>2098.08</v>
       </c>
       <c r="S144" s="3">
-        <v>1651.09</v>
+        <v>2098.08</v>
       </c>
       <c r="T144" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U144" s="3"/>
       <c r="V144" s="3" t="s">
         <v>886</v>
       </c>
       <c r="W144" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X144" s="2" t="s">
-        <v>672</v>
+        <v>326</v>
       </c>
       <c r="Y144" s="2" t="s">
         <v>887</v>
       </c>
       <c r="Z144" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA144" s="2">
-        <v>3302.18</v>
+        <v>6191.36</v>
       </c>
       <c r="AB144" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC144" s="2">
-        <v>1632.57</v>
+        <v>3222.38</v>
       </c>
       <c r="AD144" s="2" t="s">
-        <v>377</v>
+        <v>260</v>
       </c>
     </row>
     <row r="145" spans="1:30">
       <c r="A145" s="2">
         <v>143</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>253</v>
+        <v>321</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>888</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>889</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="J145" s="3"/>
+      <c r="J145" s="3" t="s">
+        <v>518</v>
+      </c>
       <c r="K145" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L145" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="M145" s="3" t="s">
-        <v>572</v>
+        <v>64</v>
       </c>
       <c r="N145" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O145" s="3">
-        <v>1029</v>
+        <v>1928</v>
       </c>
       <c r="P145" s="3">
-        <v>910</v>
+        <v>0</v>
       </c>
       <c r="Q145" s="3">
-        <v>910</v>
+        <v>0</v>
       </c>
       <c r="R145" s="3">
-        <v>2098.08</v>
+        <v>194.82</v>
       </c>
       <c r="S145" s="3">
-        <v>2098.08</v>
+        <v>194.82</v>
       </c>
       <c r="T145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U145" s="3"/>
       <c r="V145" s="3" t="s">
         <v>891</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X145" s="2" t="s">
         <v>326</v>
       </c>
       <c r="Y145" s="2" t="s">
-        <v>892</v>
+        <v>327</v>
       </c>
       <c r="Z145" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA145" s="2">
-        <v>6191.36</v>
+        <v>208.63</v>
       </c>
       <c r="AB145" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC145" s="2">
-        <v>3222.38</v>
+        <v>166.55</v>
       </c>
       <c r="AD145" s="2" t="s">
-        <v>260</v>
+        <v>328</v>
       </c>
     </row>
     <row r="146" spans="1:30">
       <c r="A146" s="2">
         <v>144</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>59</v>
+        <v>189</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G146" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="H146" s="3" t="s">
         <v>893</v>
       </c>
-      <c r="H146" s="3" t="s">
+      <c r="I146" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="I146" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J146" s="3"/>
       <c r="K146" s="3" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="L146" s="3" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="M146" s="3" t="s">
-        <v>64</v>
+        <v>362</v>
       </c>
       <c r="N146" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O146" s="3">
-        <v>1928</v>
+        <v>805</v>
       </c>
       <c r="P146" s="3">
-        <v>0</v>
+        <v>133</v>
       </c>
       <c r="Q146" s="3">
-        <v>0</v>
+        <v>133</v>
       </c>
       <c r="R146" s="3">
-        <v>194.82</v>
+        <v>161.01</v>
       </c>
       <c r="S146" s="3">
-        <v>194.82</v>
+        <v>161.01</v>
       </c>
       <c r="T146" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U146" s="3"/>
       <c r="V146" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="W146" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="X146" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="Y146" s="2" t="s">
         <v>896</v>
       </c>
-      <c r="W146" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z146" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA146" s="2">
-        <v>208.63</v>
+        <v>161.01</v>
       </c>
       <c r="AB146" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC146" s="2">
-        <v>152</v>
+        <v>160.35</v>
       </c>
       <c r="AD146" s="2" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:30">
       <c r="A147" s="2">
         <v>145</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>189</v>
+        <v>93</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>897</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>898</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>899</v>
       </c>
       <c r="J147" s="3"/>
       <c r="K147" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
-        <v>362</v>
+        <v>99</v>
       </c>
       <c r="N147" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O147" s="3">
-        <v>805</v>
+        <v>883</v>
       </c>
       <c r="P147" s="3">
-        <v>133</v>
+        <v>484</v>
       </c>
       <c r="Q147" s="3">
-        <v>133</v>
+        <v>484</v>
       </c>
       <c r="R147" s="3">
-        <v>161.01</v>
+        <v>524.85</v>
       </c>
       <c r="S147" s="3">
-        <v>161.01</v>
+        <v>524.85</v>
       </c>
       <c r="T147" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U147" s="3"/>
       <c r="V147" s="3" t="s">
         <v>900</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X147" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y147" s="2" t="s">
         <v>901</v>
       </c>
       <c r="Z147" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA147" s="2">
-        <v>161.01</v>
+        <v>524.85</v>
       </c>
       <c r="AB147" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC147" s="2">
-        <v>160.35</v>
+        <v>508.58</v>
       </c>
       <c r="AD147" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="148" spans="1:30">
       <c r="A148" s="2">
         <v>146</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>902</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>903</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>904</v>
       </c>
       <c r="J148" s="3"/>
       <c r="K148" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L148" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="M148" s="3" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="N148" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O148" s="3">
-        <v>883</v>
+        <v>498</v>
       </c>
       <c r="P148" s="3">
-        <v>484</v>
+        <v>229</v>
       </c>
       <c r="Q148" s="3">
-        <v>484</v>
+        <v>229</v>
       </c>
       <c r="R148" s="3">
-        <v>524.85</v>
+        <v>210.61</v>
       </c>
       <c r="S148" s="3">
-        <v>524.85</v>
+        <v>210.61</v>
       </c>
       <c r="T148" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U148" s="3"/>
       <c r="V148" s="3" t="s">
         <v>905</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X148" s="2" t="s">
-        <v>338</v>
+        <v>398</v>
       </c>
       <c r="Y148" s="2" t="s">
         <v>906</v>
       </c>
       <c r="Z148" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA148" s="2">
-        <v>524.85</v>
+        <v>1.44</v>
       </c>
       <c r="AB148" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC148" s="2">
-        <v>508.58</v>
+        <v>1.44</v>
       </c>
       <c r="AD148" s="2" t="s">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:30">
       <c r="A149" s="2">
         <v>147</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>189</v>
+        <v>59</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>393</v>
+        <v>106</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>907</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>908</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="J149" s="3"/>
+      <c r="J149" s="3" t="s">
+        <v>910</v>
+      </c>
       <c r="K149" s="3" t="s">
-        <v>140</v>
+        <v>40</v>
       </c>
       <c r="L149" s="3" t="s">
-        <v>213</v>
+        <v>41</v>
       </c>
       <c r="M149" s="3" t="s">
-        <v>214</v>
+        <v>54</v>
       </c>
       <c r="N149" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O149" s="3">
-        <v>498</v>
+        <v>2105</v>
       </c>
       <c r="P149" s="3">
-        <v>229</v>
+        <v>2315</v>
       </c>
       <c r="Q149" s="3">
-        <v>229</v>
+        <v>2315</v>
       </c>
       <c r="R149" s="3">
-        <v>210.61</v>
+        <v>870.41</v>
       </c>
       <c r="S149" s="3">
-        <v>210.61</v>
+        <v>870.41</v>
       </c>
       <c r="T149" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U149" s="3"/>
       <c r="V149" s="3" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X149" s="2" t="s">
-        <v>398</v>
+        <v>114</v>
       </c>
       <c r="Y149" s="2" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="Z149" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA149" s="2">
-        <v>201.76</v>
+        <v>13.96</v>
       </c>
       <c r="AB149" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC149" s="2">
-        <v>201.76</v>
+        <v>705.87</v>
       </c>
       <c r="AD149" s="2" t="s">
-        <v>400</v>
+        <v>116</v>
       </c>
     </row>
     <row r="150" spans="1:30">
       <c r="A150" s="2">
         <v>148</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>106</v>
+        <v>321</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H150" s="3" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I150" s="3" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="J150" s="3" t="s">
         <v>915</v>
       </c>
+      <c r="J150" s="3"/>
       <c r="K150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M150" s="3" t="s">
         <v>54</v>
       </c>
       <c r="N150" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O150" s="3">
-        <v>2105</v>
+        <v>1572</v>
       </c>
       <c r="P150" s="3">
-        <v>2315</v>
+        <v>1966</v>
       </c>
       <c r="Q150" s="3">
-        <v>2315</v>
+        <v>1966</v>
       </c>
       <c r="R150" s="3">
-        <v>870.41</v>
+        <v>741.26</v>
       </c>
       <c r="S150" s="3">
-        <v>870.41</v>
+        <v>741.26</v>
       </c>
       <c r="T150" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U150" s="3"/>
       <c r="V150" s="3" t="s">
         <v>916</v>
       </c>
       <c r="W150" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X150" s="2" t="s">
-        <v>114</v>
+        <v>318</v>
       </c>
       <c r="Y150" s="2" t="s">
         <v>917</v>
       </c>
       <c r="Z150" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA150" s="2">
-        <v>13.96</v>
+        <v>498.39</v>
       </c>
       <c r="AB150" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC150" s="2">
-        <v>814.46</v>
+        <v>626.44</v>
       </c>
       <c r="AD150" s="2" t="s">
-        <v>116</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:30">
       <c r="A151" s="2">
         <v>149</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>59</v>
+        <v>189</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>918</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>919</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>920</v>
       </c>
       <c r="J151" s="3"/>
       <c r="K151" s="3" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="L151" s="3" t="s">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="M151" s="3" t="s">
-        <v>54</v>
+        <v>712</v>
       </c>
       <c r="N151" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O151" s="3">
-        <v>1572</v>
+        <v>191</v>
       </c>
       <c r="P151" s="3">
-        <v>1966</v>
+        <v>158</v>
       </c>
       <c r="Q151" s="3">
-        <v>1966</v>
+        <v>158</v>
       </c>
       <c r="R151" s="3">
-        <v>741.26</v>
+        <v>217.84</v>
       </c>
       <c r="S151" s="3">
-        <v>741.26</v>
+        <v>217.84</v>
       </c>
       <c r="T151" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U151" s="3"/>
       <c r="V151" s="3" t="s">
         <v>921</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X151" s="2" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="Y151" s="2" t="s">
         <v>922</v>
       </c>
       <c r="Z151" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA151" s="2">
-        <v>498.39</v>
+        <v>0</v>
       </c>
       <c r="AB151" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>626.44</v>
+        <v>80</v>
+      </c>
+      <c r="AC151" s="2" t="s">
+        <v>81</v>
       </c>
       <c r="AD151" s="2" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
     </row>
     <row r="152" spans="1:30">
       <c r="A152" s="2">
         <v>150</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>923</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>924</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>925</v>
       </c>
       <c r="J152" s="3"/>
       <c r="K152" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
-        <v>712</v>
+        <v>99</v>
       </c>
       <c r="N152" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O152" s="3">
-        <v>191</v>
+        <v>1201</v>
       </c>
       <c r="P152" s="3">
-        <v>158</v>
+        <v>1198</v>
       </c>
       <c r="Q152" s="3">
-        <v>158</v>
+        <v>1198</v>
       </c>
       <c r="R152" s="3">
-        <v>217.84</v>
+        <v>790.03</v>
       </c>
       <c r="S152" s="3">
-        <v>217.84</v>
+        <v>790.03</v>
       </c>
       <c r="T152" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U152" s="3"/>
       <c r="V152" s="3" t="s">
         <v>926</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X152" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y152" s="2" t="s">
         <v>927</v>
       </c>
       <c r="Z152" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA152" s="2">
-        <v>0</v>
+        <v>837.54</v>
       </c>
       <c r="AB152" s="2" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>47</v>
+      </c>
+      <c r="AC152" s="2">
+        <v>765.52</v>
       </c>
       <c r="AD152" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="153" spans="1:30">
       <c r="A153" s="2">
         <v>151</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>179</v>
+        <v>93</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>928</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>929</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>930</v>
       </c>
       <c r="J153" s="3"/>
       <c r="K153" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N153" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O153" s="3">
-        <v>1612</v>
+        <v>1635</v>
       </c>
       <c r="P153" s="3">
-        <v>1198</v>
+        <v>35</v>
       </c>
       <c r="Q153" s="3">
-        <v>1198</v>
+        <v>35</v>
       </c>
       <c r="R153" s="3">
-        <v>790.03</v>
+        <v>150.95</v>
       </c>
       <c r="S153" s="3">
-        <v>790.03</v>
+        <v>150.95</v>
       </c>
       <c r="T153" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U153" s="3"/>
       <c r="V153" s="3" t="s">
         <v>931</v>
       </c>
       <c r="W153" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X153" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y153" s="2" t="s">
         <v>932</v>
       </c>
       <c r="Z153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA153" s="2">
-        <v>837.54</v>
+        <v>150.95</v>
       </c>
       <c r="AB153" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC153" s="2">
-        <v>765.52</v>
+        <v>133.5</v>
       </c>
       <c r="AD153" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="154" spans="1:30">
       <c r="A154" s="2">
         <v>152</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>933</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>934</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>935</v>
       </c>
       <c r="J154" s="3"/>
       <c r="K154" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N154" s="3" t="s">
-        <v>100</v>
+        <v>336</v>
       </c>
       <c r="O154" s="3">
-        <v>1635</v>
+        <v>203</v>
       </c>
       <c r="P154" s="3">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="Q154" s="3">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="R154" s="3">
-        <v>150.95</v>
+        <v>404.81</v>
       </c>
       <c r="S154" s="3">
-        <v>150.95</v>
+        <v>404.81</v>
       </c>
       <c r="T154" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U154" s="3"/>
       <c r="V154" s="3" t="s">
         <v>936</v>
       </c>
       <c r="W154" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X154" s="2" t="s">
-        <v>338</v>
+        <v>937</v>
       </c>
       <c r="Y154" s="2" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="Z154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA154" s="2">
-        <v>150.95</v>
+        <v>404.81</v>
       </c>
       <c r="AB154" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC154" s="2">
-        <v>133.5</v>
+        <v>195.53</v>
       </c>
       <c r="AD154" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:30">
       <c r="A155" s="2">
         <v>153</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>313</v>
+        <v>180</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H155" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="I155" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="J155" s="3"/>
-      <c r="K155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K155" s="3"/>
       <c r="L155" s="3"/>
-      <c r="M155" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M155" s="3"/>
       <c r="N155" s="3" t="s">
-        <v>336</v>
+        <v>100</v>
       </c>
       <c r="O155" s="3">
-        <v>203</v>
+        <v>1495</v>
       </c>
       <c r="P155" s="3">
-        <v>147</v>
+        <v>1117</v>
       </c>
       <c r="Q155" s="3">
-        <v>147</v>
+        <v>1117</v>
       </c>
       <c r="R155" s="3">
-        <v>404.81</v>
+        <v>1424.7</v>
       </c>
       <c r="S155" s="3">
-        <v>404.81</v>
+        <v>1424.7</v>
       </c>
       <c r="T155" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U155" s="3"/>
       <c r="V155" s="3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="W155" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X155" s="2" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="Y155" s="2" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="Z155" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA155" s="2">
-        <v>404.81</v>
+        <v>2347.22</v>
       </c>
       <c r="AB155" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC155" s="2">
-        <v>195.53</v>
+        <v>2347.22</v>
       </c>
       <c r="AD155" s="2" t="s">
-        <v>320</v>
+        <v>188</v>
       </c>
     </row>
     <row r="156" spans="1:30">
       <c r="A156" s="2">
         <v>154</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>180</v>
+        <v>313</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H156" s="3" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="J156" s="3"/>
-      <c r="K156" s="3"/>
-[...1 lines deleted...]
-      <c r="M156" s="3"/>
+      <c r="K156" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="M156" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="N156" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O156" s="3">
-        <v>1495</v>
+        <v>1049</v>
       </c>
       <c r="P156" s="3">
-        <v>1117</v>
+        <v>908</v>
       </c>
       <c r="Q156" s="3">
-        <v>1117</v>
+        <v>908</v>
       </c>
       <c r="R156" s="3">
-        <v>1424.7</v>
+        <v>1070.75</v>
       </c>
       <c r="S156" s="3">
-        <v>1424.7</v>
+        <v>1070.75</v>
       </c>
       <c r="T156" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U156" s="3"/>
       <c r="V156" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="W156" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X156" s="2" t="s">
-        <v>948</v>
+        <v>427</v>
       </c>
       <c r="Y156" s="2" t="s">
-        <v>949</v>
+        <v>428</v>
       </c>
       <c r="Z156" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA156" s="2">
-        <v>2347.22</v>
+        <v>2172.8</v>
       </c>
       <c r="AB156" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC156" s="2">
-        <v>2347.22</v>
+        <v>1087.46</v>
       </c>
       <c r="AD156" s="2" t="s">
-        <v>188</v>
+        <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:30">
       <c r="A157" s="2">
         <v>155</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>313</v>
+        <v>239</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G157" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="I157" s="3" t="s">
         <v>950</v>
-      </c>
-[...4 lines deleted...]
-        <v>952</v>
       </c>
       <c r="J157" s="3"/>
       <c r="K157" s="3" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>425</v>
+        <v>193</v>
       </c>
       <c r="M157" s="3" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="N157" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O157" s="3">
-        <v>1049</v>
+        <v>989</v>
       </c>
       <c r="P157" s="3">
-        <v>908</v>
+        <v>989</v>
       </c>
       <c r="Q157" s="3">
-        <v>908</v>
+        <v>989</v>
       </c>
       <c r="R157" s="3">
-        <v>1070.75</v>
+        <v>379.09</v>
       </c>
       <c r="S157" s="3">
-        <v>1070.75</v>
+        <v>379.09</v>
       </c>
       <c r="T157" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U157" s="3"/>
       <c r="V157" s="3" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="W157" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X157" s="2" t="s">
-        <v>427</v>
+        <v>216</v>
       </c>
       <c r="Y157" s="2" t="s">
-        <v>428</v>
+        <v>952</v>
       </c>
       <c r="Z157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA157" s="2">
-        <v>2172.8</v>
+        <v>238.27</v>
       </c>
       <c r="AB157" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC157" s="2">
-        <v>1087.46</v>
+        <v>238.27</v>
       </c>
       <c r="AD157" s="2" t="s">
-        <v>320</v>
+        <v>245</v>
       </c>
     </row>
     <row r="158" spans="1:30">
       <c r="A158" s="2">
         <v>156</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>239</v>
+        <v>313</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G158" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="H158" s="3" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>955</v>
       </c>
       <c r="J158" s="3"/>
       <c r="K158" s="3" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="M158" s="3" t="s">
-        <v>214</v>
+        <v>99</v>
       </c>
       <c r="N158" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O158" s="3">
-        <v>989</v>
+        <v>1232</v>
       </c>
       <c r="P158" s="3">
-        <v>989</v>
+        <v>594</v>
       </c>
       <c r="Q158" s="3">
-        <v>989</v>
+        <v>594</v>
       </c>
       <c r="R158" s="3">
-        <v>379.09</v>
+        <v>1302.23</v>
       </c>
       <c r="S158" s="3">
-        <v>379.09</v>
+        <v>1302.23</v>
       </c>
       <c r="T158" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U158" s="3"/>
       <c r="V158" s="3" t="s">
         <v>956</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X158" s="2" t="s">
-        <v>216</v>
+        <v>427</v>
       </c>
       <c r="Y158" s="2" t="s">
-        <v>957</v>
+        <v>428</v>
       </c>
       <c r="Z158" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA158" s="2">
-        <v>238.27</v>
+        <v>2604.46</v>
       </c>
       <c r="AB158" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC158" s="2">
-        <v>238.27</v>
+        <v>1298.98</v>
       </c>
       <c r="AD158" s="2" t="s">
-        <v>245</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:30">
       <c r="A159" s="2">
         <v>157</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G159" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="H159" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="H159" s="3" t="s">
+      <c r="I159" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="I159" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J159" s="3"/>
-      <c r="K159" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="K159" s="3"/>
+      <c r="L159" s="3"/>
+      <c r="M159" s="3"/>
       <c r="N159" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O159" s="3">
-        <v>1232</v>
+        <v>2580</v>
       </c>
       <c r="P159" s="3">
-        <v>594</v>
+        <v>3257</v>
       </c>
       <c r="Q159" s="3">
-        <v>594</v>
+        <v>3257</v>
       </c>
       <c r="R159" s="3">
-        <v>1302.23</v>
+        <v>3390</v>
       </c>
       <c r="S159" s="3">
-        <v>1302.23</v>
+        <v>3390</v>
       </c>
       <c r="T159" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U159" s="3"/>
       <c r="V159" s="3" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="W159" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X159" s="2" t="s">
         <v>427</v>
       </c>
       <c r="Y159" s="2" t="s">
         <v>428</v>
       </c>
       <c r="Z159" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA159" s="2">
-        <v>2604.46</v>
+        <v>3141.92</v>
       </c>
       <c r="AB159" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC159" s="2">
-        <v>1298.98</v>
+        <v>3141.92</v>
       </c>
       <c r="AD159" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="160" spans="1:30">
       <c r="A160" s="2">
         <v>158</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>313</v>
+        <v>94</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G160" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="H160" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="H160" s="3" t="s">
+      <c r="I160" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="I160" s="3" t="s">
+      <c r="J160" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="J160" s="3"/>
-      <c r="K160" s="3"/>
+      <c r="K160" s="3" t="s">
+        <v>571</v>
+      </c>
       <c r="L160" s="3"/>
-      <c r="M160" s="3"/>
+      <c r="M160" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="N160" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O160" s="3">
-        <v>2580</v>
+        <v>569</v>
       </c>
       <c r="P160" s="3">
-        <v>3257</v>
+        <v>111</v>
       </c>
       <c r="Q160" s="3">
-        <v>3257</v>
+        <v>111</v>
       </c>
       <c r="R160" s="3">
-        <v>3390</v>
+        <v>16.73</v>
       </c>
       <c r="S160" s="3">
-        <v>3390</v>
+        <v>16.73</v>
       </c>
       <c r="T160" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U160" s="3"/>
       <c r="V160" s="3" t="s">
         <v>965</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X160" s="2" t="s">
-        <v>427</v>
+        <v>966</v>
       </c>
       <c r="Y160" s="2" t="s">
-        <v>428</v>
+        <v>967</v>
       </c>
       <c r="Z160" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA160" s="2">
-        <v>3141.92</v>
+        <v>13.71</v>
       </c>
       <c r="AB160" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC160" s="2">
-        <v>3141.92</v>
+        <v>13.71</v>
       </c>
       <c r="AD160" s="2" t="s">
-        <v>320</v>
+        <v>104</v>
       </c>
     </row>
     <row r="161" spans="1:30">
       <c r="A161" s="2">
         <v>159</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>94</v>
+        <v>313</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H161" s="3" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="I161" s="3" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="J161" s="3"/>
       <c r="K161" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L161" s="3"/>
+        <v>92</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>236</v>
+      </c>
       <c r="M161" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N161" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O161" s="3">
-        <v>569</v>
+        <v>602</v>
       </c>
       <c r="P161" s="3">
-        <v>111</v>
+        <v>635</v>
       </c>
       <c r="Q161" s="3">
-        <v>111</v>
+        <v>635</v>
       </c>
       <c r="R161" s="3">
-        <v>16.73</v>
+        <v>1082.47</v>
       </c>
       <c r="S161" s="3">
-        <v>16.73</v>
+        <v>1082.47</v>
       </c>
       <c r="T161" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U161" s="3"/>
       <c r="V161" s="3" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="W161" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X161" s="2" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="Y161" s="2" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="Z161" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA161" s="2">
-        <v>13.71</v>
+        <v>2164.94</v>
       </c>
       <c r="AB161" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC161" s="2">
-        <v>13.71</v>
+        <v>1044.2</v>
       </c>
       <c r="AD161" s="2" t="s">
-        <v>104</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:30">
       <c r="A162" s="2">
         <v>160</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>189</v>
+        <v>67</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>313</v>
+        <v>94</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H162" s="3" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="I162" s="3" t="s">
-        <v>975</v>
-[...1 lines deleted...]
-      <c r="J162" s="3"/>
+        <v>976</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>504</v>
+      </c>
       <c r="K162" s="3" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="L162" s="3" t="s">
-        <v>236</v>
+        <v>41</v>
       </c>
       <c r="M162" s="3" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="N162" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O162" s="3">
-        <v>602</v>
+        <v>4539</v>
       </c>
       <c r="P162" s="3">
-        <v>635</v>
+        <v>921</v>
       </c>
       <c r="Q162" s="3">
-        <v>635</v>
+        <v>921</v>
       </c>
       <c r="R162" s="3">
-        <v>1082.47</v>
+        <v>1259.04</v>
       </c>
       <c r="S162" s="3">
-        <v>1082.47</v>
+        <v>1259.04</v>
       </c>
       <c r="T162" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U162" s="3"/>
       <c r="V162" s="3" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X162" s="2" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="Y162" s="2" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="Z162" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA162" s="2">
-        <v>2164.94</v>
+        <v>530</v>
       </c>
       <c r="AB162" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC162" s="2">
-        <v>1044.2</v>
+        <v>1102.76</v>
       </c>
       <c r="AD162" s="2" t="s">
-        <v>320</v>
+        <v>104</v>
       </c>
     </row>
     <row r="163" spans="1:30">
       <c r="A163" s="2">
         <v>161</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>67</v>
+        <v>189</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H163" s="3" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="I163" s="3" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>504</v>
+        <v>983</v>
       </c>
       <c r="K163" s="3" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="L163" s="3" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="M163" s="3" t="s">
-        <v>64</v>
+        <v>214</v>
       </c>
       <c r="N163" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O163" s="3">
-        <v>4539</v>
+        <v>242</v>
       </c>
       <c r="P163" s="3">
-        <v>921</v>
+        <v>72</v>
       </c>
       <c r="Q163" s="3">
-        <v>921</v>
+        <v>72</v>
       </c>
       <c r="R163" s="3">
-        <v>1259.04</v>
+        <v>14.29</v>
       </c>
       <c r="S163" s="3">
-        <v>1259.04</v>
+        <v>14.29</v>
       </c>
       <c r="T163" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U163" s="3"/>
       <c r="V163" s="3" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X163" s="2" t="s">
-        <v>983</v>
+        <v>251</v>
       </c>
       <c r="Y163" s="2" t="s">
-        <v>984</v>
+        <v>252</v>
       </c>
       <c r="Z163" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA163" s="2">
-        <v>530</v>
+        <v>12.31</v>
       </c>
       <c r="AB163" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC163" s="2">
-        <v>1102.76</v>
+        <v>12.31</v>
       </c>
       <c r="AD163" s="2" t="s">
-        <v>104</v>
+        <v>178</v>
       </c>
     </row>
     <row r="164" spans="1:30">
       <c r="A164" s="2">
         <v>162</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>189</v>
+        <v>59</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>985</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>986</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>987</v>
       </c>
-      <c r="J164" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J164" s="3"/>
       <c r="K164" s="3" t="s">
-        <v>140</v>
+        <v>40</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="M164" s="3" t="s">
-        <v>214</v>
+        <v>54</v>
       </c>
       <c r="N164" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O164" s="3">
-        <v>242</v>
+        <v>1547</v>
       </c>
       <c r="P164" s="3">
-        <v>72</v>
+        <v>1541</v>
       </c>
       <c r="Q164" s="3">
-        <v>72</v>
+        <v>1541</v>
       </c>
       <c r="R164" s="3">
-        <v>14.29</v>
+        <v>623.79</v>
       </c>
       <c r="S164" s="3">
-        <v>14.29</v>
+        <v>623.79</v>
       </c>
       <c r="T164" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U164" s="3"/>
-      <c r="V164" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V164" s="3"/>
       <c r="W164" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X164" s="2" t="s">
-        <v>251</v>
+        <v>988</v>
       </c>
       <c r="Y164" s="2" t="s">
-        <v>252</v>
+        <v>989</v>
       </c>
       <c r="Z164" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA164" s="2">
-        <v>12.31</v>
+        <v>1539.42</v>
       </c>
       <c r="AB164" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC164" s="2">
-        <v>12.31</v>
+        <v>579.16</v>
       </c>
       <c r="AD164" s="2" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
     </row>
     <row r="165" spans="1:30">
       <c r="A165" s="2">
         <v>163</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>34</v>
+        <v>370</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>990</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>991</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="J165" s="3"/>
+      <c r="J165" s="3" t="s">
+        <v>993</v>
+      </c>
       <c r="K165" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M165" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N165" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O165" s="3">
-        <v>1547</v>
+        <v>587</v>
       </c>
       <c r="P165" s="3">
-        <v>1541</v>
+        <v>838</v>
       </c>
       <c r="Q165" s="3">
-        <v>1541</v>
+        <v>838</v>
       </c>
       <c r="R165" s="3">
-        <v>623.79</v>
+        <v>335.45</v>
       </c>
       <c r="S165" s="3">
-        <v>623.79</v>
+        <v>335.45</v>
       </c>
       <c r="T165" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U165" s="3"/>
-      <c r="V165" s="3"/>
+      <c r="V165" s="3" t="s">
+        <v>994</v>
+      </c>
       <c r="W165" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X165" s="2" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="Y165" s="2" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="Z165" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA165" s="2">
-        <v>1539.42</v>
+        <v>1.57</v>
       </c>
       <c r="AB165" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC165" s="2">
-        <v>579.16</v>
+        <v>232.85</v>
       </c>
       <c r="AD165" s="2" t="s">
-        <v>48</v>
+        <v>377</v>
       </c>
     </row>
     <row r="166" spans="1:30">
       <c r="A166" s="2">
         <v>164</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>370</v>
+        <v>34</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H166" s="3" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="I166" s="3" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>32</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M166" s="3" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="N166" s="3"/>
       <c r="O166" s="3">
-        <v>587</v>
+        <v>1524</v>
       </c>
       <c r="P166" s="3">
-        <v>838</v>
+        <v>758</v>
       </c>
       <c r="Q166" s="3">
-        <v>838</v>
+        <v>758</v>
       </c>
       <c r="R166" s="3">
-        <v>335.45</v>
+        <v>38.97</v>
       </c>
       <c r="S166" s="3">
-        <v>335.45</v>
+        <v>38.97</v>
       </c>
       <c r="T166" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U166" s="3"/>
-      <c r="V166" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V166" s="3"/>
       <c r="W166" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X166" s="2" t="s">
-        <v>1000</v>
+        <v>45</v>
       </c>
       <c r="Y166" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="Z166" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA166" s="2">
-        <v>1.57</v>
+        <v>36.04</v>
       </c>
       <c r="AB166" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC166" s="2">
-        <v>272.68</v>
+        <v>36.04</v>
       </c>
       <c r="AD166" s="2" t="s">
-        <v>377</v>
+        <v>48</v>
       </c>
     </row>
     <row r="167" spans="1:30">
       <c r="A167" s="2">
         <v>165</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>1002</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>1003</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>1004</v>
       </c>
       <c r="J167" s="3" t="s">
-        <v>1005</v>
+        <v>513</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>32</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M167" s="3" t="s">
         <v>54</v>
       </c>
       <c r="N167" s="3"/>
       <c r="O167" s="3">
+        <v>2523</v>
+      </c>
+      <c r="P167" s="3">
         <v>1524</v>
       </c>
-      <c r="P167" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="Q167" s="3">
-        <v>758</v>
+        <v>1524</v>
       </c>
       <c r="R167" s="3">
-        <v>38.97</v>
+        <v>75.17</v>
       </c>
       <c r="S167" s="3">
-        <v>38.97</v>
+        <v>75.17</v>
       </c>
       <c r="T167" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U167" s="3"/>
       <c r="V167" s="3"/>
       <c r="W167" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X167" s="2" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="Y167" s="2" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="Z167" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA167" s="2">
-        <v>36.04</v>
+        <v>40.29</v>
       </c>
       <c r="AB167" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC167" s="2">
-        <v>36.04</v>
+        <v>50.46</v>
       </c>
       <c r="AD167" s="2" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
     </row>
     <row r="168" spans="1:30">
       <c r="A168" s="2">
         <v>166</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G168" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H168" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="H168" s="3" t="s">
+      <c r="I168" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="I168" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J168" s="3" t="s">
-        <v>513</v>
+        <v>111</v>
       </c>
       <c r="K168" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M168" s="3" t="s">
         <v>54</v>
       </c>
       <c r="N168" s="3"/>
       <c r="O168" s="3">
-        <v>2523</v>
+        <v>1836</v>
       </c>
       <c r="P168" s="3">
-        <v>1524</v>
+        <v>1194</v>
       </c>
       <c r="Q168" s="3">
-        <v>1524</v>
+        <v>1194</v>
       </c>
       <c r="R168" s="3">
-        <v>75.17</v>
+        <v>78</v>
       </c>
       <c r="S168" s="3">
-        <v>75.17</v>
+        <v>78</v>
       </c>
       <c r="T168" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U168" s="3"/>
       <c r="V168" s="3"/>
       <c r="W168" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X168" s="2" t="s">
         <v>72</v>
       </c>
       <c r="Y168" s="2" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="Z168" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA168" s="2">
-        <v>40.29</v>
+        <v>0</v>
       </c>
       <c r="AB168" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>50.46</v>
+        <v>80</v>
+      </c>
+      <c r="AC168" s="2" t="s">
+        <v>81</v>
       </c>
       <c r="AD168" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="169" spans="1:30">
       <c r="A169" s="2">
         <v>167</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D169" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>49</v>
+        <v>239</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
       <c r="G169" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H169" s="3" t="s">
         <v>1011</v>
       </c>
-      <c r="H169" s="3" t="s">
+      <c r="I169" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="I169" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J169" s="3" t="s">
-        <v>111</v>
+        <v>157</v>
       </c>
       <c r="K169" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L169" s="3" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="M169" s="3" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="N169" s="3"/>
+        <v>159</v>
+      </c>
+      <c r="N169" s="3" t="s">
+        <v>112</v>
+      </c>
       <c r="O169" s="3">
-        <v>1836</v>
+        <v>2687</v>
       </c>
       <c r="P169" s="3">
-        <v>1194</v>
+        <v>2165</v>
       </c>
       <c r="Q169" s="3">
-        <v>1194</v>
+        <v>2165</v>
       </c>
       <c r="R169" s="3">
-        <v>78</v>
+        <v>647.25</v>
       </c>
       <c r="S169" s="3">
-        <v>78</v>
+        <v>647.25</v>
       </c>
       <c r="T169" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U169" s="3"/>
-      <c r="V169" s="3"/>
+      <c r="V169" s="3" t="s">
+        <v>1013</v>
+      </c>
       <c r="W169" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X169" s="2" t="s">
-        <v>72</v>
+        <v>202</v>
       </c>
       <c r="Y169" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="Z169" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA169" s="2">
-        <v>0</v>
+        <v>1426.7</v>
       </c>
       <c r="AB169" s="2" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>47</v>
+      </c>
+      <c r="AC169" s="2">
+        <v>662.75</v>
       </c>
       <c r="AD169" s="2" t="s">
-        <v>58</v>
+        <v>245</v>
       </c>
     </row>
     <row r="170" spans="1:30">
       <c r="A170" s="2">
         <v>168</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>239</v>
+        <v>132</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>1016</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>1017</v>
       </c>
       <c r="J170" s="3" t="s">
-        <v>157</v>
+        <v>1018</v>
       </c>
       <c r="K170" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L170" s="3" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="M170" s="3" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="N170" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O170" s="3">
-        <v>2687</v>
+        <v>11551</v>
       </c>
       <c r="P170" s="3">
-        <v>2165</v>
+        <v>8610</v>
       </c>
       <c r="Q170" s="3">
-        <v>2165</v>
+        <v>8610</v>
       </c>
       <c r="R170" s="3">
-        <v>647.25</v>
+        <v>1681.3</v>
       </c>
       <c r="S170" s="3">
-        <v>647.25</v>
+        <v>1681.3</v>
       </c>
       <c r="T170" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U170" s="3"/>
       <c r="V170" s="3" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="W170" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X170" s="2" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="Y170" s="2" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="Z170" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA170" s="2">
-        <v>1426.7</v>
+        <v>928.15</v>
       </c>
       <c r="AB170" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC170" s="2">
-        <v>650.31</v>
+        <v>1494.83</v>
       </c>
       <c r="AD170" s="2" t="s">
-        <v>245</v>
+        <v>139</v>
       </c>
     </row>
     <row r="171" spans="1:30">
       <c r="A171" s="2">
         <v>169</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>132</v>
+        <v>170</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H171" s="3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="I171" s="3" t="s">
-        <v>1022</v>
-[...1 lines deleted...]
-      <c r="J171" s="3" t="s">
         <v>1023</v>
       </c>
+      <c r="J171" s="3"/>
       <c r="K171" s="3" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="N171" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O171" s="3">
-        <v>11551</v>
+        <v>385</v>
       </c>
       <c r="P171" s="3">
-        <v>8610</v>
+        <v>242</v>
       </c>
       <c r="Q171" s="3">
-        <v>8610</v>
+        <v>242</v>
       </c>
       <c r="R171" s="3">
-        <v>1681.3</v>
+        <v>218.24</v>
       </c>
       <c r="S171" s="3">
-        <v>1681.3</v>
+        <v>218.24</v>
       </c>
       <c r="T171" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U171" s="3"/>
       <c r="V171" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="W171" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X171" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="Y171" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="Z171" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA171" s="2">
+        <v>218.24</v>
+      </c>
+      <c r="AB171" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC171" s="2">
+        <v>320.43</v>
+      </c>
+      <c r="AD171" s="2" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="172" spans="1:30">
       <c r="A172" s="2">
         <v>170</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G172" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H172" s="3" t="s">
         <v>1026</v>
       </c>
-      <c r="H172" s="3" t="s">
+      <c r="I172" s="3" t="s">
         <v>1027</v>
       </c>
-      <c r="I172" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J172" s="3"/>
+      <c r="J172" s="3" t="s">
+        <v>964</v>
+      </c>
       <c r="K172" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N172" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O172" s="3">
-        <v>385</v>
+        <v>569</v>
       </c>
       <c r="P172" s="3">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="Q172" s="3">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R172" s="3">
-        <v>218.24</v>
+        <v>65.26</v>
       </c>
       <c r="S172" s="3">
-        <v>218.24</v>
+        <v>65.26</v>
       </c>
       <c r="T172" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U172" s="3"/>
       <c r="V172" s="3" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X172" s="2" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="Y172" s="2" t="s">
-        <v>177</v>
+        <v>574</v>
       </c>
       <c r="Z172" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA172" s="2">
-        <v>218.24</v>
+        <v>108.68</v>
       </c>
       <c r="AB172" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC172" s="2">
-        <v>320.43</v>
+        <v>108.68</v>
       </c>
       <c r="AD172" s="2" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="173" spans="1:30">
       <c r="A173" s="2">
         <v>171</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D173" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G173" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H173" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="H173" s="3" t="s">
+      <c r="I173" s="3" t="s">
         <v>1031</v>
       </c>
-      <c r="I173" s="3" t="s">
+      <c r="J173" s="3" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N173" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O173" s="3">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="P173" s="3">
-        <v>315</v>
+        <v>170</v>
       </c>
       <c r="Q173" s="3">
-        <v>315</v>
+        <v>170</v>
       </c>
       <c r="R173" s="3">
-        <v>65.26</v>
+        <v>47.07</v>
       </c>
       <c r="S173" s="3">
-        <v>65.26</v>
+        <v>47.07</v>
       </c>
       <c r="T173" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U173" s="3"/>
       <c r="V173" s="3" t="s">
         <v>1033</v>
       </c>
       <c r="W173" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X173" s="2" t="s">
         <v>186</v>
       </c>
       <c r="Y173" s="2" t="s">
         <v>574</v>
       </c>
       <c r="Z173" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA173" s="2">
-        <v>108.68</v>
+        <v>42.69</v>
       </c>
       <c r="AB173" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC173" s="2">
-        <v>108.68</v>
+        <v>42.69</v>
       </c>
       <c r="AD173" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="174" spans="1:30">
       <c r="A174" s="2">
         <v>172</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D174" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>1035</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>1036</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>1037</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L174" s="3"/>
       <c r="M174" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N174" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O174" s="3">
-        <v>571</v>
+        <v>1059</v>
       </c>
       <c r="P174" s="3">
-        <v>170</v>
+        <v>474</v>
       </c>
       <c r="Q174" s="3">
-        <v>170</v>
+        <v>474</v>
       </c>
       <c r="R174" s="3">
-        <v>47.07</v>
+        <v>122.75</v>
       </c>
       <c r="S174" s="3">
-        <v>47.07</v>
+        <v>122.75</v>
       </c>
       <c r="T174" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U174" s="3"/>
       <c r="V174" s="3" t="s">
         <v>1038</v>
       </c>
       <c r="W174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X174" s="2" t="s">
         <v>186</v>
       </c>
       <c r="Y174" s="2" t="s">
         <v>574</v>
       </c>
       <c r="Z174" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA174" s="2">
-        <v>42.69</v>
+        <v>142.53</v>
       </c>
       <c r="AB174" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC174" s="2">
-        <v>42.69</v>
+        <v>142.53</v>
       </c>
       <c r="AD174" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="175" spans="1:30">
       <c r="A175" s="2">
         <v>173</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D175" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>1040</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>1042</v>
+        <v>184</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N175" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O175" s="3">
-        <v>1059</v>
+        <v>202</v>
       </c>
       <c r="P175" s="3">
-        <v>474</v>
+        <v>145</v>
       </c>
       <c r="Q175" s="3">
-        <v>474</v>
+        <v>145</v>
       </c>
       <c r="R175" s="3">
-        <v>122.75</v>
+        <v>31.49</v>
       </c>
       <c r="S175" s="3">
-        <v>122.75</v>
+        <v>31.49</v>
       </c>
       <c r="T175" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U175" s="3"/>
       <c r="V175" s="3" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="W175" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X175" s="2" t="s">
         <v>186</v>
       </c>
       <c r="Y175" s="2" t="s">
         <v>574</v>
       </c>
       <c r="Z175" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA175" s="2">
-        <v>142.53</v>
+        <v>31.25</v>
       </c>
       <c r="AB175" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC175" s="2">
-        <v>142.53</v>
+        <v>31.25</v>
       </c>
       <c r="AD175" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="176" spans="1:30">
       <c r="A176" s="2">
         <v>174</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G176" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H176" s="3" t="s">
         <v>1044</v>
       </c>
-      <c r="H176" s="3" t="s">
+      <c r="I176" s="3" t="s">
         <v>1045</v>
       </c>
-      <c r="I176" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J176" s="3"/>
       <c r="K176" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L176" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="M176" s="3" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="N176" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O176" s="3">
-        <v>202</v>
+        <v>400</v>
       </c>
       <c r="P176" s="3">
-        <v>145</v>
+        <v>247</v>
       </c>
       <c r="Q176" s="3">
-        <v>145</v>
+        <v>3231</v>
       </c>
       <c r="R176" s="3">
-        <v>31.49</v>
+        <v>228.59</v>
       </c>
       <c r="S176" s="3">
-        <v>31.49</v>
+        <v>228.59</v>
       </c>
       <c r="T176" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U176" s="3"/>
       <c r="V176" s="3" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="W176" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X176" s="2" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="Y176" s="2" t="s">
-        <v>574</v>
+        <v>217</v>
       </c>
       <c r="Z176" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA176" s="2">
-        <v>31.25</v>
+        <v>129.97</v>
       </c>
       <c r="AB176" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC176" s="2">
-        <v>31.25</v>
+        <v>129.97</v>
       </c>
       <c r="AD176" s="2" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
     </row>
     <row r="177" spans="1:30">
       <c r="A177" s="2">
         <v>175</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G177" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H177" s="3" t="s">
         <v>1048</v>
       </c>
-      <c r="H177" s="3" t="s">
+      <c r="I177" s="3" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="J177" s="3"/>
       <c r="K177" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>213</v>
+        <v>350</v>
       </c>
       <c r="M177" s="3" t="s">
-        <v>214</v>
+        <v>351</v>
       </c>
       <c r="N177" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O177" s="3">
-        <v>400</v>
+        <v>684</v>
       </c>
       <c r="P177" s="3">
-        <v>247</v>
+        <v>684</v>
       </c>
       <c r="Q177" s="3">
-        <v>3231</v>
+        <v>684</v>
       </c>
       <c r="R177" s="3">
-        <v>228.59</v>
+        <v>299.8</v>
       </c>
       <c r="S177" s="3">
-        <v>228.59</v>
+        <v>299.8</v>
       </c>
       <c r="T177" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U177" s="3"/>
       <c r="V177" s="3" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="W177" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X177" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y177" s="2" t="s">
-        <v>217</v>
+        <v>952</v>
       </c>
       <c r="Z177" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA177" s="2">
-        <v>129.97</v>
+        <v>239.67</v>
       </c>
       <c r="AB177" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC177" s="2">
-        <v>129.97</v>
+        <v>239.67</v>
       </c>
       <c r="AD177" s="2" t="s">
-        <v>178</v>
+        <v>245</v>
       </c>
     </row>
     <row r="178" spans="1:30">
       <c r="A178" s="2">
         <v>176</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G178" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H178" s="3" t="s">
         <v>1052</v>
       </c>
-      <c r="H178" s="3" t="s">
+      <c r="I178" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="I178" s="3" t="s">
+      <c r="J178" s="3" t="s">
         <v>1054</v>
       </c>
-      <c r="J178" s="3"/>
-[...8 lines deleted...]
-      </c>
+      <c r="K178" s="3"/>
+      <c r="L178" s="3"/>
+      <c r="M178" s="3"/>
       <c r="N178" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O178" s="3">
-        <v>684</v>
+        <v>1079</v>
       </c>
       <c r="P178" s="3">
-        <v>684</v>
+        <v>65</v>
       </c>
       <c r="Q178" s="3">
-        <v>684</v>
+        <v>65</v>
       </c>
       <c r="R178" s="3">
-        <v>299.8</v>
+        <v>7.31</v>
       </c>
       <c r="S178" s="3">
-        <v>299.8</v>
+        <v>7.31</v>
       </c>
       <c r="T178" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U178" s="3"/>
       <c r="V178" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="W178" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X178" s="2" t="s">
-        <v>216</v>
+        <v>251</v>
       </c>
       <c r="Y178" s="2" t="s">
-        <v>957</v>
+        <v>252</v>
       </c>
       <c r="Z178" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA178" s="2">
-        <v>239.67</v>
+        <v>6.36</v>
       </c>
       <c r="AB178" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC178" s="2">
-        <v>239.67</v>
+        <v>6.36</v>
       </c>
       <c r="AD178" s="2" t="s">
-        <v>245</v>
+        <v>178</v>
       </c>
     </row>
     <row r="179" spans="1:30">
       <c r="A179" s="2">
         <v>177</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G179" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="K179" s="3"/>
-      <c r="L179" s="3"/>
+      <c r="K179" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>1060</v>
+      </c>
       <c r="M179" s="3"/>
       <c r="N179" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O179" s="3">
-        <v>1079</v>
+        <v>658</v>
       </c>
       <c r="P179" s="3">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="Q179" s="3">
-        <v>65</v>
+        <v>193</v>
       </c>
       <c r="R179" s="3">
-        <v>7.31</v>
+        <v>17.13</v>
       </c>
       <c r="S179" s="3">
-        <v>7.31</v>
+        <v>17.13</v>
       </c>
       <c r="T179" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U179" s="3"/>
       <c r="V179" s="3" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X179" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y179" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z179" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA179" s="2">
-        <v>6.36</v>
+        <v>25.66</v>
       </c>
       <c r="AB179" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC179" s="2">
-        <v>6.36</v>
+        <v>25.66</v>
       </c>
       <c r="AD179" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="180" spans="1:30">
       <c r="A180" s="2">
         <v>178</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H180" s="3" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="I180" s="3" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="J180" s="3" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>1065</v>
       </c>
       <c r="M180" s="3"/>
       <c r="N180" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O180" s="3">
-        <v>658</v>
+        <v>1079</v>
       </c>
       <c r="P180" s="3">
-        <v>193</v>
+        <v>270</v>
       </c>
       <c r="Q180" s="3">
-        <v>193</v>
+        <v>270</v>
       </c>
       <c r="R180" s="3">
-        <v>17.13</v>
+        <v>22.61</v>
       </c>
       <c r="S180" s="3">
-        <v>17.13</v>
+        <v>22.61</v>
       </c>
       <c r="T180" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U180" s="3"/>
       <c r="V180" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X180" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y180" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z180" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA180" s="2">
-        <v>25.66</v>
+        <v>21.71</v>
       </c>
       <c r="AB180" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC180" s="2">
-        <v>25.66</v>
+        <v>21.71</v>
       </c>
       <c r="AD180" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="181" spans="1:30">
       <c r="A181" s="2">
         <v>179</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G181" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="J181" s="3" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L181" s="3" t="s">
-        <v>1070</v>
+        <v>846</v>
       </c>
       <c r="M181" s="3"/>
       <c r="N181" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O181" s="3">
-        <v>1079</v>
+        <v>400</v>
       </c>
       <c r="P181" s="3">
-        <v>270</v>
+        <v>135</v>
       </c>
       <c r="Q181" s="3">
-        <v>270</v>
+        <v>135</v>
       </c>
       <c r="R181" s="3">
-        <v>22.61</v>
+        <v>15.46</v>
       </c>
       <c r="S181" s="3">
-        <v>22.61</v>
+        <v>15.46</v>
       </c>
       <c r="T181" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U181" s="3"/>
       <c r="V181" s="3" t="s">
         <v>1071</v>
       </c>
       <c r="W181" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X181" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y181" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z181" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA181" s="2">
-        <v>21.71</v>
+        <v>25.61</v>
       </c>
       <c r="AB181" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC181" s="2">
-        <v>21.71</v>
+        <v>25.61</v>
       </c>
       <c r="AD181" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="182" spans="1:30">
       <c r="A182" s="2">
         <v>180</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G182" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>1073</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>1074</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>1075</v>
       </c>
       <c r="K182" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>846</v>
       </c>
       <c r="M182" s="3"/>
       <c r="N182" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O182" s="3">
-        <v>400</v>
+        <v>1674</v>
       </c>
       <c r="P182" s="3">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="Q182" s="3">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="R182" s="3">
-        <v>15.46</v>
+        <v>12.77</v>
       </c>
       <c r="S182" s="3">
-        <v>15.46</v>
+        <v>12.77</v>
       </c>
       <c r="T182" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U182" s="3"/>
       <c r="V182" s="3" t="s">
         <v>1076</v>
       </c>
       <c r="W182" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X182" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y182" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z182" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA182" s="2">
-        <v>25.61</v>
+        <v>9.52</v>
       </c>
       <c r="AB182" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC182" s="2">
-        <v>25.61</v>
+        <v>9.52</v>
       </c>
       <c r="AD182" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="183" spans="1:30">
       <c r="A183" s="2">
         <v>181</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>1079</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="K183" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>846</v>
       </c>
       <c r="M183" s="3"/>
       <c r="N183" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O183" s="3">
-        <v>1674</v>
+        <v>498</v>
       </c>
       <c r="P183" s="3">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="Q183" s="3">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="R183" s="3">
-        <v>12.77</v>
+        <v>13.82</v>
       </c>
       <c r="S183" s="3">
-        <v>12.77</v>
+        <v>13.82</v>
       </c>
       <c r="T183" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U183" s="3"/>
       <c r="V183" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="W183" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X183" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y183" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z183" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA183" s="2">
-        <v>9.52</v>
+        <v>11.49</v>
       </c>
       <c r="AB183" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC183" s="2">
-        <v>9.52</v>
+        <v>11.49</v>
       </c>
       <c r="AD183" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="184" spans="1:30">
       <c r="A184" s="2">
         <v>182</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>170</v>
+        <v>253</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G184" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>1084</v>
       </c>
-      <c r="J184" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J184" s="3"/>
       <c r="K184" s="3" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="M184" s="3"/>
+        <v>571</v>
+      </c>
+      <c r="L184" s="3"/>
+      <c r="M184" s="3" t="s">
+        <v>572</v>
+      </c>
       <c r="N184" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O184" s="3">
-        <v>498</v>
+        <v>160</v>
       </c>
       <c r="P184" s="3">
-        <v>102</v>
+        <v>215</v>
       </c>
       <c r="Q184" s="3">
-        <v>102</v>
+        <v>215</v>
       </c>
       <c r="R184" s="3">
-        <v>13.82</v>
+        <v>333.26</v>
       </c>
       <c r="S184" s="3">
-        <v>13.82</v>
+        <v>333.26</v>
       </c>
       <c r="T184" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U184" s="3"/>
       <c r="V184" s="3" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="W184" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X184" s="2" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="Y184" s="2" t="s">
-        <v>252</v>
+        <v>1086</v>
       </c>
       <c r="Z184" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA184" s="2">
-        <v>11.49</v>
+        <v>320.99</v>
       </c>
       <c r="AB184" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC184" s="2">
-        <v>11.49</v>
+        <v>320.99</v>
       </c>
       <c r="AD184" s="2" t="s">
-        <v>178</v>
+        <v>260</v>
       </c>
     </row>
     <row r="185" spans="1:30">
       <c r="A185" s="2">
         <v>183</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>1088</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>1089</v>
       </c>
       <c r="J185" s="3"/>
       <c r="K185" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L185" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>350</v>
+      </c>
       <c r="M185" s="3" t="s">
-        <v>572</v>
+        <v>227</v>
       </c>
       <c r="N185" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O185" s="3">
-        <v>160</v>
+        <v>643</v>
       </c>
       <c r="P185" s="3">
-        <v>215</v>
+        <v>35</v>
       </c>
       <c r="Q185" s="3">
-        <v>215</v>
+        <v>35</v>
       </c>
       <c r="R185" s="3">
-        <v>333.26</v>
+        <v>18.6</v>
       </c>
       <c r="S185" s="3">
-        <v>333.26</v>
+        <v>18.6</v>
       </c>
       <c r="T185" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U185" s="3"/>
       <c r="V185" s="3" t="s">
         <v>1090</v>
       </c>
       <c r="W185" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X185" s="2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="Y185" s="2" t="s">
-        <v>1091</v>
+        <v>861</v>
       </c>
       <c r="Z185" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA185" s="2">
-        <v>320.99</v>
+        <v>19.78</v>
       </c>
       <c r="AB185" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC185" s="2">
-        <v>320.99</v>
+        <v>19.78</v>
       </c>
       <c r="AD185" s="2" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="186" spans="1:30">
       <c r="A186" s="2">
         <v>184</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G186" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H186" s="3" t="s">
         <v>1092</v>
       </c>
-      <c r="H186" s="3" t="s">
+      <c r="I186" s="3" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="J186" s="3"/>
       <c r="K186" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="L186" s="3"/>
       <c r="M186" s="3" t="s">
-        <v>227</v>
+        <v>572</v>
       </c>
       <c r="N186" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O186" s="3">
-        <v>643</v>
+        <v>788</v>
       </c>
       <c r="P186" s="3">
-        <v>35</v>
+        <v>759</v>
       </c>
       <c r="Q186" s="3">
-        <v>35</v>
+        <v>759</v>
       </c>
       <c r="R186" s="3">
-        <v>18.6</v>
+        <v>990.4</v>
       </c>
       <c r="S186" s="3">
-        <v>18.6</v>
+        <v>990.4</v>
       </c>
       <c r="T186" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U186" s="3"/>
       <c r="V186" s="3" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="W186" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X186" s="2" t="s">
-        <v>272</v>
+        <v>1095</v>
       </c>
       <c r="Y186" s="2" t="s">
-        <v>861</v>
+        <v>1096</v>
       </c>
       <c r="Z186" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA186" s="2">
-        <v>19.78</v>
+        <v>993.32</v>
       </c>
       <c r="AB186" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC186" s="2">
-        <v>19.78</v>
+        <v>993.32</v>
       </c>
       <c r="AD186" s="2" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="187" spans="1:30">
       <c r="A187" s="2">
         <v>185</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>141</v>
+        <v>33</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H187" s="3" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="J187" s="3"/>
+        <v>1099</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>1000</v>
+      </c>
       <c r="K187" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L187" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="M187" s="3" t="s">
-        <v>572</v>
+        <v>54</v>
       </c>
       <c r="N187" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O187" s="3">
-        <v>788</v>
+        <v>2179</v>
       </c>
       <c r="P187" s="3">
-        <v>759</v>
+        <v>2419</v>
       </c>
       <c r="Q187" s="3">
-        <v>759</v>
+        <v>1162</v>
       </c>
       <c r="R187" s="3">
-        <v>990.4</v>
+        <v>272.84</v>
       </c>
       <c r="S187" s="3">
-        <v>990.4</v>
+        <v>272.84</v>
       </c>
       <c r="T187" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U187" s="3"/>
       <c r="V187" s="3" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X187" s="2" t="s">
-        <v>1100</v>
+        <v>278</v>
       </c>
       <c r="Y187" s="2" t="s">
-        <v>1101</v>
+        <v>279</v>
       </c>
       <c r="Z187" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA187" s="2">
-        <v>993.32</v>
+        <v>142.21</v>
       </c>
       <c r="AB187" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC187" s="2">
-        <v>993.32</v>
+        <v>182.88</v>
       </c>
       <c r="AD187" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="188" spans="1:30">
       <c r="A188" s="2">
         <v>186</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>253</v>
+        <v>370</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G188" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H188" s="3" t="s">
         <v>1102</v>
       </c>
-      <c r="H188" s="3" t="s">
+      <c r="I188" s="3" t="s">
         <v>1103</v>
       </c>
-      <c r="I188" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J188" s="3"/>
       <c r="K188" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M188" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N188" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O188" s="3">
-        <v>2179</v>
+        <v>975</v>
       </c>
       <c r="P188" s="3">
-        <v>2419</v>
+        <v>1023</v>
       </c>
       <c r="Q188" s="3">
-        <v>1162</v>
+        <v>1023</v>
       </c>
       <c r="R188" s="3">
-        <v>272.84</v>
+        <v>629.15</v>
       </c>
       <c r="S188" s="3">
-        <v>272.84</v>
+        <v>629.15</v>
       </c>
       <c r="T188" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U188" s="3"/>
       <c r="V188" s="3" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="W188" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X188" s="2" t="s">
-        <v>278</v>
+        <v>995</v>
       </c>
       <c r="Y188" s="2" t="s">
-        <v>279</v>
+        <v>1105</v>
       </c>
       <c r="Z188" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA188" s="2">
-        <v>142.21</v>
+        <v>1478.77</v>
       </c>
       <c r="AB188" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC188" s="2">
-        <v>182.88</v>
+        <v>597.92</v>
       </c>
       <c r="AD188" s="2" t="s">
-        <v>260</v>
+        <v>377</v>
       </c>
     </row>
     <row r="189" spans="1:30">
       <c r="A189" s="2">
         <v>187</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>105</v>
+        <v>189</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>1107</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>1108</v>
       </c>
       <c r="J189" s="3"/>
       <c r="K189" s="3" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>41</v>
+        <v>264</v>
       </c>
       <c r="M189" s="3" t="s">
-        <v>64</v>
+        <v>227</v>
       </c>
       <c r="N189" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O189" s="3">
-        <v>975</v>
+        <v>345</v>
       </c>
       <c r="P189" s="3">
-        <v>1023</v>
+        <v>175</v>
       </c>
       <c r="Q189" s="3">
-        <v>1023</v>
+        <v>175</v>
       </c>
       <c r="R189" s="3">
-        <v>629.15</v>
+        <v>451.2</v>
       </c>
       <c r="S189" s="3">
-        <v>629.15</v>
+        <v>451.2</v>
       </c>
       <c r="T189" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U189" s="3"/>
       <c r="V189" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X189" s="2" t="s">
-        <v>1000</v>
+        <v>666</v>
       </c>
       <c r="Y189" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="Z189" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA189" s="2">
-        <v>1478.77</v>
+        <v>451.2</v>
       </c>
       <c r="AB189" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC189" s="2">
-        <v>597.92</v>
+        <v>391.94</v>
       </c>
       <c r="AD189" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="190" spans="1:30">
       <c r="A190" s="2">
         <v>188</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G190" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>1112</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="J190" s="3"/>
       <c r="K190" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>264</v>
+        <v>213</v>
       </c>
       <c r="M190" s="3" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="N190" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O190" s="3">
-        <v>345</v>
+        <v>242</v>
       </c>
       <c r="P190" s="3">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="Q190" s="3">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="R190" s="3">
-        <v>451.2</v>
+        <v>330.4</v>
       </c>
       <c r="S190" s="3">
-        <v>451.2</v>
+        <v>330.4</v>
       </c>
       <c r="T190" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U190" s="3"/>
       <c r="V190" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="W190" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X190" s="2" t="s">
         <v>666</v>
       </c>
       <c r="Y190" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="Z190" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA190" s="2">
-        <v>451.2</v>
+        <v>307.43</v>
       </c>
       <c r="AB190" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC190" s="2">
-        <v>391.94</v>
+        <v>307.43</v>
       </c>
       <c r="AD190" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="191" spans="1:30">
       <c r="A191" s="2">
         <v>189</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>370</v>
+        <v>253</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>1117</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="J191" s="3"/>
       <c r="K191" s="3" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="M191" s="3"/>
       <c r="N191" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O191" s="3">
-        <v>242</v>
+        <v>1335</v>
       </c>
       <c r="P191" s="3">
-        <v>170</v>
+        <v>1341</v>
       </c>
       <c r="Q191" s="3">
-        <v>170</v>
+        <v>1341</v>
       </c>
       <c r="R191" s="3">
-        <v>330.4</v>
+        <v>1217.59</v>
       </c>
       <c r="S191" s="3">
-        <v>330.4</v>
+        <v>1217.59</v>
       </c>
       <c r="T191" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U191" s="3"/>
       <c r="V191" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="W191" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X191" s="2" t="s">
-        <v>666</v>
+        <v>1120</v>
       </c>
       <c r="Y191" s="2" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="Z191" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA191" s="2">
-        <v>307.43</v>
+        <v>1217.59</v>
       </c>
       <c r="AB191" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC191" s="2">
-        <v>307.43</v>
+        <v>1222.2</v>
       </c>
       <c r="AD191" s="2" t="s">
-        <v>377</v>
+        <v>260</v>
       </c>
     </row>
     <row r="192" spans="1:30">
       <c r="A192" s="2">
         <v>190</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>141</v>
+        <v>33</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="H192" s="3" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="J192" s="3"/>
       <c r="K192" s="3" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="M192" s="3"/>
+        <v>41</v>
+      </c>
+      <c r="M192" s="3" t="s">
+        <v>54</v>
+      </c>
       <c r="N192" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O192" s="3">
-        <v>1335</v>
+        <v>576</v>
       </c>
       <c r="P192" s="3">
-        <v>1341</v>
+        <v>536</v>
       </c>
       <c r="Q192" s="3">
-        <v>1341</v>
+        <v>536</v>
       </c>
       <c r="R192" s="3">
-        <v>1217.59</v>
+        <v>240.06</v>
       </c>
       <c r="S192" s="3">
-        <v>1217.59</v>
+        <v>240.06</v>
       </c>
       <c r="T192" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U192" s="3"/>
       <c r="V192" s="3" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X192" s="2" t="s">
-        <v>1125</v>
+        <v>285</v>
       </c>
       <c r="Y192" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="Z192" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA192" s="2">
-        <v>1217.59</v>
+        <v>198.56</v>
       </c>
       <c r="AB192" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC192" s="2">
-        <v>1222.2</v>
+        <v>198.56</v>
       </c>
       <c r="AD192" s="2" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
     </row>
     <row r="193" spans="1:30">
       <c r="A193" s="2">
         <v>191</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G193" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="J193" s="3"/>
+      <c r="J193" s="3" t="s">
+        <v>1130</v>
+      </c>
       <c r="K193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M193" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N193" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O193" s="3">
-        <v>576</v>
+        <v>807</v>
       </c>
       <c r="P193" s="3">
-        <v>536</v>
+        <v>803</v>
       </c>
       <c r="Q193" s="3">
-        <v>536</v>
+        <v>803</v>
       </c>
       <c r="R193" s="3">
-        <v>240.06</v>
+        <v>417.78</v>
       </c>
       <c r="S193" s="3">
-        <v>240.06</v>
+        <v>417.78</v>
       </c>
       <c r="T193" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U193" s="3"/>
       <c r="V193" s="3" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="W193" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X193" s="2" t="s">
-        <v>285</v>
+        <v>311</v>
       </c>
       <c r="Y193" s="2" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="Z193" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA193" s="2">
-        <v>198.56</v>
+        <v>292.26</v>
       </c>
       <c r="AB193" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC193" s="2">
-        <v>198.56</v>
+        <v>371.87</v>
       </c>
       <c r="AD193" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="194" spans="1:30">
       <c r="A194" s="2">
         <v>192</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H194" s="3" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="K194" s="3" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="M194" s="3" t="s">
-        <v>64</v>
+        <v>159</v>
       </c>
       <c r="N194" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O194" s="3">
-        <v>807</v>
+        <v>325</v>
       </c>
       <c r="P194" s="3">
-        <v>803</v>
+        <v>332</v>
       </c>
       <c r="Q194" s="3">
-        <v>803</v>
+        <v>332</v>
       </c>
       <c r="R194" s="3">
-        <v>417.78</v>
+        <v>294.72</v>
       </c>
       <c r="S194" s="3">
-        <v>417.78</v>
+        <v>294.72</v>
       </c>
       <c r="T194" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U194" s="3"/>
       <c r="V194" s="3" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="W194" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X194" s="2" t="s">
         <v>311</v>
       </c>
       <c r="Y194" s="2" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="Z194" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA194" s="2">
-        <v>292.26</v>
+        <v>402.35</v>
       </c>
       <c r="AB194" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC194" s="2">
-        <v>371.87</v>
+        <v>282.04</v>
       </c>
       <c r="AD194" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="195" spans="1:30">
       <c r="A195" s="2">
         <v>193</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>67</v>
+        <v>179</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G195" s="2" t="s">
         <v>1138</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>1140</v>
       </c>
-      <c r="J195" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J195" s="3"/>
       <c r="K195" s="3" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
-        <v>159</v>
+        <v>99</v>
       </c>
       <c r="N195" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O195" s="3">
-        <v>325</v>
+        <v>129</v>
       </c>
       <c r="P195" s="3">
-        <v>332</v>
+        <v>125</v>
       </c>
       <c r="Q195" s="3">
-        <v>332</v>
+        <v>125</v>
       </c>
       <c r="R195" s="3">
-        <v>294.72</v>
+        <v>112.01</v>
       </c>
       <c r="S195" s="3">
-        <v>294.72</v>
+        <v>112.01</v>
       </c>
       <c r="T195" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U195" s="3"/>
       <c r="V195" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="X195" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y195" s="2" t="s">
         <v>1142</v>
       </c>
-      <c r="W195" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z195" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA195" s="2">
-        <v>402.35</v>
+        <v>112.01</v>
       </c>
       <c r="AB195" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC195" s="2">
-        <v>270.21</v>
+        <v>178.7</v>
       </c>
       <c r="AD195" s="2" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
     </row>
     <row r="196" spans="1:30">
       <c r="A196" s="2">
         <v>194</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G196" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="J196" s="3"/>
       <c r="K196" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N196" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O196" s="3">
-        <v>274</v>
+        <v>143</v>
       </c>
       <c r="P196" s="3">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="Q196" s="3">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="R196" s="3">
-        <v>112.01</v>
+        <v>214.49</v>
       </c>
       <c r="S196" s="3">
-        <v>112.01</v>
+        <v>214.49</v>
       </c>
       <c r="T196" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U196" s="3"/>
       <c r="V196" s="3" t="s">
         <v>1146</v>
       </c>
       <c r="W196" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X196" s="2" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="Y196" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="Z196" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA196" s="2">
-        <v>112.01</v>
+        <v>643.48</v>
       </c>
       <c r="AB196" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC196" s="2">
-        <v>7.77</v>
+        <v>213.09</v>
       </c>
       <c r="AD196" s="2" t="s">
-        <v>320</v>
+        <v>287</v>
       </c>
     </row>
     <row r="197" spans="1:30">
       <c r="A197" s="2">
         <v>195</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>179</v>
+        <v>93</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G197" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>1149</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>1150</v>
       </c>
       <c r="J197" s="3"/>
       <c r="K197" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N197" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O197" s="3">
-        <v>143</v>
+        <v>1059</v>
       </c>
       <c r="P197" s="3">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="Q197" s="3">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="R197" s="3">
-        <v>214.49</v>
+        <v>304.67</v>
       </c>
       <c r="S197" s="3">
-        <v>214.49</v>
+        <v>304.67</v>
       </c>
       <c r="T197" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U197" s="3"/>
       <c r="V197" s="3" t="s">
         <v>1151</v>
       </c>
       <c r="W197" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X197" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y197" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="Z197" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA197" s="2">
-        <v>643.48</v>
+        <v>304.67</v>
       </c>
       <c r="AB197" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC197" s="2">
-        <v>213.09</v>
+        <v>279.12</v>
       </c>
       <c r="AD197" s="2" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
     </row>
     <row r="198" spans="1:30">
       <c r="A198" s="2">
         <v>196</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G198" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>1154</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>1155</v>
       </c>
       <c r="J198" s="3"/>
       <c r="K198" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L198" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>264</v>
+      </c>
       <c r="M198" s="3" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="N198" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O198" s="3">
-        <v>1059</v>
+        <v>488</v>
       </c>
       <c r="P198" s="3">
-        <v>120</v>
+        <v>488</v>
       </c>
       <c r="Q198" s="3">
-        <v>120</v>
+        <v>488</v>
       </c>
       <c r="R198" s="3">
-        <v>304.67</v>
+        <v>465.91</v>
       </c>
       <c r="S198" s="3">
-        <v>304.67</v>
+        <v>465.91</v>
       </c>
       <c r="T198" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U198" s="3"/>
       <c r="V198" s="3" t="s">
         <v>1156</v>
       </c>
       <c r="W198" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X198" s="2" t="s">
-        <v>338</v>
+        <v>1157</v>
       </c>
       <c r="Y198" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="Z198" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA198" s="2">
-        <v>304.67</v>
+        <v>465.91</v>
       </c>
       <c r="AB198" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC198" s="2">
-        <v>279.12</v>
+        <v>774.12</v>
       </c>
       <c r="AD198" s="2" t="s">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="199" spans="1:30">
       <c r="A199" s="2">
         <v>197</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>189</v>
+        <v>93</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>393</v>
+        <v>313</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H199" s="3" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="I199" s="3" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="J199" s="3"/>
       <c r="K199" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
       <c r="N199" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O199" s="3">
-        <v>488</v>
+        <v>1444</v>
       </c>
       <c r="P199" s="3">
-        <v>488</v>
+        <v>298</v>
       </c>
       <c r="Q199" s="3">
-        <v>488</v>
+        <v>298</v>
       </c>
       <c r="R199" s="3">
-        <v>465.91</v>
+        <v>357.73</v>
       </c>
       <c r="S199" s="3">
-        <v>465.91</v>
+        <v>357.73</v>
       </c>
       <c r="T199" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U199" s="3"/>
       <c r="V199" s="3" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="W199" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X199" s="2" t="s">
-        <v>1162</v>
+        <v>338</v>
       </c>
       <c r="Y199" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="Z199" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA199" s="2">
-        <v>465.91</v>
+        <v>357.73</v>
       </c>
       <c r="AB199" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC199" s="2">
-        <v>774.12</v>
+        <v>341.43</v>
       </c>
       <c r="AD199" s="2" t="s">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="200" spans="1:30">
       <c r="A200" s="2">
         <v>198</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D200" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="J200" s="3"/>
       <c r="K200" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L200" s="3"/>
       <c r="M200" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N200" s="3" t="s">
-        <v>100</v>
+        <v>336</v>
       </c>
       <c r="O200" s="3">
-        <v>1444</v>
+        <v>226</v>
       </c>
       <c r="P200" s="3">
-        <v>298</v>
+        <v>76</v>
       </c>
       <c r="Q200" s="3">
-        <v>298</v>
+        <v>76</v>
       </c>
       <c r="R200" s="3">
-        <v>357.73</v>
+        <v>398.31</v>
       </c>
       <c r="S200" s="3">
-        <v>357.73</v>
+        <v>398.31</v>
       </c>
       <c r="T200" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U200" s="3"/>
       <c r="V200" s="3" t="s">
         <v>1167</v>
       </c>
       <c r="W200" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X200" s="2" t="s">
-        <v>338</v>
+        <v>1168</v>
       </c>
       <c r="Y200" s="2" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="Z200" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA200" s="2">
-        <v>357.73</v>
+        <v>398.31</v>
       </c>
       <c r="AB200" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC200" s="2">
-        <v>341.43</v>
+        <v>394.84</v>
       </c>
       <c r="AD200" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="201" spans="1:30">
       <c r="A201" s="2">
         <v>199</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H201" s="3" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="I201" s="3" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="J201" s="3"/>
       <c r="K201" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L201" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>264</v>
+      </c>
       <c r="M201" s="3" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="N201" s="3" t="s">
-        <v>336</v>
+        <v>100</v>
       </c>
       <c r="O201" s="3">
-        <v>226</v>
+        <v>860</v>
       </c>
       <c r="P201" s="3">
-        <v>76</v>
+        <v>715</v>
       </c>
       <c r="Q201" s="3">
-        <v>76</v>
+        <v>675</v>
       </c>
       <c r="R201" s="3">
-        <v>398.31</v>
+        <v>338.76</v>
       </c>
       <c r="S201" s="3">
-        <v>398.31</v>
+        <v>338.76</v>
       </c>
       <c r="T201" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U201" s="3"/>
       <c r="V201" s="3" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X201" s="2" t="s">
-        <v>1173</v>
+        <v>398</v>
       </c>
       <c r="Y201" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="Z201" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA201" s="2">
-        <v>398.31</v>
+        <v>310.41</v>
       </c>
       <c r="AB201" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC201" s="2">
-        <v>394.84</v>
+        <v>310.41</v>
       </c>
       <c r="AD201" s="2" t="s">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202" spans="1:30">
       <c r="A202" s="2">
         <v>200</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>393</v>
+        <v>313</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>1176</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="J202" s="3"/>
-      <c r="K202" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="K202" s="3"/>
+      <c r="L202" s="3"/>
+      <c r="M202" s="3"/>
       <c r="N202" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O202" s="3">
-        <v>860</v>
+        <v>3521</v>
       </c>
       <c r="P202" s="3">
-        <v>715</v>
+        <v>3420</v>
       </c>
       <c r="Q202" s="3">
-        <v>675</v>
+        <v>3485</v>
       </c>
       <c r="R202" s="3">
-        <v>338.76</v>
+        <v>2936.38</v>
       </c>
       <c r="S202" s="3">
-        <v>338.76</v>
+        <v>2936.38</v>
       </c>
       <c r="T202" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U202" s="3"/>
       <c r="V202" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="W202" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X202" s="2" t="s">
-        <v>398</v>
+        <v>427</v>
       </c>
       <c r="Y202" s="2" t="s">
-        <v>1179</v>
+        <v>428</v>
       </c>
       <c r="Z202" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA202" s="2">
-        <v>310.41</v>
+        <v>2857.08</v>
       </c>
       <c r="AB202" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC202" s="2">
-        <v>310.41</v>
+        <v>2857.08</v>
       </c>
       <c r="AD202" s="2" t="s">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="203" spans="1:30">
       <c r="A203" s="2">
         <v>201</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>140</v>
+        <v>92</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G203" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H203" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="H203" s="3" t="s">
+      <c r="I203" s="3" t="s">
         <v>1181</v>
       </c>
-      <c r="I203" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J203" s="3"/>
-      <c r="K203" s="3"/>
-[...1 lines deleted...]
-      <c r="M203" s="3"/>
+      <c r="K203" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="L203" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="M203" s="3" t="s">
+        <v>99</v>
+      </c>
       <c r="N203" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O203" s="3">
-        <v>3521</v>
+        <v>1807</v>
       </c>
       <c r="P203" s="3">
-        <v>3420</v>
+        <v>1616</v>
       </c>
       <c r="Q203" s="3">
-        <v>3485</v>
+        <v>1616</v>
       </c>
       <c r="R203" s="3">
-        <v>2936.38</v>
+        <v>1456.69</v>
       </c>
       <c r="S203" s="3">
-        <v>2936.38</v>
+        <v>1456.69</v>
       </c>
       <c r="T203" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U203" s="3"/>
       <c r="V203" s="3" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="W203" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X203" s="2" t="s">
-        <v>427</v>
+        <v>1183</v>
       </c>
       <c r="Y203" s="2" t="s">
-        <v>428</v>
+        <v>1184</v>
       </c>
       <c r="Z203" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA203" s="2">
-        <v>2857.08</v>
+        <v>1456.69</v>
       </c>
       <c r="AB203" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC203" s="2">
-        <v>2857.08</v>
+        <v>2173.83</v>
       </c>
       <c r="AD203" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="204" spans="1:30">
       <c r="A204" s="2">
         <v>202</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>313</v>
+        <v>292</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H204" s="3" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="J204" s="3"/>
       <c r="K204" s="3" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="L204" s="3" t="s">
-        <v>425</v>
+        <v>41</v>
       </c>
       <c r="M204" s="3" t="s">
-        <v>99</v>
+        <v>42</v>
       </c>
       <c r="N204" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O204" s="3">
-        <v>1807</v>
+        <v>1086</v>
       </c>
       <c r="P204" s="3">
-        <v>1616</v>
+        <v>1086</v>
       </c>
       <c r="Q204" s="3">
-        <v>1616</v>
+        <v>1086</v>
       </c>
       <c r="R204" s="3">
-        <v>1456.69</v>
+        <v>452.96</v>
       </c>
       <c r="S204" s="3">
-        <v>1456.69</v>
+        <v>452.96</v>
       </c>
       <c r="T204" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U204" s="3"/>
       <c r="V204" s="3" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X204" s="2" t="s">
-        <v>1188</v>
+        <v>819</v>
       </c>
       <c r="Y204" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="Z204" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA204" s="2">
-        <v>1456.69</v>
+        <v>1382.53</v>
       </c>
       <c r="AB204" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC204" s="2">
-        <v>230.25</v>
+        <v>436.52</v>
       </c>
       <c r="AD204" s="2" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
     </row>
     <row r="205" spans="1:30">
       <c r="A205" s="2">
         <v>203</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D205" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>292</v>
+        <v>49</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="J205" s="3"/>
+      <c r="J205" s="3" t="s">
+        <v>111</v>
+      </c>
       <c r="K205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M205" s="3" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="N205" s="3"/>
       <c r="O205" s="3">
-        <v>1086</v>
+        <v>1164</v>
       </c>
       <c r="P205" s="3">
-        <v>1086</v>
+        <v>735</v>
       </c>
       <c r="Q205" s="3">
-        <v>1086</v>
+        <v>735</v>
       </c>
       <c r="R205" s="3">
-        <v>452.96</v>
+        <v>55.74</v>
       </c>
       <c r="S205" s="3">
-        <v>452.96</v>
+        <v>55.74</v>
       </c>
       <c r="T205" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U205" s="3"/>
-      <c r="V205" s="3" t="s">
+      <c r="V205" s="3"/>
+      <c r="W205" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X205" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y205" s="2" t="s">
         <v>1193</v>
       </c>
-      <c r="W205" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z205" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA205" s="2">
-        <v>1382.53</v>
+        <v>0</v>
       </c>
       <c r="AB205" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>436.52</v>
+        <v>80</v>
+      </c>
+      <c r="AC205" s="2" t="s">
+        <v>81</v>
       </c>
       <c r="AD205" s="2" t="s">
-        <v>299</v>
+        <v>58</v>
       </c>
     </row>
     <row r="206" spans="1:30">
       <c r="A206" s="2">
         <v>204</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G206" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H206" s="3" t="s">
         <v>1195</v>
       </c>
-      <c r="H206" s="3" t="s">
+      <c r="I206" s="3" t="s">
         <v>1196</v>
       </c>
-      <c r="I206" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J206" s="3" t="s">
-        <v>111</v>
+        <v>533</v>
       </c>
       <c r="K206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M206" s="3" t="s">
         <v>54</v>
       </c>
       <c r="N206" s="3"/>
       <c r="O206" s="3">
-        <v>1164</v>
+        <v>2213</v>
       </c>
       <c r="P206" s="3">
-        <v>735</v>
+        <v>1032</v>
       </c>
       <c r="Q206" s="3">
-        <v>735</v>
+        <v>1032</v>
       </c>
       <c r="R206" s="3">
-        <v>55.74</v>
+        <v>64.86</v>
       </c>
       <c r="S206" s="3">
-        <v>55.74</v>
+        <v>64.86</v>
       </c>
       <c r="T206" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U206" s="3"/>
       <c r="V206" s="3"/>
       <c r="W206" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X206" s="2" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="Y206" s="2" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="Z206" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA206" s="2">
-        <v>0</v>
+        <v>69.32</v>
       </c>
       <c r="AB206" s="2" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>47</v>
+      </c>
+      <c r="AC206" s="2">
+        <v>4.74</v>
       </c>
       <c r="AD206" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="207" spans="1:30">
       <c r="A207" s="2">
         <v>205</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>49</v>
+        <v>1198</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>1200</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>1201</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>533</v>
+        <v>432</v>
       </c>
       <c r="K207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M207" s="3" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="N207" s="3"/>
       <c r="O207" s="3">
-        <v>2213</v>
+        <v>4229</v>
       </c>
       <c r="P207" s="3">
-        <v>1032</v>
+        <v>1250</v>
       </c>
       <c r="Q207" s="3">
-        <v>1032</v>
+        <v>1250</v>
       </c>
       <c r="R207" s="3">
-        <v>64.86</v>
+        <v>63.28</v>
       </c>
       <c r="S207" s="3">
-        <v>64.86</v>
+        <v>63.28</v>
       </c>
       <c r="T207" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U207" s="3"/>
       <c r="V207" s="3"/>
       <c r="W207" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X207" s="2" t="s">
-        <v>72</v>
+        <v>1202</v>
       </c>
       <c r="Y207" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="Z207" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA207" s="2">
-        <v>69.32</v>
+        <v>19.62</v>
       </c>
       <c r="AB207" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC207" s="2">
-        <v>4.74</v>
+        <v>19.62</v>
       </c>
       <c r="AD207" s="2" t="s">
-        <v>58</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="208" spans="1:30">
       <c r="A208" s="2">
         <v>206</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>1203</v>
+        <v>94</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="H208" s="3" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="I208" s="3" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>432</v>
+        <v>1208</v>
       </c>
       <c r="K208" s="3" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L208" s="3"/>
       <c r="M208" s="3" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="N208" s="3"/>
+        <v>99</v>
+      </c>
+      <c r="N208" s="3" t="s">
+        <v>100</v>
+      </c>
       <c r="O208" s="3">
-        <v>4229</v>
+        <v>35</v>
       </c>
       <c r="P208" s="3">
-        <v>1250</v>
+        <v>35</v>
       </c>
       <c r="Q208" s="3">
-        <v>1250</v>
+        <v>35</v>
       </c>
       <c r="R208" s="3">
-        <v>63.28</v>
+        <v>7.21</v>
       </c>
       <c r="S208" s="3">
-        <v>63.28</v>
+        <v>7.21</v>
       </c>
       <c r="T208" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U208" s="3"/>
-      <c r="V208" s="3"/>
+      <c r="V208" s="3" t="s">
+        <v>1209</v>
+      </c>
       <c r="W208" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X208" s="2" t="s">
-        <v>1207</v>
+        <v>102</v>
       </c>
       <c r="Y208" s="2" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="Z208" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA208" s="2">
-        <v>19.62</v>
+        <v>5.83</v>
       </c>
       <c r="AB208" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC208" s="2">
-        <v>19.62</v>
+        <v>5.83</v>
       </c>
       <c r="AD208" s="2" t="s">
-        <v>1209</v>
+        <v>104</v>
       </c>
     </row>
     <row r="209" spans="1:30">
       <c r="A209" s="2">
         <v>207</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>94</v>
+        <v>132</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H209" s="3" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="J209" s="3" t="s">
-        <v>1213</v>
+        <v>157</v>
       </c>
       <c r="K209" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L209" s="3"/>
+        <v>32</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="M209" s="3" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="N209" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O209" s="3">
-        <v>35</v>
+        <v>7181</v>
       </c>
       <c r="P209" s="3">
-        <v>35</v>
+        <v>5366</v>
       </c>
       <c r="Q209" s="3">
-        <v>35</v>
+        <v>5725</v>
       </c>
       <c r="R209" s="3">
-        <v>7.21</v>
+        <v>913.6</v>
       </c>
       <c r="S209" s="3">
-        <v>7.21</v>
+        <v>913.6</v>
       </c>
       <c r="T209" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U209" s="3"/>
       <c r="V209" s="3" t="s">
         <v>1214</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X209" s="2" t="s">
-        <v>102</v>
+        <v>1215</v>
       </c>
       <c r="Y209" s="2" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="Z209" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA209" s="2">
-        <v>5.83</v>
+        <v>588</v>
       </c>
       <c r="AB209" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC209" s="2">
-        <v>5.83</v>
+        <v>1035.77</v>
       </c>
       <c r="AD209" s="2" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
     </row>
     <row r="210" spans="1:30">
       <c r="A210" s="2">
         <v>208</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>105</v>
+        <v>189</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="H210" s="3" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="I210" s="3" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="J210" s="3" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="K210" s="3" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>41</v>
+        <v>236</v>
       </c>
       <c r="M210" s="3" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="N210" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O210" s="3">
-        <v>7181</v>
+        <v>1955</v>
       </c>
       <c r="P210" s="3">
-        <v>5366</v>
+        <v>1955</v>
       </c>
       <c r="Q210" s="3">
-        <v>5725</v>
+        <v>817</v>
       </c>
       <c r="R210" s="3">
-        <v>913.6</v>
+        <v>159.17</v>
       </c>
       <c r="S210" s="3">
-        <v>913.6</v>
+        <v>159.17</v>
       </c>
       <c r="T210" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U210" s="3"/>
-      <c r="V210" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V210" s="3"/>
       <c r="W210" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X210" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y210" s="2" t="s">
         <v>1220</v>
       </c>
-      <c r="Y210" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z210" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA210" s="2">
-        <v>588</v>
+        <v>123.59</v>
       </c>
       <c r="AB210" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC210" s="2">
-        <v>1035.77</v>
+        <v>123.59</v>
       </c>
       <c r="AD210" s="2" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="211" spans="1:30">
       <c r="A211" s="2">
         <v>209</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C211" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J211" s="3"/>
+      <c r="K211" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="D211" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L211" s="3" t="s">
-        <v>236</v>
+        <v>350</v>
       </c>
       <c r="M211" s="3" t="s">
-        <v>99</v>
+        <v>351</v>
       </c>
       <c r="N211" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O211" s="3">
-        <v>1955</v>
+        <v>1486</v>
       </c>
       <c r="P211" s="3">
-        <v>1955</v>
+        <v>381</v>
       </c>
       <c r="Q211" s="3">
-        <v>817</v>
+        <v>1310</v>
       </c>
       <c r="R211" s="3">
-        <v>159.17</v>
+        <v>244.94</v>
       </c>
       <c r="S211" s="3">
-        <v>159.17</v>
+        <v>244.94</v>
       </c>
       <c r="T211" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U211" s="3"/>
-      <c r="V211" s="3"/>
+      <c r="V211" s="3" t="s">
+        <v>1224</v>
+      </c>
       <c r="W211" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X211" s="2" t="s">
-        <v>145</v>
+        <v>216</v>
       </c>
       <c r="Y211" s="2" t="s">
-        <v>1225</v>
+        <v>566</v>
       </c>
       <c r="Z211" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA211" s="2">
-        <v>123.59</v>
+        <v>393.27</v>
       </c>
       <c r="AB211" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC211" s="2">
-        <v>123.59</v>
+        <v>393.27</v>
       </c>
       <c r="AD211" s="2" t="s">
-        <v>131</v>
+        <v>245</v>
       </c>
     </row>
     <row r="212" spans="1:30">
       <c r="A212" s="2">
         <v>210</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>346</v>
+        <v>93</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G212" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H212" s="3" t="s">
         <v>1226</v>
       </c>
-      <c r="H212" s="3" t="s">
+      <c r="I212" s="3" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="J212" s="3"/>
       <c r="K212" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L212" s="3"/>
       <c r="M212" s="3" t="s">
-        <v>351</v>
+        <v>99</v>
       </c>
       <c r="N212" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O212" s="3">
-        <v>1486</v>
+        <v>417</v>
       </c>
       <c r="P212" s="3">
-        <v>381</v>
+        <v>309</v>
       </c>
       <c r="Q212" s="3">
-        <v>1310</v>
+        <v>309</v>
       </c>
       <c r="R212" s="3">
-        <v>244.94</v>
+        <v>318.71</v>
       </c>
       <c r="S212" s="3">
-        <v>244.94</v>
+        <v>318.71</v>
       </c>
       <c r="T212" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U212" s="3"/>
       <c r="V212" s="3" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X212" s="2" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="Y212" s="2" t="s">
-        <v>566</v>
+        <v>177</v>
       </c>
       <c r="Z212" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA212" s="2">
-        <v>393.27</v>
+        <v>318.71</v>
       </c>
       <c r="AB212" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC212" s="2">
-        <v>393.27</v>
+        <v>369.59</v>
       </c>
       <c r="AD212" s="2" t="s">
-        <v>245</v>
+        <v>178</v>
       </c>
     </row>
     <row r="213" spans="1:30">
       <c r="A213" s="2">
         <v>211</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G213" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H213" s="3" t="s">
         <v>1230</v>
       </c>
-      <c r="H213" s="3" t="s">
+      <c r="I213" s="3" t="s">
         <v>1231</v>
       </c>
-      <c r="I213" s="3" t="s">
+      <c r="J213" s="3" t="s">
         <v>1232</v>
       </c>
-      <c r="J213" s="3"/>
       <c r="K213" s="3" t="s">
-        <v>92</v>
+        <v>571</v>
       </c>
       <c r="L213" s="3"/>
       <c r="M213" s="3" t="s">
-        <v>99</v>
+        <v>572</v>
       </c>
       <c r="N213" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O213" s="3">
-        <v>417</v>
+        <v>562</v>
       </c>
       <c r="P213" s="3">
-        <v>309</v>
+        <v>250</v>
       </c>
       <c r="Q213" s="3">
-        <v>309</v>
+        <v>250</v>
       </c>
       <c r="R213" s="3">
-        <v>318.71</v>
+        <v>54.99</v>
       </c>
       <c r="S213" s="3">
-        <v>318.71</v>
+        <v>54.99</v>
       </c>
       <c r="T213" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U213" s="3"/>
       <c r="V213" s="3" t="s">
         <v>1233</v>
       </c>
       <c r="W213" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X213" s="2" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="Y213" s="2" t="s">
-        <v>177</v>
+        <v>574</v>
       </c>
       <c r="Z213" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA213" s="2">
-        <v>318.71</v>
+        <v>48.43</v>
       </c>
       <c r="AB213" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC213" s="2">
-        <v>369.59</v>
+        <v>48.43</v>
       </c>
       <c r="AD213" s="2" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="214" spans="1:30">
       <c r="A214" s="2">
         <v>212</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G214" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>1235</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>1236</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>1237</v>
       </c>
       <c r="K214" s="3" t="s">
-        <v>571</v>
+        <v>92</v>
       </c>
       <c r="L214" s="3"/>
       <c r="M214" s="3" t="s">
-        <v>572</v>
+        <v>99</v>
       </c>
       <c r="N214" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O214" s="3">
-        <v>562</v>
+        <v>203</v>
       </c>
       <c r="P214" s="3">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="Q214" s="3">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="R214" s="3">
-        <v>54.99</v>
+        <v>21.6</v>
       </c>
       <c r="S214" s="3">
-        <v>54.99</v>
+        <v>21.6</v>
       </c>
       <c r="T214" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U214" s="3"/>
       <c r="V214" s="3" t="s">
         <v>1238</v>
       </c>
       <c r="W214" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X214" s="2" t="s">
-        <v>186</v>
+        <v>102</v>
       </c>
       <c r="Y214" s="2" t="s">
-        <v>574</v>
+        <v>1239</v>
       </c>
       <c r="Z214" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA214" s="2">
-        <v>48.43</v>
+        <v>36.09</v>
       </c>
       <c r="AB214" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC214" s="2">
-        <v>48.43</v>
+        <v>36.09</v>
       </c>
       <c r="AD214" s="2" t="s">
-        <v>188</v>
+        <v>104</v>
       </c>
     </row>
     <row r="215" spans="1:30">
       <c r="A215" s="2">
         <v>213</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H215" s="3" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="I215" s="3" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="J215" s="3" t="s">
         <v>1242</v>
       </c>
+      <c r="J215" s="3"/>
       <c r="K215" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L215" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>213</v>
+      </c>
       <c r="M215" s="3" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="N215" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O215" s="3">
-        <v>203</v>
+        <v>1529</v>
       </c>
       <c r="P215" s="3">
-        <v>139</v>
+        <v>247</v>
       </c>
       <c r="Q215" s="3">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="R215" s="3">
-        <v>21.6</v>
+        <v>151.73</v>
       </c>
       <c r="S215" s="3">
-        <v>21.6</v>
+        <v>151.73</v>
       </c>
       <c r="T215" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U215" s="3"/>
       <c r="V215" s="3" t="s">
         <v>1243</v>
       </c>
       <c r="W215" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X215" s="2" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
       <c r="Y215" s="2" t="s">
-        <v>1244</v>
+        <v>223</v>
       </c>
       <c r="Z215" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA215" s="2">
-        <v>36.09</v>
+        <v>105.67</v>
       </c>
       <c r="AB215" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC215" s="2">
-        <v>36.09</v>
+        <v>105.67</v>
       </c>
       <c r="AD215" s="2" t="s">
-        <v>104</v>
+        <v>178</v>
       </c>
     </row>
     <row r="216" spans="1:30">
       <c r="A216" s="2">
         <v>214</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>189</v>
+        <v>346</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G216" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H216" s="3" t="s">
         <v>1245</v>
       </c>
-      <c r="H216" s="3" t="s">
+      <c r="I216" s="3" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="J216" s="3"/>
       <c r="K216" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L216" s="3" t="s">
-        <v>213</v>
+        <v>350</v>
       </c>
       <c r="M216" s="3" t="s">
-        <v>214</v>
+        <v>351</v>
       </c>
       <c r="N216" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O216" s="3">
-        <v>1529</v>
+        <v>3926</v>
       </c>
       <c r="P216" s="3">
-        <v>247</v>
+        <v>1491</v>
       </c>
       <c r="Q216" s="3">
-        <v>233</v>
+        <v>1314</v>
       </c>
       <c r="R216" s="3">
-        <v>151.73</v>
+        <v>461.01</v>
       </c>
       <c r="S216" s="3">
-        <v>151.73</v>
+        <v>461.01</v>
       </c>
       <c r="T216" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U216" s="3"/>
       <c r="V216" s="3" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X216" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y216" s="2" t="s">
-        <v>223</v>
+        <v>1248</v>
       </c>
       <c r="Z216" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA216" s="2">
-        <v>105.67</v>
+        <v>631.07</v>
       </c>
       <c r="AB216" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC216" s="2">
-        <v>105.67</v>
+        <v>631.07</v>
       </c>
       <c r="AD216" s="2" t="s">
-        <v>178</v>
+        <v>245</v>
       </c>
     </row>
     <row r="217" spans="1:30">
       <c r="A217" s="2">
         <v>215</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>239</v>
+        <v>94</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>1250</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>1251</v>
       </c>
-      <c r="J217" s="3"/>
+      <c r="J217" s="3" t="s">
+        <v>1252</v>
+      </c>
       <c r="K217" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
-        <v>351</v>
+        <v>99</v>
       </c>
       <c r="N217" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O217" s="3">
-        <v>3926</v>
+        <v>736</v>
       </c>
       <c r="P217" s="3">
-        <v>1491</v>
+        <v>28</v>
       </c>
       <c r="Q217" s="3">
-        <v>1314</v>
+        <v>28</v>
       </c>
       <c r="R217" s="3">
-        <v>461.01</v>
+        <v>19.74</v>
       </c>
       <c r="S217" s="3">
-        <v>461.01</v>
+        <v>19.74</v>
       </c>
       <c r="T217" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U217" s="3"/>
       <c r="V217" s="3" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="X217" s="2" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="Y217" s="2" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="Z217" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA217" s="2">
-        <v>631.07</v>
+        <v>16.77</v>
       </c>
       <c r="AB217" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC217" s="2">
-        <v>631.07</v>
+        <v>16.77</v>
       </c>
       <c r="AD217" s="2" t="s">
-        <v>245</v>
+        <v>104</v>
       </c>
     </row>
     <row r="218" spans="1:30">
       <c r="A218" s="2">
         <v>216</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>94</v>
+        <v>253</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="H218" s="3" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="I218" s="3" t="s">
-        <v>1256</v>
-[...1 lines deleted...]
-      <c r="J218" s="3" t="s">
         <v>1257</v>
       </c>
+      <c r="J218" s="3"/>
       <c r="K218" s="3" t="s">
-        <v>92</v>
+        <v>571</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
-        <v>99</v>
+        <v>572</v>
       </c>
       <c r="N218" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O218" s="3">
-        <v>736</v>
+        <v>422</v>
       </c>
       <c r="P218" s="3">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="Q218" s="3">
-        <v>28</v>
+        <v>447</v>
       </c>
       <c r="R218" s="3">
-        <v>19.74</v>
+        <v>663.63</v>
       </c>
       <c r="S218" s="3">
-        <v>19.74</v>
+        <v>663.63</v>
       </c>
       <c r="T218" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U218" s="3"/>
       <c r="V218" s="3" t="s">
         <v>1258</v>
       </c>
       <c r="W218" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X218" s="2" t="s">
-        <v>176</v>
+        <v>1095</v>
       </c>
       <c r="Y218" s="2" t="s">
         <v>1259</v>
       </c>
       <c r="Z218" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA218" s="2">
-        <v>16.77</v>
+        <v>805.85</v>
       </c>
       <c r="AB218" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC218" s="2">
-        <v>16.77</v>
+        <v>805.85</v>
       </c>
       <c r="AD218" s="2" t="s">
-        <v>104</v>
+        <v>260</v>
       </c>
     </row>
     <row r="219" spans="1:30">
       <c r="A219" s="2">
         <v>217</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>253</v>
+        <v>170</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="G219" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>1261</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>1262</v>
       </c>
-      <c r="J219" s="3"/>
+      <c r="J219" s="3" t="s">
+        <v>1263</v>
+      </c>
       <c r="K219" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L219" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L219" s="3" t="s">
+        <v>193</v>
+      </c>
       <c r="M219" s="3" t="s">
-        <v>572</v>
+        <v>227</v>
       </c>
       <c r="N219" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O219" s="3">
-        <v>422</v>
+        <v>1140</v>
       </c>
       <c r="P219" s="3">
-        <v>447</v>
+        <v>174</v>
       </c>
       <c r="Q219" s="3">
-        <v>447</v>
+        <v>174</v>
       </c>
       <c r="R219" s="3">
-        <v>663.63</v>
+        <v>14.74</v>
       </c>
       <c r="S219" s="3">
-        <v>663.63</v>
+        <v>14.74</v>
       </c>
       <c r="T219" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U219" s="3"/>
       <c r="V219" s="3" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="W219" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X219" s="2" t="s">
-        <v>1100</v>
+        <v>251</v>
       </c>
       <c r="Y219" s="2" t="s">
-        <v>1264</v>
+        <v>252</v>
       </c>
       <c r="Z219" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA219" s="2">
-        <v>805.85</v>
+        <v>13.04</v>
       </c>
       <c r="AB219" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC219" s="2">
-        <v>805.85</v>
+        <v>13.04</v>
       </c>
       <c r="AD219" s="2" t="s">
-        <v>260</v>
+        <v>178</v>
       </c>
     </row>
     <row r="220" spans="1:30">
       <c r="A220" s="2">
         <v>218</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D220" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>1265</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>1266</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>1267</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>1268</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L220" s="3" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>846</v>
+      </c>
+      <c r="M220" s="3"/>
       <c r="N220" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O220" s="3">
-        <v>1140</v>
+        <v>492</v>
       </c>
       <c r="P220" s="3">
-        <v>174</v>
+        <v>56</v>
       </c>
       <c r="Q220" s="3">
-        <v>174</v>
+        <v>56</v>
       </c>
       <c r="R220" s="3">
-        <v>14.74</v>
+        <v>13.49</v>
       </c>
       <c r="S220" s="3">
-        <v>14.74</v>
+        <v>13.49</v>
       </c>
       <c r="T220" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U220" s="3"/>
       <c r="V220" s="3" t="s">
         <v>1269</v>
       </c>
       <c r="W220" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X220" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y220" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Z220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA220" s="2">
-        <v>13.04</v>
+        <v>12.44</v>
       </c>
       <c r="AB220" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC220" s="2">
-        <v>13.04</v>
+        <v>12.44</v>
       </c>
       <c r="AD220" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="221" spans="1:30">
       <c r="A221" s="2">
         <v>219</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>189</v>
+        <v>346</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>170</v>
+        <v>94</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>1272</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>1273</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L221" s="3" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="M221" s="3"/>
+        <v>350</v>
+      </c>
+      <c r="M221" s="3" t="s">
+        <v>539</v>
+      </c>
       <c r="N221" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O221" s="3">
-        <v>492</v>
+        <v>578</v>
       </c>
       <c r="P221" s="3">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="Q221" s="3">
-        <v>56</v>
+        <v>166</v>
       </c>
       <c r="R221" s="3">
-        <v>13.49</v>
+        <v>23.6</v>
       </c>
       <c r="S221" s="3">
-        <v>13.49</v>
+        <v>23.6</v>
       </c>
       <c r="T221" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U221" s="3"/>
       <c r="V221" s="3" t="s">
         <v>1274</v>
       </c>
       <c r="W221" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X221" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y221" s="2" t="s">
-        <v>252</v>
+        <v>1275</v>
       </c>
       <c r="Z221" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA221" s="2">
-        <v>12.44</v>
+        <v>22.21</v>
       </c>
       <c r="AB221" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC221" s="2">
-        <v>12.44</v>
+        <v>22.21</v>
       </c>
       <c r="AD221" s="2" t="s">
-        <v>178</v>
+        <v>104</v>
       </c>
     </row>
     <row r="222" spans="1:30">
       <c r="A222" s="2">
         <v>220</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D222" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="H222" s="3" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="I222" s="3" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="J222" s="3" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>350</v>
       </c>
       <c r="M222" s="3" t="s">
         <v>539</v>
       </c>
       <c r="N222" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O222" s="3">
-        <v>578</v>
+        <v>1347</v>
       </c>
       <c r="P222" s="3">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="Q222" s="3">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="R222" s="3">
-        <v>23.6</v>
+        <v>11.81</v>
       </c>
       <c r="S222" s="3">
-        <v>23.6</v>
+        <v>11.81</v>
       </c>
       <c r="T222" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U222" s="3"/>
       <c r="V222" s="3" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="W222" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X222" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y222" s="2" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="Z222" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA222" s="2">
-        <v>22.21</v>
+        <v>10.82</v>
       </c>
       <c r="AB222" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC222" s="2">
-        <v>22.21</v>
+        <v>10.82</v>
       </c>
       <c r="AD222" s="2" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="223" spans="1:30">
       <c r="A223" s="2">
         <v>221</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>346</v>
+        <v>141</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>94</v>
+        <v>253</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H223" s="3" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="I223" s="3" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="J223" s="3" t="s">
         <v>1284</v>
       </c>
+      <c r="J223" s="3"/>
       <c r="K223" s="3" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
-        <v>539</v>
+        <v>382</v>
       </c>
       <c r="N223" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O223" s="3">
-        <v>1347</v>
+        <v>100</v>
       </c>
       <c r="P223" s="3">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="Q223" s="3">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="R223" s="3">
-        <v>11.81</v>
+        <v>290.75</v>
       </c>
       <c r="S223" s="3">
-        <v>11.81</v>
+        <v>290.75</v>
       </c>
       <c r="T223" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U223" s="3"/>
       <c r="V223" s="3" t="s">
         <v>1285</v>
       </c>
       <c r="W223" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X223" s="2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="Y223" s="2" t="s">
         <v>1286</v>
       </c>
       <c r="Z223" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA223" s="2">
-        <v>10.82</v>
+        <v>581.5</v>
       </c>
       <c r="AB223" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC223" s="2">
-        <v>10.82</v>
+        <v>287.72</v>
       </c>
       <c r="AD223" s="2" t="s">
-        <v>104</v>
+        <v>260</v>
       </c>
     </row>
     <row r="224" spans="1:30">
       <c r="A224" s="2">
         <v>222</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>253</v>
+        <v>370</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G224" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>1288</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>1289</v>
       </c>
       <c r="J224" s="3"/>
       <c r="K224" s="3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L224" s="3"/>
+        <v>40</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>41</v>
+      </c>
       <c r="M224" s="3" t="s">
-        <v>382</v>
+        <v>64</v>
       </c>
       <c r="N224" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O224" s="3">
-        <v>100</v>
+        <v>1357</v>
       </c>
       <c r="P224" s="3">
-        <v>100</v>
+        <v>1794</v>
       </c>
       <c r="Q224" s="3">
-        <v>100</v>
+        <v>1794</v>
       </c>
       <c r="R224" s="3">
-        <v>290.75</v>
+        <v>754.32</v>
       </c>
       <c r="S224" s="3">
-        <v>290.75</v>
+        <v>754.32</v>
       </c>
       <c r="T224" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U224" s="3"/>
       <c r="V224" s="3" t="s">
         <v>1290</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="X224" s="2" t="s">
-        <v>258</v>
+        <v>995</v>
       </c>
       <c r="Y224" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="Z224" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA224" s="2">
-        <v>581.5</v>
+        <v>2322.96</v>
       </c>
       <c r="AB224" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC224" s="2">
-        <v>287.72</v>
+        <v>700.61</v>
       </c>
       <c r="AD224" s="2" t="s">
-        <v>260</v>
+        <v>377</v>
       </c>
     </row>
     <row r="225" spans="1:30">
       <c r="A225" s="2">
         <v>223</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>370</v>
+        <v>170</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>1293</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>1294</v>
       </c>
-      <c r="J225" s="3"/>
+      <c r="J225" s="3" t="s">
+        <v>184</v>
+      </c>
       <c r="K225" s="3" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="N225" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="O225" s="3">
-        <v>1357</v>
+        <v>1855</v>
       </c>
       <c r="P225" s="3">
-        <v>1794</v>
+        <v>0</v>
       </c>
       <c r="Q225" s="3">
-        <v>1794</v>
+        <v>0</v>
       </c>
       <c r="R225" s="3">
-        <v>754.32</v>
+        <v>28.05</v>
       </c>
       <c r="S225" s="3">
-        <v>754.32</v>
+        <v>28.05</v>
       </c>
       <c r="T225" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U225" s="3"/>
       <c r="V225" s="3" t="s">
         <v>1295</v>
       </c>
       <c r="W225" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X225" s="2" t="s">
-        <v>1000</v>
+        <v>251</v>
       </c>
       <c r="Y225" s="2" t="s">
-        <v>1296</v>
+        <v>856</v>
       </c>
       <c r="Z225" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA225" s="2">
-        <v>2322.96</v>
+        <v>24.72</v>
       </c>
       <c r="AB225" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC225" s="2">
-        <v>700.61</v>
+        <v>24.72</v>
       </c>
       <c r="AD225" s="2" t="s">
-        <v>377</v>
+        <v>178</v>
       </c>
     </row>
     <row r="226" spans="1:30">
       <c r="A226" s="2">
         <v>224</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>170</v>
+        <v>253</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G226" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H226" s="3" t="s">
         <v>1297</v>
       </c>
-      <c r="H226" s="3" t="s">
+      <c r="I226" s="3" t="s">
         <v>1298</v>
       </c>
-      <c r="I226" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J226" s="3"/>
       <c r="K226" s="3" t="s">
-        <v>92</v>
+        <v>571</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
-        <v>99</v>
+        <v>572</v>
       </c>
       <c r="N226" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O226" s="3">
-        <v>1855</v>
+        <v>1218</v>
       </c>
       <c r="P226" s="3">
-        <v>0</v>
+        <v>759</v>
       </c>
       <c r="Q226" s="3">
-        <v>0</v>
+        <v>759</v>
       </c>
       <c r="R226" s="3">
-        <v>28.05</v>
+        <v>865.61</v>
       </c>
       <c r="S226" s="3">
-        <v>28.05</v>
+        <v>865.61</v>
       </c>
       <c r="T226" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U226" s="3"/>
       <c r="V226" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="W226" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="X226" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="Y226" s="2" t="s">
         <v>1300</v>
       </c>
-      <c r="W226" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z226" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA226" s="2">
-        <v>24.72</v>
+        <v>900.1</v>
       </c>
       <c r="AB226" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC226" s="2">
-        <v>24.72</v>
+        <v>900.1</v>
       </c>
       <c r="AD226" s="2" t="s">
-        <v>178</v>
+        <v>260</v>
       </c>
     </row>
     <row r="227" spans="1:30">
       <c r="A227" s="2">
         <v>225</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>1302</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="J227" s="3"/>
       <c r="K227" s="3" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="L227" s="3"/>
+        <v>140</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>193</v>
+      </c>
       <c r="M227" s="3" t="s">
-        <v>572</v>
+        <v>227</v>
       </c>
       <c r="N227" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O227" s="3">
-        <v>1218</v>
+        <v>287</v>
       </c>
       <c r="P227" s="3">
-        <v>759</v>
+        <v>52</v>
       </c>
       <c r="Q227" s="3">
-        <v>759</v>
+        <v>52</v>
       </c>
       <c r="R227" s="3">
-        <v>865.61</v>
+        <v>24.77</v>
       </c>
       <c r="S227" s="3">
-        <v>865.61</v>
+        <v>24.77</v>
       </c>
       <c r="T227" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U227" s="3"/>
       <c r="V227" s="3" t="s">
         <v>1304</v>
       </c>
       <c r="W227" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X227" s="2" t="s">
-        <v>631</v>
+        <v>272</v>
       </c>
       <c r="Y227" s="2" t="s">
-        <v>1305</v>
+        <v>273</v>
       </c>
       <c r="Z227" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA227" s="2">
-        <v>900.1</v>
+        <v>23.93</v>
       </c>
       <c r="AB227" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC227" s="2">
-        <v>900.1</v>
+        <v>23.93</v>
       </c>
       <c r="AD227" s="2" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="228" spans="1:30">
       <c r="A228" s="2">
         <v>226</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>239</v>
+        <v>370</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G228" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H228" s="3" t="s">
         <v>1306</v>
       </c>
-      <c r="H228" s="3" t="s">
+      <c r="I228" s="3" t="s">
         <v>1307</v>
       </c>
-      <c r="I228" s="3" t="s">
+      <c r="J228" s="3" t="s">
         <v>1308</v>
       </c>
-      <c r="J228" s="3"/>
       <c r="K228" s="3" t="s">
-        <v>140</v>
+        <v>1309</v>
       </c>
       <c r="L228" s="3" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="M228" s="3" t="s">
-        <v>227</v>
+        <v>657</v>
       </c>
       <c r="N228" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="O228" s="3">
-        <v>287</v>
+        <v>546</v>
       </c>
       <c r="P228" s="3">
-        <v>52</v>
+        <v>598</v>
       </c>
       <c r="Q228" s="3">
-        <v>52</v>
+        <v>598</v>
       </c>
       <c r="R228" s="3">
-        <v>24.77</v>
+        <v>255.93</v>
       </c>
       <c r="S228" s="3">
-        <v>24.77</v>
+        <v>255.93</v>
       </c>
       <c r="T228" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U228" s="3"/>
       <c r="V228" s="3" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="W228" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X228" s="2" t="s">
-        <v>272</v>
+        <v>995</v>
       </c>
       <c r="Y228" s="2" t="s">
-        <v>273</v>
+        <v>996</v>
       </c>
       <c r="Z228" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA228" s="2">
-        <v>23.93</v>
+        <v>31.78</v>
       </c>
       <c r="AB228" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC228" s="2">
-        <v>23.93</v>
+        <v>194.22</v>
       </c>
       <c r="AD228" s="2" t="s">
-        <v>245</v>
+        <v>377</v>
       </c>
     </row>
     <row r="229" spans="1:30">
       <c r="A229" s="2">
         <v>227</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>370</v>
+        <v>280</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="H229" s="3" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="I229" s="3" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="J229" s="3" t="s">
         <v>1313</v>
       </c>
+      <c r="J229" s="3"/>
       <c r="K229" s="3" t="s">
-        <v>1314</v>
+        <v>40</v>
       </c>
       <c r="L229" s="3" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="M229" s="3" t="s">
-        <v>657</v>
+        <v>64</v>
       </c>
       <c r="N229" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O229" s="3">
-        <v>546</v>
+        <v>1009</v>
       </c>
       <c r="P229" s="3">
-        <v>598</v>
+        <v>920</v>
       </c>
       <c r="Q229" s="3">
-        <v>598</v>
+        <v>920</v>
       </c>
       <c r="R229" s="3">
-        <v>255.93</v>
+        <v>608.67</v>
       </c>
       <c r="S229" s="3">
-        <v>255.93</v>
+        <v>608.67</v>
       </c>
       <c r="T229" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U229" s="3"/>
       <c r="V229" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="W229" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X229" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="Y229" s="2" t="s">
         <v>1315</v>
       </c>
-      <c r="W229" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z229" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA229" s="2">
-        <v>31.78</v>
+        <v>1016.54</v>
       </c>
       <c r="AB229" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC229" s="2">
-        <v>183.22</v>
+        <v>519.67</v>
       </c>
       <c r="AD229" s="2" t="s">
-        <v>377</v>
+        <v>287</v>
       </c>
     </row>
     <row r="230" spans="1:30">
       <c r="A230" s="2">
         <v>228</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="G230" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>1317</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>1318</v>
       </c>
-      <c r="J230" s="3"/>
+      <c r="J230" s="3" t="s">
+        <v>1319</v>
+      </c>
       <c r="K230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M230" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N230" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O230" s="3">
-        <v>1009</v>
+        <v>2031</v>
       </c>
       <c r="P230" s="3">
-        <v>920</v>
+        <v>2491</v>
       </c>
       <c r="Q230" s="3">
-        <v>920</v>
+        <v>194</v>
       </c>
       <c r="R230" s="3">
-        <v>608.67</v>
+        <v>647.04</v>
       </c>
       <c r="S230" s="3">
-        <v>608.67</v>
+        <v>647.04</v>
       </c>
       <c r="T230" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U230" s="3"/>
       <c r="V230" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="W230" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X230" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y230" s="2" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="Z230" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA230" s="2">
-        <v>1016.54</v>
+        <v>744.8</v>
       </c>
       <c r="AB230" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC230" s="2">
-        <v>462.72</v>
+        <v>458.44</v>
       </c>
       <c r="AD230" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="231" spans="1:30">
       <c r="A231" s="2">
         <v>229</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>280</v>
+        <v>239</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="H231" s="3" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="I231" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="J231" s="3" t="s">
-        <v>1324</v>
+        <v>786</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M231" s="3" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="N231" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O231" s="3">
-        <v>2031</v>
+        <v>12361</v>
       </c>
       <c r="P231" s="3">
-        <v>2491</v>
+        <v>10542</v>
       </c>
       <c r="Q231" s="3">
-        <v>194</v>
+        <v>8332</v>
       </c>
       <c r="R231" s="3">
-        <v>647.04</v>
+        <v>2399.99</v>
       </c>
       <c r="S231" s="3">
-        <v>647.04</v>
+        <v>2399.99</v>
       </c>
       <c r="T231" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U231" s="3"/>
       <c r="V231" s="3" t="s">
         <v>1325</v>
       </c>
       <c r="W231" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X231" s="2" t="s">
-        <v>285</v>
+        <v>672</v>
       </c>
       <c r="Y231" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="Z231" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA231" s="2">
-        <v>744.8</v>
+        <v>6726.74</v>
       </c>
       <c r="AB231" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC231" s="2">
-        <v>458.44</v>
+        <v>2469.87</v>
       </c>
       <c r="AD231" s="2" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
     </row>
     <row r="232" spans="1:30">
       <c r="A232" s="2">
         <v>230</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="H232" s="3" t="s">
@@ -27682,51 +27682,51 @@
         <v>43</v>
       </c>
       <c r="U238" s="3"/>
       <c r="V238" s="3" t="s">
         <v>1360</v>
       </c>
       <c r="W238" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X238" s="2" t="s">
         <v>707</v>
       </c>
       <c r="Y238" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="Z238" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA238" s="2">
         <v>3063</v>
       </c>
       <c r="AB238" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC238" s="2">
-        <v>94.02</v>
+        <v>2382.55</v>
       </c>
       <c r="AD238" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="239" spans="1:30">
       <c r="A239" s="2">
         <v>237</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G239" s="2" t="s">
@@ -27946,86 +27946,86 @@
         <v>43</v>
       </c>
       <c r="U241" s="3"/>
       <c r="V241" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="W241" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X241" s="2" t="s">
         <v>384</v>
       </c>
       <c r="Y241" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="Z241" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA241" s="2">
         <v>954.9</v>
       </c>
       <c r="AB241" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC241" s="2">
-        <v>944.22</v>
+        <v>27.17</v>
       </c>
       <c r="AD241" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="242" spans="1:30">
       <c r="A242" s="2">
         <v>240</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>1379</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>1380</v>
       </c>
       <c r="J242" s="3" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
       <c r="K242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M242" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N242" s="3"/>
       <c r="O242" s="3">
         <v>1343</v>
       </c>
       <c r="P242" s="3">
         <v>1546</v>
       </c>
       <c r="Q242" s="3">
         <v>1546</v>
       </c>
       <c r="R242" s="3">
         <v>91.98</v>
       </c>
       <c r="S242" s="3">
         <v>91.98</v>
@@ -28466,51 +28466,51 @@
         <v>43</v>
       </c>
       <c r="U247" s="3"/>
       <c r="V247" s="3" t="s">
         <v>1405</v>
       </c>
       <c r="W247" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X247" s="2" t="s">
         <v>427</v>
       </c>
       <c r="Y247" s="2" t="s">
         <v>428</v>
       </c>
       <c r="Z247" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA247" s="2">
         <v>1305.89</v>
       </c>
       <c r="AB247" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC247" s="2">
-        <v>101.82</v>
+        <v>2123.12</v>
       </c>
       <c r="AD247" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="248" spans="1:30">
       <c r="A248" s="2">
         <v>246</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D248" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G248" s="2" t="s">
@@ -28726,51 +28726,51 @@
         <v>43</v>
       </c>
       <c r="U250" s="3"/>
       <c r="V250" s="3" t="s">
         <v>1419</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X250" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Y250" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="Z250" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA250" s="2">
         <v>2811.27</v>
       </c>
       <c r="AB250" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC250" s="2">
-        <v>2696.38</v>
+        <v>2839.06</v>
       </c>
       <c r="AD250" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="251" spans="1:30">
       <c r="A251" s="2">
         <v>249</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D251" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G251" s="2" t="s">
@@ -28808,57 +28808,57 @@
         <v>1208.42</v>
       </c>
       <c r="S251" s="3">
         <v>1208.42</v>
       </c>
       <c r="T251" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U251" s="3"/>
       <c r="V251" s="3" t="s">
         <v>1424</v>
       </c>
       <c r="W251" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X251" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Y251" s="2" t="s">
         <v>417</v>
       </c>
       <c r="Z251" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA251" s="2">
-        <v>1210.86</v>
+        <v>13.73</v>
       </c>
       <c r="AB251" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC251" s="2">
-        <v>1210.86</v>
+        <v>13.73</v>
       </c>
       <c r="AD251" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="252" spans="1:30">
       <c r="A252" s="2">
         <v>250</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D252" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G252" s="2" t="s">
@@ -28990,86 +28990,86 @@
         <v>43</v>
       </c>
       <c r="U253" s="3"/>
       <c r="V253" s="3" t="s">
         <v>1432</v>
       </c>
       <c r="W253" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X253" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="Y253" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="Z253" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA253" s="2">
         <v>1141.66</v>
       </c>
       <c r="AB253" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC253" s="2">
-        <v>138.71</v>
+        <v>1968.1</v>
       </c>
       <c r="AD253" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="254" spans="1:30">
       <c r="A254" s="2">
         <v>252</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>33</v>
+        <v>346</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>1436</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>1437</v>
       </c>
       <c r="J254" s="3" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
       <c r="K254" s="3"/>
       <c r="L254" s="3"/>
       <c r="M254" s="3"/>
       <c r="N254" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O254" s="3">
         <v>3926</v>
       </c>
       <c r="P254" s="3">
         <v>159</v>
       </c>
       <c r="Q254" s="3">
         <v>159</v>
       </c>
       <c r="R254" s="3">
         <v>194.06</v>
       </c>
       <c r="S254" s="3">
         <v>194.06</v>
       </c>
       <c r="T254" s="3" t="s">
         <v>43</v>
       </c>
@@ -30278,57 +30278,57 @@
       </c>
       <c r="R268" s="3">
         <v>2250.46</v>
       </c>
       <c r="S268" s="3">
         <v>2250.46</v>
       </c>
       <c r="T268" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U268" s="3"/>
       <c r="V268" s="3"/>
       <c r="W268" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X268" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="Y268" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="Z268" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA268" s="2">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="AB268" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>0.99</v>
+        <v>80</v>
+      </c>
+      <c r="AC268" s="2" t="s">
+        <v>81</v>
       </c>
       <c r="AD268" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="269" spans="1:30">
       <c r="A269" s="2">
         <v>267</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D269" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G269" s="2" t="s">
@@ -30406,51 +30406,51 @@
         <v>31</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D270" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>1511</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>1512</v>
       </c>
       <c r="J270" s="3"/>
       <c r="K270" s="3" t="s">
-        <v>1314</v>
+        <v>1309</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>158</v>
       </c>
       <c r="M270" s="3" t="s">
         <v>657</v>
       </c>
       <c r="N270" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O270" s="3">
         <v>1893</v>
       </c>
       <c r="P270" s="3">
         <v>1213</v>
       </c>
       <c r="Q270" s="3">
         <v>1213</v>
       </c>
       <c r="R270" s="3">
         <v>449.92</v>
       </c>
       <c r="S270" s="3">
         <v>449.92</v>
       </c>
@@ -30798,51 +30798,51 @@
         <v>298</v>
       </c>
       <c r="Q274" s="3">
         <v>298</v>
       </c>
       <c r="R274" s="3">
         <v>150.71</v>
       </c>
       <c r="S274" s="3">
         <v>150.71</v>
       </c>
       <c r="T274" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U274" s="3"/>
       <c r="V274" s="3" t="s">
         <v>1530</v>
       </c>
       <c r="W274" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X274" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y274" s="2" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="Z274" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA274" s="2">
         <v>177.82</v>
       </c>
       <c r="AB274" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC274" s="2">
         <v>177.82</v>
       </c>
       <c r="AD274" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="275" spans="1:30">
       <c r="A275" s="2">
         <v>273</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C275" s="2" t="s">
@@ -30881,101 +30881,101 @@
         <v>285</v>
       </c>
       <c r="P275" s="3">
         <v>285</v>
       </c>
       <c r="Q275" s="3">
         <v>285</v>
       </c>
       <c r="R275" s="3">
         <v>595.74</v>
       </c>
       <c r="S275" s="3">
         <v>595.74</v>
       </c>
       <c r="T275" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U275" s="3"/>
       <c r="V275" s="3" t="s">
         <v>1534</v>
       </c>
       <c r="W275" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X275" s="2" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="Y275" s="2" t="s">
         <v>1535</v>
       </c>
       <c r="Z275" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA275" s="2">
         <v>590.98</v>
       </c>
       <c r="AB275" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC275" s="2">
         <v>590.98</v>
       </c>
       <c r="AD275" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="276" spans="1:30">
       <c r="A276" s="2">
         <v>274</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D276" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>1536</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>1537</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>1538</v>
       </c>
       <c r="J276" s="3" t="s">
-        <v>1268</v>
+        <v>1263</v>
       </c>
       <c r="K276" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>193</v>
       </c>
       <c r="M276" s="3" t="s">
         <v>351</v>
       </c>
       <c r="N276" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O276" s="3">
         <v>1463</v>
       </c>
       <c r="P276" s="3">
         <v>425</v>
       </c>
       <c r="Q276" s="3">
         <v>425</v>
       </c>
       <c r="R276" s="3">
         <v>36.13</v>
       </c>
@@ -31432,51 +31432,51 @@
         <v>43</v>
       </c>
       <c r="U281" s="3"/>
       <c r="V281" s="3" t="s">
         <v>1565</v>
       </c>
       <c r="W281" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X281" s="2" t="s">
         <v>251</v>
       </c>
       <c r="Y281" s="2" t="s">
         <v>626</v>
       </c>
       <c r="Z281" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA281" s="2">
         <v>170.43</v>
       </c>
       <c r="AB281" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC281" s="2">
-        <v>176.08</v>
+        <v>2.82</v>
       </c>
       <c r="AD281" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="282" spans="1:30">
       <c r="A282" s="2">
         <v>280</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D282" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G282" s="2" t="s">
@@ -31506,57 +31506,57 @@
       </c>
       <c r="R282" s="3">
         <v>6918</v>
       </c>
       <c r="S282" s="3">
         <v>6918</v>
       </c>
       <c r="T282" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U282" s="3"/>
       <c r="V282" s="3"/>
       <c r="W282" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X282" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="Y282" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="Z282" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA282" s="2">
-        <v>5612.47</v>
+        <v>7401.6</v>
       </c>
       <c r="AB282" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC282" s="2">
-        <v>5612.47</v>
+        <v>7401.6</v>
       </c>
       <c r="AD282" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="283" spans="1:30">
       <c r="A283" s="2">
         <v>281</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D283" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G283" s="2" t="s">
@@ -31673,51 +31673,51 @@
         <v>3224</v>
       </c>
       <c r="P284" s="3">
         <v>630</v>
       </c>
       <c r="Q284" s="3">
         <v>630</v>
       </c>
       <c r="R284" s="3">
         <v>649.84</v>
       </c>
       <c r="S284" s="3">
         <v>649.84</v>
       </c>
       <c r="T284" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U284" s="3"/>
       <c r="V284" s="3" t="s">
         <v>1576</v>
       </c>
       <c r="W284" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X284" s="2" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="Y284" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="Z284" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA284" s="2">
         <v>911.44</v>
       </c>
       <c r="AB284" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC284" s="2">
         <v>563.27</v>
       </c>
       <c r="AD284" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="285" spans="1:30">
       <c r="A285" s="2">
         <v>283</v>
       </c>
       <c r="B285" s="2" t="s">
@@ -32114,63 +32114,63 @@
         <v>175</v>
       </c>
       <c r="Q289" s="3">
         <v>175</v>
       </c>
       <c r="R289" s="3">
         <v>187.01</v>
       </c>
       <c r="S289" s="3">
         <v>187.01</v>
       </c>
       <c r="T289" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U289" s="3"/>
       <c r="V289" s="3" t="s">
         <v>1598</v>
       </c>
       <c r="W289" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X289" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y289" s="2" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="Z289" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA289" s="2">
         <v>332.86</v>
       </c>
       <c r="AB289" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC289" s="2">
-        <v>188.74</v>
+        <v>76.46</v>
       </c>
       <c r="AD289" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="290" spans="1:30">
       <c r="A290" s="2">
         <v>288</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C290" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D290" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G290" s="2" t="s">
@@ -32564,51 +32564,51 @@
         <v>43</v>
       </c>
       <c r="U294" s="3"/>
       <c r="V294" s="3" t="s">
         <v>1622</v>
       </c>
       <c r="W294" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X294" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y294" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="Z294" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA294" s="2">
         <v>554.68</v>
       </c>
       <c r="AB294" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC294" s="2">
-        <v>636.46</v>
+        <v>83.16</v>
       </c>
       <c r="AD294" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="295" spans="1:30">
       <c r="A295" s="2">
         <v>293</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D295" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G295" s="2" t="s">
@@ -32986,51 +32986,51 @@
         <v>209</v>
       </c>
       <c r="Q299" s="3">
         <v>209</v>
       </c>
       <c r="R299" s="3">
         <v>184.33</v>
       </c>
       <c r="S299" s="3">
         <v>184.33</v>
       </c>
       <c r="T299" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U299" s="3"/>
       <c r="V299" s="3" t="s">
         <v>1647</v>
       </c>
       <c r="W299" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X299" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y299" s="2" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="Z299" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA299" s="2">
         <v>214.75</v>
       </c>
       <c r="AB299" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC299" s="2">
         <v>187.92</v>
       </c>
       <c r="AD299" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="300" spans="1:30">
       <c r="A300" s="2">
         <v>298</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C300" s="2" t="s">
@@ -33159,54 +33159,54 @@
         <v>109</v>
       </c>
       <c r="P301" s="3">
         <v>955</v>
       </c>
       <c r="Q301" s="3">
         <v>955</v>
       </c>
       <c r="R301" s="3">
         <v>1246.59</v>
       </c>
       <c r="S301" s="3">
         <v>1246.59</v>
       </c>
       <c r="T301" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U301" s="3"/>
       <c r="V301" s="3" t="s">
         <v>1655</v>
       </c>
       <c r="W301" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X301" s="2" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="Y301" s="2" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
       <c r="Z301" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA301" s="2">
         <v>2425.24</v>
       </c>
       <c r="AB301" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC301" s="2">
         <v>1226.06</v>
       </c>
       <c r="AD301" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="302" spans="1:30">
       <c r="A302" s="2">
         <v>300</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C302" s="2" t="s">
@@ -33987,51 +33987,51 @@
       <c r="B311" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C311" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D311" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G311" s="2" t="s">
         <v>1694</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>1695</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>1696</v>
       </c>
       <c r="J311" s="3" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
       <c r="K311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M311" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N311" s="3"/>
       <c r="O311" s="3">
         <v>688</v>
       </c>
       <c r="P311" s="3">
         <v>751</v>
       </c>
       <c r="Q311" s="3">
         <v>751</v>
       </c>
       <c r="R311" s="3">
         <v>55.85</v>
       </c>
       <c r="S311" s="3">
         <v>55.85</v>
@@ -34058,120 +34058,120 @@
       </c>
       <c r="AB311" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC311" s="2">
         <v>55.18</v>
       </c>
       <c r="AD311" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="312" spans="1:30">
       <c r="A312" s="2">
         <v>310</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D312" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>1699</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>1700</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>1667</v>
       </c>
       <c r="K312" s="3" t="s">
         <v>32</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>41</v>
       </c>
       <c r="M312" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N312" s="3"/>
       <c r="O312" s="3">
         <v>7600</v>
       </c>
       <c r="P312" s="3">
         <v>1690</v>
       </c>
       <c r="Q312" s="3">
         <v>1690</v>
       </c>
       <c r="R312" s="3">
         <v>85.65</v>
       </c>
       <c r="S312" s="3">
         <v>85.65</v>
       </c>
       <c r="T312" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U312" s="3"/>
       <c r="V312" s="3"/>
       <c r="W312" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X312" s="2" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="Y312" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="Z312" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA312" s="2">
         <v>2.21</v>
       </c>
       <c r="AB312" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC312" s="2">
         <v>2.21</v>
       </c>
       <c r="AD312" s="2" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="313" spans="1:30">
       <c r="A313" s="2">
         <v>311</v>
       </c>
       <c r="B313" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C313" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D313" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>1702</v>
       </c>
       <c r="H313" s="3" t="s">
@@ -34648,57 +34648,57 @@
         <v>562.88</v>
       </c>
       <c r="S318" s="3">
         <v>562.88</v>
       </c>
       <c r="T318" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U318" s="3"/>
       <c r="V318" s="3" t="s">
         <v>1734</v>
       </c>
       <c r="W318" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X318" s="2" t="s">
         <v>186</v>
       </c>
       <c r="Y318" s="2" t="s">
         <v>1735</v>
       </c>
       <c r="Z318" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA318" s="2">
-        <v>503.52</v>
+        <v>356.95</v>
       </c>
       <c r="AB318" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC318" s="2">
-        <v>503.52</v>
+        <v>356.95</v>
       </c>
       <c r="AD318" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="319" spans="1:30">
       <c r="A319" s="2">
         <v>317</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C319" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D319" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G319" s="2" t="s">
@@ -34742,51 +34742,51 @@
         <v>43</v>
       </c>
       <c r="U319" s="3"/>
       <c r="V319" s="3" t="s">
         <v>1739</v>
       </c>
       <c r="W319" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X319" s="2" t="s">
         <v>819</v>
       </c>
       <c r="Y319" s="2" t="s">
         <v>820</v>
       </c>
       <c r="Z319" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA319" s="2">
         <v>88.43</v>
       </c>
       <c r="AB319" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC319" s="2">
-        <v>105.85</v>
+        <v>117.34</v>
       </c>
       <c r="AD319" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="320" spans="1:30">
       <c r="A320" s="2">
         <v>318</v>
       </c>
       <c r="B320" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C320" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D320" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G320" s="2" t="s">
@@ -35360,51 +35360,51 @@
         <v>43</v>
       </c>
       <c r="U326" s="3"/>
       <c r="V326" s="3" t="s">
         <v>1772</v>
       </c>
       <c r="W326" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X326" s="2" t="s">
         <v>196</v>
       </c>
       <c r="Y326" s="2" t="s">
         <v>1773</v>
       </c>
       <c r="Z326" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA326" s="2">
         <v>246.9</v>
       </c>
       <c r="AB326" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC326" s="2">
-        <v>1774.37</v>
+        <v>2195.34</v>
       </c>
       <c r="AD326" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="327" spans="1:30">
       <c r="A327" s="2">
         <v>325</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D327" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G327" s="2" t="s">
@@ -35435,66 +35435,66 @@
         <v>1334</v>
       </c>
       <c r="P327" s="3">
         <v>1334</v>
       </c>
       <c r="Q327" s="3">
         <v>1334</v>
       </c>
       <c r="R327" s="3">
         <v>484.93</v>
       </c>
       <c r="S327" s="3">
         <v>484.93</v>
       </c>
       <c r="T327" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U327" s="3"/>
       <c r="V327" s="3" t="s">
         <v>1778</v>
       </c>
       <c r="W327" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X327" s="2" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="Y327" s="2" t="s">
         <v>1779</v>
       </c>
       <c r="Z327" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA327" s="2">
         <v>1578.1</v>
       </c>
       <c r="AB327" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC327" s="2">
-        <v>451.67</v>
+        <v>64.88</v>
       </c>
       <c r="AD327" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="328" spans="1:30">
       <c r="A328" s="2">
         <v>326</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G328" s="2" t="s">
@@ -35624,51 +35624,51 @@
         <v>43</v>
       </c>
       <c r="U329" s="3"/>
       <c r="V329" s="3" t="s">
         <v>1788</v>
       </c>
       <c r="W329" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X329" s="2" t="s">
         <v>819</v>
       </c>
       <c r="Y329" s="2" t="s">
         <v>1789</v>
       </c>
       <c r="Z329" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA329" s="2">
         <v>1518.24</v>
       </c>
       <c r="AB329" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC329" s="2">
-        <v>628.73</v>
+        <v>652.07</v>
       </c>
       <c r="AD329" s="2" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="330" spans="1:30">
       <c r="A330" s="2">
         <v>328</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C330" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D330" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G330" s="2" t="s">
@@ -35787,51 +35787,51 @@
         <v>1598</v>
       </c>
       <c r="P331" s="3">
         <v>408</v>
       </c>
       <c r="Q331" s="3">
         <v>408</v>
       </c>
       <c r="R331" s="3">
         <v>513.64</v>
       </c>
       <c r="S331" s="3">
         <v>513.64</v>
       </c>
       <c r="T331" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U331" s="3"/>
       <c r="V331" s="3" t="s">
         <v>1799</v>
       </c>
       <c r="W331" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X331" s="2" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="Y331" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="Z331" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA331" s="2">
         <v>817.69</v>
       </c>
       <c r="AB331" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC331" s="2">
         <v>295.95</v>
       </c>
       <c r="AD331" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="332" spans="1:30">
       <c r="A332" s="2">
         <v>330</v>
       </c>
       <c r="B332" s="2" t="s">
@@ -36138,51 +36138,51 @@
         <v>415</v>
       </c>
       <c r="Q335" s="3">
         <v>415</v>
       </c>
       <c r="R335" s="3">
         <v>216.92</v>
       </c>
       <c r="S335" s="3">
         <v>216.92</v>
       </c>
       <c r="T335" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U335" s="3"/>
       <c r="V335" s="3" t="s">
         <v>1820</v>
       </c>
       <c r="W335" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X335" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y335" s="2" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="Z335" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA335" s="2">
         <v>190.55</v>
       </c>
       <c r="AB335" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC335" s="2">
         <v>190.55</v>
       </c>
       <c r="AD335" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="336" spans="1:30">
       <c r="A336" s="2">
         <v>334</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C336" s="2" t="s">
@@ -36605,51 +36605,51 @@
       </c>
       <c r="AA340" s="2">
         <v>307.9</v>
       </c>
       <c r="AB340" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC340" s="2">
         <v>307.9</v>
       </c>
       <c r="AD340" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="341" spans="1:30">
       <c r="A341" s="2">
         <v>339</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C341" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>33</v>
+        <v>346</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>1847</v>
       </c>
       <c r="H341" s="3" t="s">
         <v>1848</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>1849</v>
       </c>
       <c r="J341" s="3"/>
       <c r="K341" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L341" s="3" t="s">
         <v>158</v>
       </c>
       <c r="M341" s="3" t="s">
         <v>1850</v>
@@ -36850,51 +36850,51 @@
         <v>43</v>
       </c>
       <c r="U343" s="3"/>
       <c r="V343" s="3" t="s">
         <v>1859</v>
       </c>
       <c r="W343" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X343" s="2" t="s">
         <v>375</v>
       </c>
       <c r="Y343" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="Z343" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA343" s="2">
         <v>1688.83</v>
       </c>
       <c r="AB343" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC343" s="2">
-        <v>548.38</v>
+        <v>15.99</v>
       </c>
       <c r="AD343" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="344" spans="1:30">
       <c r="A344" s="2">
         <v>342</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G344" s="2" t="s">
@@ -36936,97 +36936,97 @@
         <v>43</v>
       </c>
       <c r="U344" s="3"/>
       <c r="V344" s="3" t="s">
         <v>1864</v>
       </c>
       <c r="W344" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X344" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y344" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="Z344" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA344" s="2">
         <v>966.06</v>
       </c>
       <c r="AB344" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC344" s="2">
-        <v>14.72</v>
+        <v>758.57</v>
       </c>
       <c r="AD344" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="345" spans="1:30">
       <c r="A345" s="2">
         <v>343</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C345" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D345" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G345" s="2" t="s">
         <v>1866</v>
       </c>
       <c r="H345" s="3" t="s">
         <v>1867</v>
       </c>
       <c r="I345" s="3" t="s">
         <v>1868</v>
       </c>
       <c r="J345" s="3"/>
       <c r="K345" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L345" s="3"/>
       <c r="M345" s="3" t="s">
         <v>99</v>
       </c>
       <c r="N345" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O345" s="3">
-        <v>1999</v>
+        <v>1588</v>
       </c>
       <c r="P345" s="3">
         <v>563</v>
       </c>
       <c r="Q345" s="3">
         <v>563</v>
       </c>
       <c r="R345" s="3">
         <v>560.14</v>
       </c>
       <c r="S345" s="3">
         <v>560.14</v>
       </c>
       <c r="T345" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U345" s="3"/>
       <c r="V345" s="3" t="s">
         <v>1869</v>
       </c>
       <c r="W345" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X345" s="2" t="s">
         <v>338</v>
@@ -37108,51 +37108,51 @@
         <v>43</v>
       </c>
       <c r="U346" s="3"/>
       <c r="V346" s="3" t="s">
         <v>1874</v>
       </c>
       <c r="W346" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X346" s="2" t="s">
         <v>338</v>
       </c>
       <c r="Y346" s="2" t="s">
         <v>1875</v>
       </c>
       <c r="Z346" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA346" s="2">
         <v>785.32</v>
       </c>
       <c r="AB346" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC346" s="2">
-        <v>694.48</v>
+        <v>727.75</v>
       </c>
       <c r="AD346" s="2" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="347" spans="1:30">
       <c r="A347" s="2">
         <v>345</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C347" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D347" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G347" s="2" t="s">
@@ -37368,51 +37368,51 @@
         <v>43</v>
       </c>
       <c r="U349" s="3"/>
       <c r="V349" s="3" t="s">
         <v>1889</v>
       </c>
       <c r="W349" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X349" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Y349" s="2" t="s">
         <v>417</v>
       </c>
       <c r="Z349" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA349" s="2">
         <v>2611.07</v>
       </c>
       <c r="AB349" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC349" s="2">
-        <v>13.66</v>
+        <v>1970.66</v>
       </c>
       <c r="AD349" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="350" spans="1:30">
       <c r="A350" s="2">
         <v>348</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G350" s="2" t="s">
@@ -37626,51 +37626,51 @@
         <v>43</v>
       </c>
       <c r="U352" s="3"/>
       <c r="V352" s="3" t="s">
         <v>1905</v>
       </c>
       <c r="W352" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X352" s="2" t="s">
         <v>452</v>
       </c>
       <c r="Y352" s="2" t="s">
         <v>453</v>
       </c>
       <c r="Z352" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA352" s="2">
         <v>3638.37</v>
       </c>
       <c r="AB352" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC352" s="2">
-        <v>28.61</v>
+        <v>1932.32</v>
       </c>
       <c r="AD352" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="353" spans="1:30">
       <c r="A353" s="2">
         <v>351</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G353" s="2" t="s">
@@ -37743,51 +37743,51 @@
       <c r="B354" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D354" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G354" s="2" t="s">
         <v>1910</v>
       </c>
       <c r="H354" s="3" t="s">
         <v>1911</v>
       </c>
       <c r="I354" s="3" t="s">
         <v>1912</v>
       </c>
       <c r="J354" s="3" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="K354" s="3"/>
       <c r="L354" s="3"/>
       <c r="M354" s="3"/>
       <c r="N354" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O354" s="3">
         <v>684</v>
       </c>
       <c r="P354" s="3">
         <v>190</v>
       </c>
       <c r="Q354" s="3">
         <v>190</v>
       </c>
       <c r="R354" s="3">
         <v>197.84</v>
       </c>
       <c r="S354" s="3">
         <v>197.84</v>
       </c>
       <c r="T354" s="3" t="s">
         <v>43</v>
       </c>
@@ -38310,51 +38310,51 @@
         <v>43</v>
       </c>
       <c r="U360" s="3"/>
       <c r="V360" s="3" t="s">
         <v>1936</v>
       </c>
       <c r="W360" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X360" s="2" t="s">
         <v>768</v>
       </c>
       <c r="Y360" s="2" t="s">
         <v>1937</v>
       </c>
       <c r="Z360" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA360" s="2">
         <v>665.73</v>
       </c>
       <c r="AB360" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC360" s="2">
-        <v>770.97</v>
+        <v>715.84</v>
       </c>
       <c r="AD360" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="361" spans="1:30">
       <c r="A361" s="2">
         <v>359</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D361" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G361" s="2" t="s">
@@ -39008,57 +39008,57 @@
         <v>80.89</v>
       </c>
       <c r="S368" s="3">
         <v>80.89</v>
       </c>
       <c r="T368" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U368" s="3"/>
       <c r="V368" s="3" t="s">
         <v>1974</v>
       </c>
       <c r="W368" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X368" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y368" s="2" t="s">
         <v>217</v>
       </c>
       <c r="Z368" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA368" s="2">
-        <v>58.04</v>
+        <v>58.44</v>
       </c>
       <c r="AB368" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC368" s="2">
-        <v>58.04</v>
+        <v>58.44</v>
       </c>
       <c r="AD368" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="369" spans="1:30">
       <c r="A369" s="2">
         <v>367</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D369" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G369" s="2" t="s">
@@ -39238,79 +39238,79 @@
         <v>171</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>1983</v>
       </c>
       <c r="H371" s="3" t="s">
         <v>1984</v>
       </c>
       <c r="I371" s="3" t="s">
         <v>1985</v>
       </c>
       <c r="J371" s="3"/>
       <c r="K371" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L371" s="3" t="s">
         <v>350</v>
       </c>
       <c r="M371" s="3" t="s">
         <v>351</v>
       </c>
       <c r="N371" s="3" t="s">
         <v>112</v>
       </c>
       <c r="O371" s="3">
-        <v>1178</v>
+        <v>1087</v>
       </c>
       <c r="P371" s="3">
         <v>584</v>
       </c>
       <c r="Q371" s="3">
         <v>584</v>
       </c>
       <c r="R371" s="3">
         <v>422.1</v>
       </c>
       <c r="S371" s="3">
         <v>422.1</v>
       </c>
       <c r="T371" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U371" s="3"/>
       <c r="V371" s="3" t="s">
         <v>1986</v>
       </c>
       <c r="W371" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X371" s="2" t="s">
         <v>216</v>
       </c>
       <c r="Y371" s="2" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="Z371" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA371" s="2">
         <v>633.22</v>
       </c>
       <c r="AB371" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC371" s="2">
         <v>633.22</v>
       </c>
       <c r="AD371" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="372" spans="1:30">
       <c r="A372" s="2">
         <v>370</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C372" s="2" t="s">
@@ -39360,98 +39360,98 @@
         <v>167.48</v>
       </c>
       <c r="S372" s="3">
         <v>167.48</v>
       </c>
       <c r="T372" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U372" s="3"/>
       <c r="V372" s="3" t="s">
         <v>1990</v>
       </c>
       <c r="W372" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X372" s="2" t="s">
         <v>176</v>
       </c>
       <c r="Y372" s="2" t="s">
         <v>238</v>
       </c>
       <c r="Z372" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA372" s="2">
-        <v>124.64</v>
+        <v>22.61</v>
       </c>
       <c r="AB372" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC372" s="2">
-        <v>124.64</v>
+        <v>22.61</v>
       </c>
       <c r="AD372" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="373" spans="1:30">
       <c r="A373" s="2">
         <v>371</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D373" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G373" s="2" t="s">
         <v>1991</v>
       </c>
       <c r="H373" s="3" t="s">
         <v>1992</v>
       </c>
       <c r="I373" s="3" t="s">
         <v>1993</v>
       </c>
       <c r="J373" s="3" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="K373" s="3" t="s">
         <v>140</v>
       </c>
       <c r="L373" s="3" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="M373" s="3"/>
       <c r="N373" s="3" t="s">
         <v>100</v>
       </c>
       <c r="O373" s="3">
         <v>620</v>
       </c>
       <c r="P373" s="3">
         <v>234</v>
       </c>
       <c r="Q373" s="3">
         <v>234</v>
       </c>
       <c r="R373" s="3">
         <v>19.74</v>
       </c>
       <c r="S373" s="3">
         <v>19.74</v>
       </c>
       <c r="T373" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U373" s="3"/>
       <c r="V373" s="3" t="s">
@@ -40940,63 +40940,63 @@
         <v>153</v>
       </c>
       <c r="Q390" s="3">
         <v>153</v>
       </c>
       <c r="R390" s="3">
         <v>92.86</v>
       </c>
       <c r="S390" s="3">
         <v>92.86</v>
       </c>
       <c r="T390" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U390" s="3"/>
       <c r="V390" s="3" t="s">
         <v>2081</v>
       </c>
       <c r="W390" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X390" s="2" t="s">
         <v>285</v>
       </c>
       <c r="Y390" s="2" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="Z390" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA390" s="2">
         <v>58.45</v>
       </c>
       <c r="AB390" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC390" s="2">
-        <v>68.74</v>
+        <v>79.32</v>
       </c>
       <c r="AD390" s="2" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="391" spans="1:30">
       <c r="A391" s="2">
         <v>389</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C391" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G391" s="2" t="s">
@@ -41302,51 +41302,51 @@
         <v>43</v>
       </c>
       <c r="U394" s="3"/>
       <c r="V394" s="3" t="s">
         <v>2100</v>
       </c>
       <c r="W394" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X394" s="2" t="s">
         <v>707</v>
       </c>
       <c r="Y394" s="2" t="s">
         <v>2101</v>
       </c>
       <c r="Z394" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA394" s="2">
         <v>1658.37</v>
       </c>
       <c r="AB394" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC394" s="2">
-        <v>1647.44</v>
+        <v>58.79</v>
       </c>
       <c r="AD394" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="395" spans="1:30">
       <c r="A395" s="2">
         <v>393</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G395" s="2" t="s">
@@ -41375,66 +41375,66 @@
         <v>2197</v>
       </c>
       <c r="P395" s="3">
         <v>2155</v>
       </c>
       <c r="Q395" s="3">
         <v>2155</v>
       </c>
       <c r="R395" s="3">
         <v>890.47</v>
       </c>
       <c r="S395" s="3">
         <v>890.47</v>
       </c>
       <c r="T395" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U395" s="3"/>
       <c r="V395" s="3" t="s">
         <v>2105</v>
       </c>
       <c r="W395" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X395" s="2" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="Y395" s="2" t="s">
         <v>2106</v>
       </c>
       <c r="Z395" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA395" s="2">
         <v>1279.76</v>
       </c>
       <c r="AB395" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC395" s="2">
-        <v>768.81</v>
+        <v>795.34</v>
       </c>
       <c r="AD395" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="396" spans="1:30">
       <c r="A396" s="2">
         <v>394</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C396" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D396" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G396" s="2" t="s">
@@ -41912,57 +41912,57 @@
         <v>1470.02</v>
       </c>
       <c r="S401" s="3">
         <v>1470.02</v>
       </c>
       <c r="T401" s="3" t="s">
         <v>43</v>
       </c>
       <c r="U401" s="3"/>
       <c r="V401" s="3" t="s">
         <v>2136</v>
       </c>
       <c r="W401" s="3" t="s">
         <v>55</v>
       </c>
       <c r="X401" s="2" t="s">
         <v>416</v>
       </c>
       <c r="Y401" s="2" t="s">
         <v>2137</v>
       </c>
       <c r="Z401" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA401" s="2">
-        <v>66.98</v>
+        <v>2350.86</v>
       </c>
       <c r="AB401" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC401" s="2">
-        <v>66.98</v>
+        <v>2350.86</v>
       </c>
       <c r="AD401" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="402" spans="1:30">
       <c r="A402" s="2">
         <v>400</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C402" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D402" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>370</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G402" s="2" t="s">
@@ -42006,51 +42006,51 @@
         <v>43</v>
       </c>
       <c r="U402" s="3"/>
       <c r="V402" s="3" t="s">
         <v>2141</v>
       </c>
       <c r="W402" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X402" s="2" t="s">
         <v>1825</v>
       </c>
       <c r="Y402" s="2" t="s">
         <v>2142</v>
       </c>
       <c r="Z402" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AA402" s="2">
         <v>1120.63</v>
       </c>
       <c r="AB402" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AC402" s="2">
-        <v>25.93</v>
+        <v>1844.2</v>
       </c>
       <c r="AD402" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="403" spans="1:30">
       <c r="A403" s="2">
         <v>401</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C403" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D403" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G403" s="2" t="s">
@@ -42282,77 +42282,77 @@
       <c r="AC405" s="2">
         <v>2993.98</v>
       </c>
       <c r="AD405" s="2" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="406" spans="1:30">
       <c r="A406" s="6" t="s">
         <v>2156</v>
       </c>
       <c r="B406" s="6"/>
       <c r="C406" s="6"/>
       <c r="D406" s="6"/>
       <c r="E406" s="6"/>
       <c r="F406" s="6"/>
       <c r="G406" s="6"/>
       <c r="H406" s="7"/>
       <c r="I406" s="7"/>
       <c r="J406" s="7"/>
       <c r="K406" s="7"/>
       <c r="L406" s="7"/>
       <c r="M406" s="7"/>
       <c r="N406" s="7"/>
       <c r="O406" s="7">
-        <v>604049</v>
+        <v>604242</v>
       </c>
       <c r="P406" s="7">
         <v>365154</v>
       </c>
       <c r="Q406" s="7">
-        <v>356755</v>
+        <v>354545</v>
       </c>
       <c r="R406" s="7">
         <v>255130.84</v>
       </c>
       <c r="S406" s="7">
         <v>254491.62</v>
       </c>
       <c r="T406" s="7"/>
       <c r="U406" s="7"/>
       <c r="V406" s="7"/>
       <c r="W406" s="7"/>
       <c r="X406" s="6"/>
       <c r="Y406" s="6"/>
       <c r="Z406" s="6"/>
       <c r="AA406" s="6">
-        <v>375876.18</v>
+        <v>380347.03</v>
       </c>
       <c r="AB406" s="6"/>
       <c r="AC406" s="6">
-        <v>234498.9</v>
+        <v>250135.85</v>
       </c>
       <c r="AD406" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A406:N406"/>
     <mergeCell ref="T406:Z406"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>