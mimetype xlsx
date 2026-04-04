--- v0 (2025-12-14)
+++ v1 (2026-04-04)
@@ -113,861 +113,861 @@
   <si>
     <t>Current Position</t>
   </si>
   <si>
     <t>Tender Status</t>
   </si>
   <si>
     <t>Tender Cost</t>
   </si>
   <si>
     <t>WO Status</t>
   </si>
   <si>
     <t>WO Cost</t>
   </si>
   <si>
     <t>SlSSC Date</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Arsenic Civil Division II</t>
   </si>
   <si>
+    <t>Krishnaganj</t>
+  </si>
+  <si>
+    <t>3rd (2020-2021)</t>
+  </si>
+  <si>
+    <t>Retrofitting</t>
+  </si>
+  <si>
+    <t>Retrofitting of Taldaha water supply scheme under Krishnaganj Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07297</t>
+  </si>
+  <si>
+    <t>TSM/006285</t>
+  </si>
+  <si>
+    <t>SM/01505</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>GO2021003279PH</t>
+  </si>
+  <si>
+    <t>MVS</t>
+  </si>
+  <si>
+    <t>Administrative Approval Issued</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>25/09/2020</t>
+  </si>
+  <si>
+    <t>Krishnagar-I</t>
+  </si>
+  <si>
+    <t>5th (2020-2021)</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bansbaria water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07936</t>
+  </si>
+  <si>
+    <t>TSM/007115</t>
+  </si>
+  <si>
+    <t>SM/04671</t>
+  </si>
+  <si>
+    <t>21/01/2021</t>
+  </si>
+  <si>
+    <t>GO2021004986PH</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
     <t>Chapra</t>
   </si>
   <si>
-    <t>5th (2020-2021)</t>
-[...2 lines deleted...]
-    <t>Retrofitting</t>
+    <t>Retrofitting of Maheshpur water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07937</t>
+  </si>
+  <si>
+    <t>TSM/007121</t>
+  </si>
+  <si>
+    <t>SM/01351</t>
+  </si>
+  <si>
+    <t>GO2021004994PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Gongra water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07960</t>
+  </si>
+  <si>
+    <t>TSM/007113</t>
+  </si>
+  <si>
+    <t>SM/01354</t>
+  </si>
+  <si>
+    <t>GO2021005006PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Tengra water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07962</t>
+  </si>
+  <si>
+    <t>TSM/007123</t>
+  </si>
+  <si>
+    <t>SM/01349</t>
+  </si>
+  <si>
+    <t>GO2021005003PH</t>
+  </si>
+  <si>
+    <t>6th (2020-2021)</t>
+  </si>
+  <si>
+    <t>Retrofitting of Kadipur water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08301</t>
+  </si>
+  <si>
+    <t>TSM/007314</t>
+  </si>
+  <si>
+    <t>SM/01472</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>GO2021007578PH</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>Retrofitting of Helenchi Zone-I water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District, under Nadia ArsenicCivil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/08252</t>
+  </si>
+  <si>
+    <t>TSM/007304</t>
+  </si>
+  <si>
+    <t>SM/01875</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>GO2021007411PH</t>
+  </si>
+  <si>
+    <t>1st (2021-2022)</t>
+  </si>
+  <si>
+    <t>Retrofitting of Brittihuda water supply scheme (Phase-II) under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09686</t>
+  </si>
+  <si>
+    <t>TSM/008242</t>
+  </si>
+  <si>
+    <t>SM/01785</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>GO2122005902PH</t>
+  </si>
+  <si>
+    <t>SVS</t>
+  </si>
+  <si>
+    <t>TPH212243032M002</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>Tehatta-I</t>
+  </si>
+  <si>
+    <t>Retrofitting of Nischintapur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07939</t>
+  </si>
+  <si>
+    <t>TSM/007122</t>
+  </si>
+  <si>
+    <t>SM/01490</t>
+  </si>
+  <si>
+    <t>GO2021004991PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahirgachi Zone-I water supply scheme underChapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08305</t>
+  </si>
+  <si>
+    <t>TSM/007299</t>
+  </si>
+  <si>
+    <t>SM/01483</t>
+  </si>
+  <si>
+    <t>GO2021007574PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Damodarkhali water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07935</t>
+  </si>
+  <si>
+    <t>TSM/007112</t>
+  </si>
+  <si>
+    <t>SM/04572</t>
+  </si>
+  <si>
+    <t>GO2021004984PH</t>
+  </si>
+  <si>
+    <t>4th (2020-2021)</t>
+  </si>
+  <si>
+    <t>Retrofitting of Sakdaha water supply scheme under Krishnaganj Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07833</t>
+  </si>
+  <si>
+    <t>TSM/006756</t>
+  </si>
+  <si>
+    <t>SM/01555</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>GO2021004541PH</t>
+  </si>
+  <si>
+    <t>04/12/2020</t>
+  </si>
+  <si>
+    <t>3rd (2021-2022)</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA KHANJEPUR WATER SUPPLY SCHEME IN TEHATTA-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09249</t>
+  </si>
+  <si>
+    <t>TSM/008759</t>
+  </si>
+  <si>
+    <t>SM/01473</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>GO2122004885PH</t>
+  </si>
+  <si>
+    <t>TPH212244665M001</t>
+  </si>
+  <si>
+    <t>15/09/2021</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR BAHIRGACHI ZONE-II WATER SUPPLY SCHEME IN CHAPRA BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09250</t>
+  </si>
+  <si>
+    <t>TSM/008757</t>
+  </si>
+  <si>
+    <t>TPH212244665M002</t>
+  </si>
+  <si>
+    <t>Retrofitting of Mahatpur water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08251</t>
+  </si>
+  <si>
+    <t>TSM/007305</t>
+  </si>
+  <si>
+    <t>SM/01788</t>
+  </si>
+  <si>
+    <t>GO2021007400PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of PATHARGHATA water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07298</t>
+  </si>
+  <si>
+    <t>TSM/006288</t>
+  </si>
+  <si>
+    <t>SM/01492</t>
+  </si>
+  <si>
+    <t>GO2021003280PH</t>
   </si>
   <si>
     <t>Retrofitting of Betbaria water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/07940</t>
   </si>
   <si>
     <t>TSM/007124</t>
   </si>
   <si>
     <t>SM/01692</t>
   </si>
   <si>
-    <t>Yes</t>
-[...4 lines deleted...]
-  <si>
     <t>GO2021004989PH</t>
   </si>
   <si>
-    <t>SVS</t>
-[...14 lines deleted...]
-    <t>6th (2020-2021)</t>
+    <t>Retrofitting of Digri water supply scheme underKrishnagar-I Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08303</t>
+  </si>
+  <si>
+    <t>TSM/007309</t>
+  </si>
+  <si>
+    <t>SM/04636</t>
+  </si>
+  <si>
+    <t>GO2021007576PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahirgachi Zone-II water supply scheme underChapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08306</t>
+  </si>
+  <si>
+    <t>TSM/007298</t>
+  </si>
+  <si>
+    <t>GO2021007573PH</t>
+  </si>
+  <si>
+    <t>Tehatta-II</t>
+  </si>
+  <si>
+    <t>Retrofitting of Krishnagar water supply scheme under Tehatta-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07961</t>
+  </si>
+  <si>
+    <t>TSM/007114</t>
+  </si>
+  <si>
+    <t>SM/00231</t>
+  </si>
+  <si>
+    <t>GO2021005007PH</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR BANSBARIA WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09251</t>
+  </si>
+  <si>
+    <t>TSM/008756</t>
+  </si>
+  <si>
+    <t>TPH212244665M003</t>
   </si>
   <si>
     <t>Retrofitting of Bagakhali Zone-I water supply scheme underTehatta-I Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08307</t>
   </si>
   <si>
     <t>TSM/007296</t>
   </si>
   <si>
     <t>SM/01870</t>
   </si>
   <si>
-    <t>26/02/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>GO2021007597PH</t>
   </si>
   <si>
-    <t>MVS</t>
-[...2 lines deleted...]
-    <t>10/02/2021</t>
+    <t>Retrofitting of Matiary water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08309</t>
+  </si>
+  <si>
+    <t>TSM/007293</t>
+  </si>
+  <si>
+    <t>SM/01485</t>
+  </si>
+  <si>
+    <t>GO2021007595PH</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR HELENCHI ZONE-III WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09247</t>
+  </si>
+  <si>
+    <t>TSM/008760</t>
+  </si>
+  <si>
+    <t>GO2122004890PH</t>
+  </si>
+  <si>
+    <t>TPH212244648M001</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR HELENCHI ZONE-II WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09248</t>
+  </si>
+  <si>
+    <t>TSM/008758</t>
+  </si>
+  <si>
+    <t>TPH212244648M002</t>
+  </si>
+  <si>
+    <t>Retrofitting of Lakshmipur water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07299</t>
+  </si>
+  <si>
+    <t>TSM/006287</t>
+  </si>
+  <si>
+    <t>SM/01350</t>
+  </si>
+  <si>
+    <t>GO2021003281PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Khanjepur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07943</t>
+  </si>
+  <si>
+    <t>TSM/007120</t>
+  </si>
+  <si>
+    <t>GO2021004997PH</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Retrofitting of Jayghata water supply scheme underKrishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08302</t>
+  </si>
+  <si>
+    <t>TSM/007312</t>
+  </si>
+  <si>
+    <t>SM/03107</t>
+  </si>
+  <si>
+    <t>GO2021007577PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Barnia water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08304</t>
+  </si>
+  <si>
+    <t>TSM/007308</t>
+  </si>
+  <si>
+    <t>SM/01779</t>
+  </si>
+  <si>
+    <t>GO2021007575PH</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR TALDAHA WATER SUPPLY SCHEME IN KRISHNAGANJ BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09246</t>
+  </si>
+  <si>
+    <t>TSM/008761</t>
+  </si>
+  <si>
+    <t>GO2122004886PH</t>
+  </si>
+  <si>
+    <t>TPH212244456M003</t>
   </si>
   <si>
     <t>Retrofitting of Brittihuda water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08249</t>
   </si>
   <si>
     <t>TSM/007310</t>
   </si>
   <si>
-    <t>SM/01785</t>
-[...4 lines deleted...]
-  <si>
     <t>GO2021007405PH</t>
   </si>
   <si>
-    <t>Krishnaganj</t>
-[...95 lines deleted...]
-    <t>Karimpur - II</t>
+    <t>Karimpur-II</t>
   </si>
   <si>
     <t>Retrofitting of Thanapara water supply scheme under Karimpur-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08250</t>
   </si>
   <si>
     <t>TSM/007307</t>
   </si>
   <si>
     <t>SM/01456</t>
   </si>
   <si>
     <t>GO2021007403PH</t>
   </si>
   <si>
+    <t>Retrofitting of Balibanga water supply scheme under Chapra Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08255</t>
+  </si>
+  <si>
+    <t>TSM/007292</t>
+  </si>
+  <si>
+    <t>SM/01346</t>
+  </si>
+  <si>
+    <t>GO2021007407PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Barnia water supply scheme (Phase-II) under Tehatta-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09685</t>
+  </si>
+  <si>
+    <t>TSM/008241</t>
+  </si>
+  <si>
+    <t>TPH212243032M001</t>
+  </si>
+  <si>
+    <t>Retrofitting of Patharghata water supply scheme (Phase-II) under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>SM/09696</t>
+  </si>
+  <si>
+    <t>TSM/008240</t>
+  </si>
+  <si>
+    <t>GO2122005903PH</t>
+  </si>
+  <si>
+    <t>TPH212245389M001</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagbaria water supply scheme under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07938</t>
+  </si>
+  <si>
+    <t>TSM/007117</t>
+  </si>
+  <si>
+    <t>SM/01551</t>
+  </si>
+  <si>
+    <t>GO2021004998PH</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR CHANDPUR WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09245</t>
+  </si>
+  <si>
+    <t>TSM/008762</t>
+  </si>
+  <si>
+    <t>SM/04573</t>
+  </si>
+  <si>
+    <t>TPH212244456M002</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bahadurpur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07941</t>
+  </si>
+  <si>
+    <t>TSM/007118</t>
+  </si>
+  <si>
+    <t>SM/01444</t>
+  </si>
+  <si>
+    <t>GO2021004996PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Bagakhali Zone-II water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07942</t>
+  </si>
+  <si>
+    <t>TSM/007116</t>
+  </si>
+  <si>
+    <t>GO2021004987PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Puthimari water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07959</t>
+  </si>
+  <si>
+    <t>TSM/007110</t>
+  </si>
+  <si>
+    <t>SM/01494</t>
+  </si>
+  <si>
+    <t>GO2021005004PH</t>
+  </si>
+  <si>
+    <t>PROVIDING FHTC (FUNCTIONAL HOUSEHOLD TAP CONNECTION) BY RETROFITTING UNDER JAL SWAPNA FOR DAMODARKHALI WATER SUPPLY SCHEME IN KRISHNAGAR-I BLOCK OF NADIA DISTRICT UNDER NADIA ARSENIC CIVIL DIVISION-II, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/09244</t>
+  </si>
+  <si>
+    <t>TSM/008763</t>
+  </si>
+  <si>
+    <t>TPH212244456M001</t>
+  </si>
+  <si>
+    <t>Retrofitting of Shyamnagar water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08248</t>
+  </si>
+  <si>
+    <t>TSM/007318</t>
+  </si>
+  <si>
+    <t>SM/01418</t>
+  </si>
+  <si>
+    <t>GO2021007406PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Fatepur water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07300</t>
+  </si>
+  <si>
+    <t>TSM/006286</t>
+  </si>
+  <si>
+    <t>SM/01216</t>
+  </si>
+  <si>
+    <t>GO2021003282PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chandpur water supply scheme under Krishnagar-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07934</t>
+  </si>
+  <si>
+    <t>TSM/007111</t>
+  </si>
+  <si>
+    <t>GO2021004990PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Chanderghat water supply scheme under Tehatta-I Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/07963</t>
+  </si>
+  <si>
+    <t>TSM/007119</t>
+  </si>
+  <si>
+    <t>SM/01457</t>
+  </si>
+  <si>
+    <t>GO2021005005PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Mobarakpur water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08300</t>
+  </si>
+  <si>
+    <t>TSM/007316</t>
+  </si>
+  <si>
+    <t>SM/01486</t>
+  </si>
+  <si>
+    <t>GO2021007620PH</t>
+  </si>
+  <si>
+    <t>Retrofitting of Baranaldaha water supply scheme underTehatta-II Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
+  </si>
+  <si>
+    <t>SM/08308</t>
+  </si>
+  <si>
+    <t>TSM/007295</t>
+  </si>
+  <si>
+    <t>SM/01445</t>
+  </si>
+  <si>
+    <t>GO2021007572PH</t>
+  </si>
+  <si>
     <t>Retrofitting of Helenchi Zone-II water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08253</t>
   </si>
   <si>
     <t>TSM/007302</t>
   </si>
   <si>
     <t>GO2021007409PH</t>
   </si>
   <si>
     <t>Retrofitting of Helenchi Zone-III water supply scheme under Krishnaganj Block by providing Functional House Tap Conectionunder Jal Sapno Mission in Nadia District</t>
   </si>
   <si>
     <t>SM/08254</t>
   </si>
   <si>
     <t>TSM/007301</t>
   </si>
   <si>
     <t>GO2021007410PH</t>
   </si>
   <si>
-    <t>Krishnagar - I</t>
-[...526 lines deleted...]
-  <si>
     <t>Retrofitting of Thanapara water supply scheme (Phase-II) under Karimpur-II Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>SM/09697</t>
   </si>
   <si>
     <t>TSM/008244</t>
   </si>
   <si>
     <t>TPH212245389M002</t>
-  </si>
-[...43 lines deleted...]
-    <t>GO2021007400PH</t>
   </si>
   <si>
     <t>Retrofitting of Mahatpur water supply scheme (Phase-II) under Chapra Block by providing Functional House Tap Conection under Jal Sapno Mission in Nadia District, under Nadia Arsenic Civil Division-II, P.H.E. Dte</t>
   </si>
   <si>
     <t>SM/09687</t>
   </si>
   <si>
     <t>TSM/008243</t>
   </si>
   <si>
     <t>TPH212243032M003</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1545,4527 +1545,4527 @@
       <c r="C4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K4" s="3">
-        <v>8207291</v>
+        <v>8136242</v>
       </c>
       <c r="L4" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M4" s="3">
-        <v>1274</v>
+        <v>1661</v>
       </c>
       <c r="N4" s="3">
-        <v>1043</v>
+        <v>1193</v>
       </c>
       <c r="O4" s="3">
-        <v>1043</v>
+        <v>1193</v>
       </c>
       <c r="P4" s="3">
-        <v>93.26</v>
+        <v>99.95</v>
       </c>
       <c r="Q4" s="3">
-        <v>93.26</v>
+        <v>99.95</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>41</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V4" s="3"/>
       <c r="W4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z4" s="2">
-        <v>4.99</v>
+        <v>30.25</v>
       </c>
       <c r="AA4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB4" s="2">
-        <v>4.99</v>
+        <v>30.25</v>
       </c>
       <c r="AC4" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>52</v>
       </c>
       <c r="K5" s="3">
-        <v>8223792</v>
+        <v>8207272</v>
       </c>
       <c r="L5" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M5" s="3">
-        <v>4291</v>
+        <v>1348</v>
       </c>
       <c r="N5" s="3">
-        <v>1176</v>
+        <v>652</v>
       </c>
       <c r="O5" s="3">
-        <v>1176</v>
+        <v>652</v>
       </c>
       <c r="P5" s="3">
-        <v>96.32</v>
+        <v>62.86</v>
       </c>
       <c r="Q5" s="3">
-        <v>96.32</v>
+        <v>62.86</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>54</v>
       </c>
       <c r="U5" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V5" s="3"/>
       <c r="W5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z5" s="2">
-        <v>5</v>
+        <v>4.98</v>
       </c>
       <c r="AA5" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB5" s="2">
-        <v>5</v>
+        <v>4.98</v>
       </c>
       <c r="AC5" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>57</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>59</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="K6" s="3">
-        <v>8214480</v>
+        <v>8207399</v>
       </c>
       <c r="L6" s="3">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="M6" s="3">
-        <v>9382</v>
+        <v>1970</v>
       </c>
       <c r="N6" s="3">
-        <v>972</v>
+        <v>924</v>
       </c>
       <c r="O6" s="3">
-        <v>972</v>
+        <v>924</v>
       </c>
       <c r="P6" s="3">
-        <v>76.67</v>
+        <v>74.87</v>
       </c>
       <c r="Q6" s="3">
-        <v>76.67</v>
+        <v>74.87</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S6" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="T6" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="T6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U6" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V6" s="3"/>
       <c r="W6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z6" s="2">
         <v>4.99</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB6" s="2">
         <v>4.99</v>
       </c>
       <c r="AC6" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="I7" s="3" t="s">
+      <c r="K7" s="3">
+        <v>8207364</v>
+      </c>
+      <c r="L7" s="3">
+        <v>4</v>
+      </c>
+      <c r="M7" s="3">
+        <v>2437</v>
+      </c>
+      <c r="N7" s="3">
+        <v>970</v>
+      </c>
+      <c r="O7" s="3">
+        <v>970</v>
+      </c>
+      <c r="P7" s="3">
+        <v>82.68</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>82.68</v>
+      </c>
+      <c r="R7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="T7" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="J7" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="U7" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V7" s="3"/>
       <c r="W7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="2">
-        <v>0.05</v>
+        <v>4.99</v>
       </c>
       <c r="AA7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB7" s="2">
-        <v>0.05</v>
+        <v>4.99</v>
       </c>
       <c r="AC7" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="H8" s="3" t="s">
+      <c r="K8" s="3">
+        <v>8207419</v>
+      </c>
+      <c r="L8" s="3">
+        <v>2</v>
+      </c>
+      <c r="M8" s="3">
+        <v>776</v>
+      </c>
+      <c r="N8" s="3">
+        <v>493</v>
+      </c>
+      <c r="O8" s="3">
+        <v>493</v>
+      </c>
+      <c r="P8" s="3">
+        <v>40.29</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>40.29</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="T8" s="3" t="s">
         <v>71</v>
-      </c>
-[...34 lines deleted...]
-        <v>74</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="V8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V8" s="3"/>
       <c r="W8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="2">
-        <v>14.15</v>
+        <v>4.99</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB8" s="2">
-        <v>210.61</v>
+        <v>4.99</v>
       </c>
       <c r="AC8" s="2" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9" s="3">
+        <v>8223818</v>
+      </c>
+      <c r="L9" s="3">
+        <v>6</v>
+      </c>
+      <c r="M9" s="3">
+        <v>2498</v>
+      </c>
+      <c r="N9" s="3">
+        <v>1169</v>
+      </c>
+      <c r="O9" s="3">
+        <v>1169</v>
+      </c>
+      <c r="P9" s="3">
+        <v>86.88</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>86.88</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S9" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="H9" s="3" t="s">
+      <c r="T9" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="I9" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="U9" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V9" s="3"/>
       <c r="W9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z9" s="2">
         <v>4.99</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB9" s="2">
         <v>4.99</v>
       </c>
       <c r="AC9" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="H10" s="3" t="s">
+      <c r="K10" s="3">
+        <v>8214489</v>
+      </c>
+      <c r="L10" s="3">
+        <v>8</v>
+      </c>
+      <c r="M10" s="3">
+        <v>7581</v>
+      </c>
+      <c r="N10" s="3">
+        <v>1232</v>
+      </c>
+      <c r="O10" s="3">
+        <v>1232</v>
+      </c>
+      <c r="P10" s="3">
+        <v>94.86</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>94.86</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S10" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="I10" s="3" t="s">
+      <c r="T10" s="3" t="s">
         <v>85</v>
-      </c>
-[...31 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="V10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V10" s="3"/>
       <c r="W10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z10" s="2">
-        <v>82.6</v>
+        <v>0.05</v>
       </c>
       <c r="AA10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB10" s="2">
-        <v>125.33</v>
+        <v>0.05</v>
       </c>
       <c r="AC10" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="K11" s="3">
+        <v>40000471</v>
+      </c>
+      <c r="L11" s="3">
+        <v>1</v>
+      </c>
+      <c r="M11" s="3">
+        <v>2295</v>
+      </c>
+      <c r="N11" s="3">
+        <v>5598</v>
+      </c>
+      <c r="O11" s="3">
+        <v>2799</v>
+      </c>
+      <c r="P11" s="3">
+        <v>298</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>298</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S11" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="H11" s="3" t="s">
+      <c r="T11" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="I11" s="3" t="s">
+      <c r="U11" s="3" t="s">
         <v>93</v>
-      </c>
-[...34 lines deleted...]
-        <v>55</v>
       </c>
       <c r="V11" s="3" t="s">
         <v>94</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z11" s="2">
-        <v>127.2</v>
+        <v>14.15</v>
       </c>
       <c r="AA11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB11" s="2">
-        <v>164.23</v>
+        <v>210.61</v>
       </c>
       <c r="AC11" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K12" s="3">
-        <v>8347910</v>
+        <v>8207403</v>
       </c>
       <c r="L12" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M12" s="3">
-        <v>5720</v>
+        <v>2486</v>
       </c>
       <c r="N12" s="3">
-        <v>1331</v>
+        <v>833</v>
       </c>
       <c r="O12" s="3">
-        <v>1331</v>
+        <v>833</v>
       </c>
       <c r="P12" s="3">
-        <v>97.93</v>
+        <v>70.53</v>
       </c>
       <c r="Q12" s="3">
-        <v>97.93</v>
+        <v>70.53</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V12" s="3"/>
       <c r="W12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z12" s="2">
-        <v>133</v>
+        <v>4.98</v>
       </c>
       <c r="AA12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB12" s="2">
-        <v>133</v>
+        <v>4.98</v>
       </c>
       <c r="AC12" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>67</v>
+        <v>105</v>
       </c>
       <c r="K13" s="3">
-        <v>8322337</v>
+        <v>8223806</v>
       </c>
       <c r="L13" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M13" s="3">
-        <v>2880</v>
+        <v>3092</v>
       </c>
       <c r="N13" s="3">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="O13" s="3">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="P13" s="3">
-        <v>63.45</v>
+        <v>49.68</v>
       </c>
       <c r="Q13" s="3">
-        <v>63.45</v>
+        <v>49.68</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V13" s="3"/>
       <c r="W13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z13" s="2">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="AA13" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB13" s="2">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="AC13" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="K14" s="3">
-        <v>8322433</v>
+        <v>8207349</v>
       </c>
       <c r="L14" s="3">
         <v>3</v>
       </c>
       <c r="M14" s="3">
-        <v>2880</v>
+        <v>1989</v>
       </c>
       <c r="N14" s="3">
-        <v>1331</v>
+        <v>1005</v>
       </c>
       <c r="O14" s="3">
-        <v>1331</v>
+        <v>1005</v>
       </c>
       <c r="P14" s="3">
-        <v>95.53</v>
+        <v>82.16</v>
       </c>
       <c r="Q14" s="3">
-        <v>95.53</v>
+        <v>82.16</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V14" s="3"/>
       <c r="W14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z14" s="2">
-        <v>4.99</v>
+        <v>121.54</v>
       </c>
       <c r="AA14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB14" s="2">
-        <v>4.99</v>
+        <v>121.54</v>
       </c>
       <c r="AC14" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>109</v>
+        <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K15" s="3">
-        <v>8207272</v>
+        <v>8207414</v>
       </c>
       <c r="L15" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M15" s="3">
-        <v>1348</v>
+        <v>1271</v>
       </c>
       <c r="N15" s="3">
-        <v>652</v>
+        <v>946</v>
       </c>
       <c r="O15" s="3">
-        <v>652</v>
+        <v>946</v>
       </c>
       <c r="P15" s="3">
-        <v>62.86</v>
+        <v>79.37</v>
       </c>
       <c r="Q15" s="3">
-        <v>62.86</v>
+        <v>79.37</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="T15" s="3" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V15" s="3"/>
       <c r="W15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z15" s="2">
         <v>4.98</v>
       </c>
       <c r="AA15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB15" s="2">
         <v>4.98</v>
       </c>
       <c r="AC15" s="2" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K16" s="3">
-        <v>8207285</v>
+        <v>8385093</v>
       </c>
       <c r="L16" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M16" s="3">
-        <v>1004</v>
+        <v>733</v>
       </c>
       <c r="N16" s="3">
-        <v>502</v>
+        <v>234</v>
       </c>
       <c r="O16" s="3">
-        <v>502</v>
+        <v>234</v>
       </c>
       <c r="P16" s="3">
-        <v>45.89</v>
+        <v>183.74</v>
       </c>
       <c r="Q16" s="3">
-        <v>45.89</v>
+        <v>183.74</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V16" s="3"/>
+        <v>93</v>
+      </c>
+      <c r="V16" s="3" t="s">
+        <v>127</v>
+      </c>
       <c r="W16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z16" s="2">
-        <v>4.99</v>
+        <v>82.6</v>
       </c>
       <c r="AA16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB16" s="2">
-        <v>4.99</v>
+        <v>129.56</v>
       </c>
       <c r="AC16" s="2" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="K17" s="3">
-        <v>8207419</v>
+        <v>8385061</v>
       </c>
       <c r="L17" s="3">
         <v>2</v>
       </c>
       <c r="M17" s="3">
-        <v>776</v>
+        <v>1176</v>
       </c>
       <c r="N17" s="3">
-        <v>493</v>
+        <v>671</v>
       </c>
       <c r="O17" s="3">
-        <v>493</v>
+        <v>671</v>
       </c>
       <c r="P17" s="3">
-        <v>40.29</v>
+        <v>201.91</v>
       </c>
       <c r="Q17" s="3">
-        <v>40.29</v>
+        <v>201.91</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V17" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="V17" s="3" t="s">
+        <v>132</v>
+      </c>
       <c r="W17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z17" s="2">
-        <v>4.99</v>
+        <v>127.2</v>
       </c>
       <c r="AA17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB17" s="2">
-        <v>4.99</v>
+        <v>164.23</v>
       </c>
       <c r="AC17" s="2" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="K18" s="3">
-        <v>8207303</v>
+        <v>8347927</v>
       </c>
       <c r="L18" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M18" s="3">
-        <v>2957</v>
+        <v>7447</v>
       </c>
       <c r="N18" s="3">
-        <v>995</v>
+        <v>1360</v>
       </c>
       <c r="O18" s="3">
-        <v>955</v>
+        <v>1360</v>
       </c>
       <c r="P18" s="3">
-        <v>84.6</v>
+        <v>98.97</v>
       </c>
       <c r="Q18" s="3">
-        <v>84.6</v>
+        <v>98.97</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V18" s="3"/>
       <c r="W18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="2">
-        <v>4.98</v>
+        <v>4.99</v>
       </c>
       <c r="AA18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB18" s="2">
-        <v>4.98</v>
+        <v>4.99</v>
       </c>
       <c r="AC18" s="2" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="K19" s="3">
-        <v>8322496</v>
+        <v>8136047</v>
       </c>
       <c r="L19" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M19" s="3">
-        <v>2717</v>
+        <v>3038</v>
       </c>
       <c r="N19" s="3">
-        <v>1301</v>
+        <v>921</v>
       </c>
       <c r="O19" s="3">
-        <v>970</v>
+        <v>921</v>
       </c>
       <c r="P19" s="3">
-        <v>99.45</v>
+        <v>77.3</v>
       </c>
       <c r="Q19" s="3">
-        <v>99.45</v>
+        <v>77.3</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V19" s="3"/>
       <c r="W19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z19" s="2">
-        <v>4.99</v>
+        <v>47.69</v>
       </c>
       <c r="AA19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB19" s="2">
-        <v>4.99</v>
+        <v>47.69</v>
       </c>
       <c r="AC19" s="2" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="K20" s="3">
-        <v>8223907</v>
+        <v>8207291</v>
       </c>
       <c r="L20" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M20" s="3">
-        <v>7541</v>
+        <v>1274</v>
       </c>
       <c r="N20" s="3">
-        <v>1060</v>
+        <v>1043</v>
       </c>
       <c r="O20" s="3">
-        <v>1060</v>
+        <v>1043</v>
       </c>
       <c r="P20" s="3">
-        <v>84.21</v>
+        <v>93.26</v>
       </c>
       <c r="Q20" s="3">
-        <v>84.21</v>
+        <v>93.26</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V20" s="3"/>
       <c r="W20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z20" s="2">
-        <v>0.36</v>
+        <v>4.99</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB20" s="2">
-        <v>0.36</v>
+        <v>4.99</v>
       </c>
       <c r="AC20" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="K21" s="3">
-        <v>8223918</v>
+        <v>8322496</v>
       </c>
       <c r="L21" s="3">
         <v>5</v>
       </c>
       <c r="M21" s="3">
-        <v>3260</v>
+        <v>2717</v>
       </c>
       <c r="N21" s="3">
-        <v>976</v>
+        <v>1301</v>
       </c>
       <c r="O21" s="3">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="P21" s="3">
-        <v>72.47</v>
+        <v>99.45</v>
       </c>
       <c r="Q21" s="3">
-        <v>72.47</v>
+        <v>99.45</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="T21" s="3" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V21" s="3"/>
       <c r="W21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z21" s="2">
         <v>4.99</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB21" s="2">
         <v>4.99</v>
       </c>
       <c r="AC21" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="K22" s="3">
-        <v>8385068</v>
+        <v>8223899</v>
       </c>
       <c r="L22" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M22" s="3">
-        <v>1348</v>
+        <v>3092</v>
       </c>
       <c r="N22" s="3">
-        <v>962</v>
+        <v>850</v>
       </c>
       <c r="O22" s="3">
-        <v>962</v>
+        <v>850</v>
       </c>
       <c r="P22" s="3">
-        <v>192.64</v>
+        <v>59.58</v>
       </c>
       <c r="Q22" s="3">
-        <v>192.64</v>
+        <v>59.58</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>88</v>
+        <v>156</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="V22" s="3"/>
       <c r="W22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y22" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z22" s="2">
-        <v>117.92</v>
+        <v>4.99</v>
       </c>
       <c r="AA22" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB22" s="2">
-        <v>118.34</v>
+        <v>4.99</v>
       </c>
       <c r="AC22" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="K23" s="3">
-        <v>8136242</v>
+        <v>8207394</v>
       </c>
       <c r="L23" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M23" s="3">
-        <v>1661</v>
+        <v>1201</v>
       </c>
       <c r="N23" s="3">
-        <v>1193</v>
+        <v>824</v>
       </c>
       <c r="O23" s="3">
-        <v>1193</v>
+        <v>824</v>
       </c>
       <c r="P23" s="3">
-        <v>99.95</v>
+        <v>77.01</v>
       </c>
       <c r="Q23" s="3">
-        <v>99.95</v>
+        <v>77.01</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V23" s="3"/>
       <c r="W23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z23" s="2">
-        <v>30.25</v>
+        <v>3.7</v>
       </c>
       <c r="AA23" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB23" s="2">
-        <v>30.25</v>
+        <v>4.97</v>
       </c>
       <c r="AC23" s="2" t="s">
-        <v>157</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="K24" s="3">
-        <v>8207399</v>
+        <v>8385068</v>
       </c>
       <c r="L24" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M24" s="3">
-        <v>1970</v>
+        <v>1348</v>
       </c>
       <c r="N24" s="3">
-        <v>924</v>
+        <v>962</v>
       </c>
       <c r="O24" s="3">
-        <v>924</v>
+        <v>962</v>
       </c>
       <c r="P24" s="3">
-        <v>74.87</v>
+        <v>192.64</v>
       </c>
       <c r="Q24" s="3">
-        <v>74.87</v>
+        <v>192.64</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="U24" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V24" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="V24" s="3" t="s">
+        <v>166</v>
+      </c>
       <c r="W24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z24" s="2">
-        <v>4.99</v>
+        <v>117.92</v>
       </c>
       <c r="AA24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB24" s="2">
-        <v>4.99</v>
+        <v>118.34</v>
       </c>
       <c r="AC24" s="2" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="K25" s="3">
-        <v>8207251</v>
+        <v>8223792</v>
       </c>
       <c r="L25" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M25" s="3">
-        <v>1584</v>
+        <v>4291</v>
       </c>
       <c r="N25" s="3">
-        <v>762</v>
+        <v>1176</v>
       </c>
       <c r="O25" s="3">
-        <v>762</v>
+        <v>1176</v>
       </c>
       <c r="P25" s="3">
-        <v>69.23</v>
+        <v>96.32</v>
       </c>
       <c r="Q25" s="3">
-        <v>69.23</v>
+        <v>96.32</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V25" s="3"/>
       <c r="W25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z25" s="2">
         <v>5</v>
       </c>
       <c r="AA25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB25" s="2">
         <v>5</v>
       </c>
       <c r="AC25" s="2" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="K26" s="3">
         <v>8223874</v>
       </c>
       <c r="L26" s="3">
         <v>2</v>
       </c>
       <c r="M26" s="3">
         <v>2959</v>
       </c>
       <c r="N26" s="3">
         <v>1267</v>
       </c>
       <c r="O26" s="3">
         <v>1267</v>
       </c>
       <c r="P26" s="3">
         <v>99.84</v>
       </c>
       <c r="Q26" s="3">
         <v>99.84</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V26" s="3"/>
       <c r="W26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X26" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z26" s="2">
         <v>4.99</v>
       </c>
       <c r="AA26" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB26" s="2">
         <v>4.99</v>
       </c>
       <c r="AC26" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="K27" s="3">
         <v>8385081</v>
       </c>
       <c r="L27" s="3">
         <v>3</v>
       </c>
       <c r="M27" s="3">
         <v>2238</v>
       </c>
       <c r="N27" s="3">
         <v>739</v>
       </c>
       <c r="O27" s="3">
         <v>739</v>
       </c>
       <c r="P27" s="3">
         <v>324.86</v>
       </c>
       <c r="Q27" s="3">
         <v>324.86</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="T27" s="3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V27" s="3" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z27" s="2">
         <v>112.09</v>
       </c>
       <c r="AA27" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB27" s="2">
-        <v>268.21</v>
+        <v>279.17</v>
       </c>
       <c r="AC27" s="2" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>82</v>
+        <v>120</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="K28" s="3">
         <v>8385077</v>
       </c>
       <c r="L28" s="3">
         <v>3</v>
       </c>
       <c r="M28" s="3">
         <v>3267</v>
       </c>
       <c r="N28" s="3">
         <v>2269</v>
       </c>
       <c r="O28" s="3">
         <v>2269</v>
       </c>
       <c r="P28" s="3">
         <v>329.58</v>
       </c>
       <c r="Q28" s="3">
         <v>329.58</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="U28" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X28" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y28" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z28" s="2">
         <v>391.88</v>
       </c>
       <c r="AA28" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB28" s="2">
-        <v>349.97</v>
+        <v>350.95</v>
       </c>
       <c r="AC28" s="2" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>150</v>
+        <v>34</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="K29" s="3">
-        <v>8136047</v>
+        <v>8136227</v>
       </c>
       <c r="L29" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M29" s="3">
-        <v>3038</v>
+        <v>2552</v>
       </c>
       <c r="N29" s="3">
-        <v>921</v>
+        <v>803</v>
       </c>
       <c r="O29" s="3">
-        <v>921</v>
+        <v>803</v>
       </c>
       <c r="P29" s="3">
-        <v>77.3</v>
+        <v>76.25</v>
       </c>
       <c r="Q29" s="3">
-        <v>77.3</v>
+        <v>76.25</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>155</v>
+        <v>41</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V29" s="3"/>
       <c r="W29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X29" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y29" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z29" s="2">
-        <v>47.69</v>
+        <v>44.32</v>
       </c>
       <c r="AA29" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB29" s="2">
-        <v>47.69</v>
+        <v>44.32</v>
       </c>
       <c r="AC29" s="2" t="s">
-        <v>157</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>189</v>
+        <v>124</v>
       </c>
       <c r="K30" s="3">
-        <v>8207241</v>
+        <v>8207386</v>
       </c>
       <c r="L30" s="3">
         <v>1</v>
       </c>
       <c r="M30" s="3">
-        <v>2239</v>
+        <v>733</v>
       </c>
       <c r="N30" s="3">
-        <v>915</v>
+        <v>622</v>
       </c>
       <c r="O30" s="3">
-        <v>915</v>
+        <v>622</v>
       </c>
       <c r="P30" s="3">
-        <v>74.17</v>
+        <v>55.53</v>
       </c>
       <c r="Q30" s="3">
-        <v>74.17</v>
+        <v>55.53</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="V30" s="3"/>
       <c r="W30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z30" s="2">
         <v>0</v>
       </c>
       <c r="AA30" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>45</v>
       </c>
       <c r="AC30" s="2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="K31" s="3">
-        <v>8207414</v>
+        <v>8223861</v>
       </c>
       <c r="L31" s="3">
         <v>3</v>
       </c>
       <c r="M31" s="3">
-        <v>1271</v>
+        <v>2026</v>
       </c>
       <c r="N31" s="3">
-        <v>946</v>
+        <v>1038</v>
       </c>
       <c r="O31" s="3">
-        <v>946</v>
+        <v>1038</v>
       </c>
       <c r="P31" s="3">
-        <v>79.37</v>
+        <v>75.64</v>
       </c>
       <c r="Q31" s="3">
-        <v>79.37</v>
+        <v>75.64</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>197</v>
+        <v>77</v>
       </c>
       <c r="T31" s="3" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="U31" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V31" s="3"/>
       <c r="W31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X31" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z31" s="2">
-        <v>4.98</v>
+        <v>4.99</v>
       </c>
       <c r="AA31" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB31" s="2">
-        <v>4.98</v>
+        <v>4.99</v>
       </c>
       <c r="AC31" s="2" t="s">
-        <v>199</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="K32" s="3">
-        <v>8385085</v>
+        <v>8223907</v>
       </c>
       <c r="L32" s="3">
         <v>5</v>
       </c>
       <c r="M32" s="3">
-        <v>1661</v>
+        <v>7541</v>
       </c>
       <c r="N32" s="3">
-        <v>660</v>
+        <v>1060</v>
       </c>
       <c r="O32" s="3">
-        <v>660</v>
+        <v>1060</v>
       </c>
       <c r="P32" s="3">
-        <v>298.02</v>
+        <v>84.21</v>
       </c>
       <c r="Q32" s="3">
-        <v>298.02</v>
+        <v>84.21</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="U32" s="3" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="V32" s="3"/>
       <c r="W32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X32" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y32" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z32" s="2">
-        <v>231.7</v>
+        <v>0.36</v>
       </c>
       <c r="AA32" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB32" s="2">
-        <v>265.86</v>
+        <v>0.36</v>
       </c>
       <c r="AC32" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>139</v>
+        <v>39</v>
       </c>
       <c r="K33" s="3">
-        <v>40000470</v>
+        <v>8385085</v>
       </c>
       <c r="L33" s="3">
         <v>5</v>
       </c>
       <c r="M33" s="3">
-        <v>7541</v>
+        <v>1661</v>
       </c>
       <c r="N33" s="3">
-        <v>9025</v>
+        <v>660</v>
       </c>
       <c r="O33" s="3">
-        <v>2718</v>
+        <v>660</v>
       </c>
       <c r="P33" s="3">
-        <v>273.75</v>
+        <v>298.02</v>
       </c>
       <c r="Q33" s="3">
-        <v>273.75</v>
+        <v>298.02</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>74</v>
+        <v>209</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V33" s="3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z33" s="2">
-        <v>266.33</v>
+        <v>231.7</v>
       </c>
       <c r="AA33" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB33" s="2">
-        <v>266.33</v>
+        <v>283.17</v>
       </c>
       <c r="AC33" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>184</v>
+        <v>90</v>
       </c>
       <c r="K34" s="3">
-        <v>40000473</v>
+        <v>8214480</v>
       </c>
       <c r="L34" s="3">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M34" s="3">
-        <v>3038</v>
+        <v>9382</v>
       </c>
       <c r="N34" s="3">
-        <v>6112</v>
+        <v>972</v>
       </c>
       <c r="O34" s="3">
-        <v>2532</v>
+        <v>972</v>
       </c>
       <c r="P34" s="3">
-        <v>252.57</v>
+        <v>76.67</v>
       </c>
       <c r="Q34" s="3">
-        <v>252.57</v>
+        <v>76.67</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="V34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V34" s="3"/>
       <c r="W34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X34" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z34" s="2">
-        <v>20.66</v>
+        <v>4.99</v>
       </c>
       <c r="AA34" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB34" s="2">
-        <v>239.6</v>
+        <v>4.99</v>
       </c>
       <c r="AC34" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="K35" s="3">
-        <v>8136227</v>
+        <v>8347910</v>
       </c>
       <c r="L35" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M35" s="3">
-        <v>2552</v>
+        <v>5720</v>
       </c>
       <c r="N35" s="3">
-        <v>803</v>
+        <v>1331</v>
       </c>
       <c r="O35" s="3">
-        <v>803</v>
+        <v>1331</v>
       </c>
       <c r="P35" s="3">
-        <v>76.25</v>
+        <v>97.93</v>
       </c>
       <c r="Q35" s="3">
-        <v>76.25</v>
+        <v>97.93</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="U35" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V35" s="3"/>
       <c r="W35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z35" s="2">
-        <v>44.32</v>
+        <v>133</v>
       </c>
       <c r="AA35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB35" s="2">
-        <v>44.32</v>
+        <v>133</v>
       </c>
       <c r="AC35" s="2" t="s">
-        <v>157</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="K36" s="3">
-        <v>8207349</v>
+        <v>8223918</v>
       </c>
       <c r="L36" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M36" s="3">
-        <v>1989</v>
+        <v>3260</v>
       </c>
       <c r="N36" s="3">
-        <v>1005</v>
+        <v>976</v>
       </c>
       <c r="O36" s="3">
-        <v>1005</v>
+        <v>976</v>
       </c>
       <c r="P36" s="3">
-        <v>82.16</v>
+        <v>72.47</v>
       </c>
       <c r="Q36" s="3">
-        <v>82.16</v>
+        <v>72.47</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="U36" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V36" s="3"/>
       <c r="W36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X36" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z36" s="2">
-        <v>121.54</v>
+        <v>4.99</v>
       </c>
       <c r="AA36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB36" s="2">
-        <v>121.54</v>
+        <v>4.99</v>
       </c>
       <c r="AC36" s="2" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="K37" s="3">
-        <v>8223889</v>
+        <v>40000470</v>
       </c>
       <c r="L37" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M37" s="3">
-        <v>3071</v>
+        <v>7541</v>
       </c>
       <c r="N37" s="3">
-        <v>1023</v>
+        <v>9025</v>
       </c>
       <c r="O37" s="3">
-        <v>1023</v>
+        <v>2718</v>
       </c>
       <c r="P37" s="3">
-        <v>71.92</v>
+        <v>273.75</v>
       </c>
       <c r="Q37" s="3">
-        <v>71.92</v>
+        <v>273.75</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="T37" s="3" t="s">
-        <v>228</v>
+        <v>92</v>
       </c>
       <c r="U37" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V37" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="V37" s="3" t="s">
+        <v>229</v>
+      </c>
       <c r="W37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z37" s="2">
-        <v>4.99</v>
+        <v>266.33</v>
       </c>
       <c r="AA37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB37" s="2">
-        <v>4.99</v>
+        <v>266.33</v>
       </c>
       <c r="AC37" s="2" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>232</v>
+        <v>141</v>
       </c>
       <c r="K38" s="3">
-        <v>8385074</v>
+        <v>40000473</v>
       </c>
       <c r="L38" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M38" s="3">
-        <v>1364</v>
+        <v>3038</v>
       </c>
       <c r="N38" s="3">
-        <v>430</v>
+        <v>6112</v>
       </c>
       <c r="O38" s="3">
-        <v>430</v>
+        <v>2532</v>
       </c>
       <c r="P38" s="3">
-        <v>254.93</v>
+        <v>252.57</v>
       </c>
       <c r="Q38" s="3">
-        <v>254.93</v>
+        <v>252.57</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>203</v>
+        <v>233</v>
       </c>
       <c r="U38" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V38" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z38" s="2">
-        <v>167.77</v>
+        <v>20.66</v>
       </c>
       <c r="AA38" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB38" s="2">
-        <v>183.04</v>
+        <v>239.6</v>
       </c>
       <c r="AC38" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="K39" s="3">
-        <v>8207335</v>
+        <v>8207263</v>
       </c>
       <c r="L39" s="3">
         <v>3</v>
       </c>
       <c r="M39" s="3">
-        <v>1364</v>
+        <v>1286</v>
       </c>
       <c r="N39" s="3">
-        <v>597</v>
+        <v>984</v>
       </c>
       <c r="O39" s="3">
-        <v>883</v>
+        <v>984</v>
       </c>
       <c r="P39" s="3">
-        <v>56.33</v>
+        <v>83.76</v>
       </c>
       <c r="Q39" s="3">
-        <v>56.33</v>
+        <v>83.76</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="T39" s="3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="U39" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V39" s="3"/>
       <c r="W39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z39" s="2">
-        <v>0.01</v>
+        <v>4.99</v>
       </c>
       <c r="AA39" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB39" s="2">
-        <v>0.01</v>
+        <v>4.99</v>
       </c>
       <c r="AC39" s="2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" s="2">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="K40" s="3">
-        <v>8207263</v>
+        <v>8385074</v>
       </c>
       <c r="L40" s="3">
         <v>3</v>
       </c>
       <c r="M40" s="3">
-        <v>1286</v>
+        <v>1364</v>
       </c>
       <c r="N40" s="3">
-        <v>984</v>
+        <v>430</v>
       </c>
       <c r="O40" s="3">
-        <v>984</v>
+        <v>430</v>
       </c>
       <c r="P40" s="3">
-        <v>83.76</v>
+        <v>254.93</v>
       </c>
       <c r="Q40" s="3">
-        <v>83.76</v>
+        <v>254.93</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>41</v>
+        <v>125</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>242</v>
+        <v>209</v>
       </c>
       <c r="U40" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V40" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="V40" s="3" t="s">
+        <v>244</v>
+      </c>
       <c r="W40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y40" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z40" s="2">
-        <v>4.99</v>
+        <v>167.77</v>
       </c>
       <c r="AA40" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB40" s="2">
-        <v>4.99</v>
+        <v>183.04</v>
       </c>
       <c r="AC40" s="2" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" s="2">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>86</v>
+        <v>248</v>
       </c>
       <c r="K41" s="3">
-        <v>8207386</v>
+        <v>8207285</v>
       </c>
       <c r="L41" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M41" s="3">
-        <v>733</v>
+        <v>1004</v>
       </c>
       <c r="N41" s="3">
-        <v>622</v>
+        <v>502</v>
       </c>
       <c r="O41" s="3">
-        <v>622</v>
+        <v>502</v>
       </c>
       <c r="P41" s="3">
-        <v>55.53</v>
+        <v>45.89</v>
       </c>
       <c r="Q41" s="3">
-        <v>55.53</v>
+        <v>45.89</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="T41" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V41" s="3"/>
       <c r="W41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z41" s="2">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="AA41" s="2" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>40</v>
+      </c>
+      <c r="AB41" s="2">
+        <v>4.99</v>
       </c>
       <c r="AC41" s="2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" s="2">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>250</v>
+        <v>170</v>
       </c>
       <c r="K42" s="3">
-        <v>8207364</v>
+        <v>8207251</v>
       </c>
       <c r="L42" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M42" s="3">
-        <v>2437</v>
+        <v>1584</v>
       </c>
       <c r="N42" s="3">
-        <v>970</v>
+        <v>762</v>
       </c>
       <c r="O42" s="3">
-        <v>970</v>
+        <v>762</v>
       </c>
       <c r="P42" s="3">
-        <v>82.68</v>
+        <v>69.23</v>
       </c>
       <c r="Q42" s="3">
-        <v>82.68</v>
+        <v>69.23</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="U42" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V42" s="3"/>
       <c r="W42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z42" s="2">
-        <v>4.99</v>
+        <v>5</v>
       </c>
       <c r="AA42" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB42" s="2">
-        <v>4.99</v>
+        <v>5</v>
       </c>
       <c r="AC42" s="2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" s="2">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="K43" s="3">
-        <v>8223841</v>
+        <v>8207241</v>
       </c>
       <c r="L43" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M43" s="3">
-        <v>4514</v>
+        <v>2239</v>
       </c>
       <c r="N43" s="3">
-        <v>1119</v>
+        <v>915</v>
       </c>
       <c r="O43" s="3">
-        <v>1038</v>
+        <v>915</v>
       </c>
       <c r="P43" s="3">
-        <v>83.19</v>
+        <v>74.17</v>
       </c>
       <c r="Q43" s="3">
-        <v>83.19</v>
+        <v>74.17</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T43" s="3" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="U43" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V43" s="3"/>
       <c r="W43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y43" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z43" s="2">
         <v>0</v>
       </c>
       <c r="AA43" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="AB43" s="2" t="s">
         <v>45</v>
       </c>
       <c r="AC43" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:29">
       <c r="A44" s="2">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>260</v>
+        <v>110</v>
       </c>
       <c r="K44" s="3">
-        <v>8223818</v>
+        <v>8385076</v>
       </c>
       <c r="L44" s="3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M44" s="3">
-        <v>2498</v>
+        <v>1989</v>
       </c>
       <c r="N44" s="3">
-        <v>1169</v>
+        <v>1593</v>
       </c>
       <c r="O44" s="3">
-        <v>1169</v>
+        <v>1593</v>
       </c>
       <c r="P44" s="3">
-        <v>86.88</v>
+        <v>341.47</v>
       </c>
       <c r="Q44" s="3">
-        <v>86.88</v>
+        <v>341.47</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>261</v>
+        <v>209</v>
       </c>
       <c r="U44" s="3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="V44" s="3"/>
+        <v>43</v>
+      </c>
+      <c r="V44" s="3" t="s">
+        <v>262</v>
+      </c>
       <c r="W44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X44" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y44" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z44" s="2">
-        <v>4.99</v>
+        <v>124.14</v>
       </c>
       <c r="AA44" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB44" s="2">
-        <v>4.99</v>
+        <v>398.21</v>
       </c>
       <c r="AC44" s="2" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" s="2">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>135</v>
+        <v>33</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="K45" s="3">
-        <v>8347930</v>
+        <v>8223889</v>
       </c>
       <c r="L45" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M45" s="3">
-        <v>3746</v>
+        <v>3071</v>
       </c>
       <c r="N45" s="3">
-        <v>1112</v>
+        <v>1023</v>
       </c>
       <c r="O45" s="3">
-        <v>1112</v>
+        <v>1023</v>
       </c>
       <c r="P45" s="3">
-        <v>89.71</v>
+        <v>71.92</v>
       </c>
       <c r="Q45" s="3">
-        <v>89.71</v>
+        <v>71.92</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="T45" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="U45" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V45" s="3"/>
       <c r="W45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X45" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y45" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z45" s="2">
-        <v>45.02</v>
+        <v>4.99</v>
       </c>
       <c r="AA45" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB45" s="2">
-        <v>0.01</v>
+        <v>4.99</v>
       </c>
       <c r="AC45" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" s="2">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="K46" s="3">
-        <v>8385076</v>
+        <v>8136351</v>
       </c>
       <c r="L46" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M46" s="3">
-        <v>1989</v>
+        <v>1128</v>
       </c>
       <c r="N46" s="3">
-        <v>1593</v>
+        <v>972</v>
       </c>
       <c r="O46" s="3">
-        <v>1593</v>
+        <v>972</v>
       </c>
       <c r="P46" s="3">
-        <v>341.47</v>
+        <v>82.35</v>
       </c>
       <c r="Q46" s="3">
-        <v>341.47</v>
+        <v>82.35</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>203</v>
+        <v>272</v>
       </c>
       <c r="U46" s="3" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="V46" s="3"/>
       <c r="W46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X46" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y46" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z46" s="2">
-        <v>124.14</v>
+        <v>14.41</v>
       </c>
       <c r="AA46" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB46" s="2">
-        <v>398.21</v>
+        <v>14.41</v>
       </c>
       <c r="AC46" s="2" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" s="2">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H47" s="3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
       <c r="K47" s="3">
-        <v>8207394</v>
+        <v>8207335</v>
       </c>
       <c r="L47" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M47" s="3">
-        <v>1201</v>
+        <v>1364</v>
       </c>
       <c r="N47" s="3">
-        <v>824</v>
+        <v>597</v>
       </c>
       <c r="O47" s="3">
-        <v>824</v>
+        <v>883</v>
       </c>
       <c r="P47" s="3">
-        <v>77.01</v>
+        <v>56.33</v>
       </c>
       <c r="Q47" s="3">
-        <v>77.01</v>
+        <v>56.33</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="T47" s="3" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="U47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V47" s="3"/>
       <c r="W47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X47" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y47" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z47" s="2">
-        <v>3.7</v>
+        <v>0.01</v>
       </c>
       <c r="AA47" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB47" s="2">
-        <v>4.97</v>
+        <v>0.01</v>
       </c>
       <c r="AC47" s="2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:29">
       <c r="A48" s="2">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>80</v>
+        <v>280</v>
       </c>
       <c r="K48" s="3">
-        <v>8223806</v>
+        <v>8207303</v>
       </c>
       <c r="L48" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M48" s="3">
-        <v>3092</v>
+        <v>2957</v>
       </c>
       <c r="N48" s="3">
-        <v>835</v>
+        <v>995</v>
       </c>
       <c r="O48" s="3">
-        <v>835</v>
+        <v>955</v>
       </c>
       <c r="P48" s="3">
-        <v>49.68</v>
+        <v>84.6</v>
       </c>
       <c r="Q48" s="3">
-        <v>49.68</v>
+        <v>84.6</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="U48" s="3" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="V48" s="3"/>
       <c r="W48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X48" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y48" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z48" s="2">
-        <v>8.55</v>
+        <v>4.98</v>
       </c>
       <c r="AA48" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB48" s="2">
-        <v>8.55</v>
+        <v>4.98</v>
       </c>
       <c r="AC48" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:29">
       <c r="A49" s="2">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="K49" s="3">
-        <v>8223861</v>
+        <v>8223841</v>
       </c>
       <c r="L49" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M49" s="3">
-        <v>2026</v>
+        <v>4514</v>
       </c>
       <c r="N49" s="3">
-        <v>1038</v>
+        <v>1119</v>
       </c>
       <c r="O49" s="3">
         <v>1038</v>
       </c>
       <c r="P49" s="3">
-        <v>75.64</v>
+        <v>83.19</v>
       </c>
       <c r="Q49" s="3">
-        <v>75.64</v>
+        <v>83.19</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="T49" s="3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="U49" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V49" s="3"/>
       <c r="W49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X49" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y49" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z49" s="2">
-        <v>4.99</v>
+        <v>0</v>
       </c>
       <c r="AA49" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4.99</v>
+        <v>195</v>
+      </c>
+      <c r="AB49" s="2" t="s">
+        <v>45</v>
       </c>
       <c r="AC49" s="2" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:29">
       <c r="A50" s="2">
         <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>99</v>
+        <v>290</v>
       </c>
       <c r="K50" s="3">
-        <v>40000474</v>
+        <v>8347930</v>
       </c>
       <c r="L50" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M50" s="3">
-        <v>2295</v>
+        <v>3746</v>
       </c>
       <c r="N50" s="3">
-        <v>6498</v>
+        <v>1112</v>
       </c>
       <c r="O50" s="3">
-        <v>3249</v>
+        <v>1112</v>
       </c>
       <c r="P50" s="3">
-        <v>298.77</v>
+        <v>89.71</v>
       </c>
       <c r="Q50" s="3">
-        <v>298.77</v>
+        <v>89.71</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>212</v>
+        <v>291</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="V50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V50" s="3"/>
       <c r="W50" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X50" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y50" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z50" s="2">
-        <v>0.07</v>
+        <v>45.02</v>
       </c>
       <c r="AA50" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB50" s="2">
-        <v>424.14</v>
+        <v>0.01</v>
       </c>
       <c r="AC50" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" s="2">
         <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>292</v>
+        <v>83</v>
       </c>
       <c r="K51" s="3">
-        <v>8207403</v>
+        <v>8322337</v>
       </c>
       <c r="L51" s="3">
         <v>3</v>
       </c>
       <c r="M51" s="3">
-        <v>2486</v>
+        <v>2880</v>
       </c>
       <c r="N51" s="3">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="O51" s="3">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="P51" s="3">
-        <v>70.53</v>
+        <v>63.45</v>
       </c>
       <c r="Q51" s="3">
-        <v>70.53</v>
+        <v>63.45</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="T51" s="3" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="U51" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="V51" s="3"/>
       <c r="W51" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X51" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y51" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z51" s="2">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="AA51" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB51" s="2">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="AC51" s="2" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" s="2">
         <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>297</v>
+        <v>83</v>
       </c>
       <c r="K52" s="3">
-        <v>8136351</v>
+        <v>8322433</v>
       </c>
       <c r="L52" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M52" s="3">
-        <v>1128</v>
+        <v>2880</v>
       </c>
       <c r="N52" s="3">
-        <v>972</v>
+        <v>1331</v>
       </c>
       <c r="O52" s="3">
-        <v>972</v>
+        <v>1331</v>
       </c>
       <c r="P52" s="3">
-        <v>82.35</v>
+        <v>95.53</v>
       </c>
       <c r="Q52" s="3">
-        <v>82.35</v>
+        <v>95.53</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="T52" s="3" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V52" s="3"/>
       <c r="W52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X52" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y52" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z52" s="2">
-        <v>14.41</v>
+        <v>4.99</v>
       </c>
       <c r="AA52" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB52" s="2">
-        <v>14.41</v>
+        <v>4.99</v>
       </c>
       <c r="AC52" s="2" t="s">
-        <v>157</v>
+        <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" s="2">
         <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>33</v>
+        <v>215</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>302</v>
+        <v>219</v>
       </c>
       <c r="K53" s="3">
-        <v>8347927</v>
+        <v>40000474</v>
       </c>
       <c r="L53" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M53" s="3">
-        <v>7447</v>
+        <v>2295</v>
       </c>
       <c r="N53" s="3">
-        <v>1360</v>
+        <v>6498</v>
       </c>
       <c r="O53" s="3">
-        <v>1360</v>
+        <v>3249</v>
       </c>
       <c r="P53" s="3">
-        <v>98.97</v>
+        <v>298.77</v>
       </c>
       <c r="Q53" s="3">
-        <v>98.97</v>
+        <v>298.77</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="T53" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="U53" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="V53" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="U53" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V53" s="3"/>
       <c r="W53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X53" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y53" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z53" s="2">
-        <v>4.99</v>
+        <v>0.07</v>
       </c>
       <c r="AA53" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB53" s="2">
-        <v>4.99</v>
+        <v>424.14</v>
       </c>
       <c r="AC53" s="2" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:29">
       <c r="A54" s="2">
         <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>304</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>305</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>306</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>302</v>
+        <v>136</v>
       </c>
       <c r="K54" s="3">
         <v>40000472</v>
       </c>
       <c r="L54" s="3">
         <v>1</v>
       </c>
       <c r="M54" s="3">
         <v>2295</v>
       </c>
       <c r="N54" s="3">
         <v>5086</v>
       </c>
       <c r="O54" s="3">
         <v>2543</v>
       </c>
       <c r="P54" s="3">
         <v>297.37</v>
       </c>
       <c r="Q54" s="3">
         <v>297.37</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="U54" s="3" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="V54" s="3" t="s">
         <v>307</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X54" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y54" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z54" s="2">
         <v>0.1</v>
       </c>
       <c r="AA54" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB54" s="2">
         <v>375.68</v>
       </c>
       <c r="AC54" s="2" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:29">
       <c r="A55" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7">
         <v>155</v>
       </c>
       <c r="M55" s="7">
         <v>144235</v>
       </c>
       <c r="N55" s="7">
         <v>76813</v>
       </c>
       <c r="O55" s="7">
         <v>58169</v>
       </c>
       <c r="P55" s="7">
         <v>6512.3</v>
       </c>
       <c r="Q55" s="7">
         <v>6512.3</v>
       </c>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="V55" s="7"/>
       <c r="W55" s="7"/>
       <c r="X55" s="6"/>
       <c r="Y55" s="6"/>
       <c r="Z55" s="6">
         <v>2215.27</v>
       </c>
       <c r="AA55" s="6"/>
       <c r="AB55" s="6">
-        <v>3904.47</v>
+        <v>3937.95</v>
       </c>
       <c r="AC55" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A55:K55"/>
     <mergeCell ref="R55:Y55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 