--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -113,117 +113,117 @@
   <si>
     <t>Current Position</t>
   </si>
   <si>
     <t>Tender Status</t>
   </si>
   <si>
     <t>Tender Cost</t>
   </si>
   <si>
     <t>WO Status</t>
   </si>
   <si>
     <t>WO Cost</t>
   </si>
   <si>
     <t>SlSSC Date</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
-    <t>Galsi - I</t>
+    <t>Galsi-I</t>
   </si>
   <si>
     <t>4th (2020-2021)</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Golgram Piped Water Supply Scheme at Galsi-I Block</t>
   </si>
   <si>
     <t>SM/07869</t>
   </si>
   <si>
     <t>TSM/006683</t>
   </si>
   <si>
     <t>SM/04975</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>14/01/2021</t>
   </si>
   <si>
     <t>GO2021004564PH</t>
   </si>
   <si>
     <t>SVS</t>
   </si>
   <si>
     <t>Administrative Approval Issued</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>04/12/2020</t>
   </si>
   <si>
-    <t>Ausgram - II</t>
+    <t>Ausgram-II</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Pratappur Piped Water Supply Scheme at Ausgram-II Block</t>
   </si>
   <si>
     <t>SM/07808</t>
   </si>
   <si>
     <t>TSM/006677</t>
   </si>
   <si>
     <t>SM/06021</t>
   </si>
   <si>
     <t>07/01/2021</t>
   </si>
   <si>
     <t>GO2021004170PH</t>
   </si>
   <si>
     <t>MVS</t>
   </si>
   <si>
-    <t>Galsi - II</t>
+    <t>Galsi-II</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Ura Piped Water Supply Scheme at Galsi-II Block</t>
   </si>
   <si>
     <t>SM/07810</t>
   </si>
   <si>
     <t>TSM/006674</t>
   </si>
   <si>
     <t>SM/04644</t>
   </si>
   <si>
     <t>GO2021004167PH</t>
   </si>
   <si>
     <t>7th (2020-2021)</t>
   </si>
   <si>
     <t>Providing Functional House hold Tap Connection (FHTC) by retrofitting at Bharatpur, Nskarbandh and Shaldanga mouzas within the command area of Chaktentul piped Water Supply Scheme at Galsi-I Block under Burdwan Division, P.H.E. DTE. (Pt.-B)</t>
   </si>
   <si>
     <t>SM/08705</t>
   </si>
@@ -269,51 +269,51 @@
   <si>
     <t>SM/00739</t>
   </si>
   <si>
     <t>25/01/2021</t>
   </si>
   <si>
     <t>GO2021005352PH</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Pubar Piped Water Supply Scheme at Ausgram-II Block</t>
   </si>
   <si>
     <t>SM/07807</t>
   </si>
   <si>
     <t>TSM/006679</t>
   </si>
   <si>
     <t>SM/04971</t>
   </si>
   <si>
     <t>GO2021004162PH</t>
   </si>
   <si>
-    <t>Ausgram - I</t>
+    <t>Ausgram-I</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Takipur Piped Water Supply Scheme at Ausgram-I Block</t>
   </si>
   <si>
     <t>SM/07809</t>
   </si>
   <si>
     <t>TSM/006675</t>
   </si>
   <si>
     <t>SM/04811</t>
   </si>
   <si>
     <t>GO2021004168PH</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) by retrofitting within the command area of Amrargar Piped Water Supply Scheme at Ausgram-II Block</t>
   </si>
   <si>
     <t>SM/07817</t>
   </si>
   <si>
     <t>TSM/006588</t>
   </si>
@@ -1396,51 +1396,51 @@
         <v>52</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V6" s="3"/>
       <c r="W6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z6" s="2">
         <v>20.94</v>
       </c>
       <c r="AA6" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB6" s="2">
-        <v>75.67</v>
+        <v>54.74</v>
       </c>
       <c r="AC6" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -1570,51 +1570,51 @@
         <v>41</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>73</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V8" s="3"/>
       <c r="W8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="2">
         <v>144.39</v>
       </c>
       <c r="AA8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB8" s="2">
-        <v>101</v>
+        <v>113.9</v>
       </c>
       <c r="AC8" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -1918,51 +1918,51 @@
         <v>95</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>96</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V12" s="3"/>
       <c r="W12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z12" s="2">
         <v>36.39</v>
       </c>
       <c r="AA12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB12" s="2">
-        <v>93.45</v>
+        <v>130.57</v>
       </c>
       <c r="AC12" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="2" t="s">
@@ -2092,51 +2092,51 @@
         <v>66</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>67</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V14" s="3"/>
       <c r="W14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z14" s="2">
         <v>25.43</v>
       </c>
       <c r="AA14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB14" s="2">
-        <v>248.32</v>
+        <v>240.07</v>
       </c>
       <c r="AC14" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="2" t="s">
@@ -2357,51 +2357,51 @@
       <c r="T17" s="3" t="s">
         <v>130</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>131</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z17" s="2">
         <v>335.8</v>
       </c>
       <c r="AA17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB17" s="2">
-        <v>132.68</v>
+        <v>122.98</v>
       </c>
       <c r="AC17" s="2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -2444,51 +2444,51 @@
         <v>138</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>139</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V18" s="3"/>
       <c r="W18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="2">
         <v>19.09</v>
       </c>
       <c r="AA18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB18" s="2">
-        <v>72.43</v>
+        <v>89.54</v>
       </c>
       <c r="AC18" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>140</v>
       </c>
@@ -2697,57 +2697,57 @@
         <v>99.26</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>153</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>154</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="V21" s="3"/>
       <c r="W21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Z21" s="2">
-        <v>95.98</v>
+        <v>91.65</v>
       </c>
       <c r="AA21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AB21" s="2">
-        <v>95.98</v>
+        <v>91.65</v>
       </c>
       <c r="AC21" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="2" t="s">
@@ -3185,55 +3185,55 @@
       </c>
       <c r="M27" s="7">
         <v>73797</v>
       </c>
       <c r="N27" s="7">
         <v>96313</v>
       </c>
       <c r="O27" s="7">
         <v>84437</v>
       </c>
       <c r="P27" s="7">
         <v>5396.55</v>
       </c>
       <c r="Q27" s="7">
         <v>4886.03</v>
       </c>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
       <c r="Z27" s="6">
-        <v>5051.12</v>
+        <v>5046.79</v>
       </c>
       <c r="AA27" s="6"/>
       <c r="AB27" s="6">
-        <v>6110.49</v>
+        <v>6134.41</v>
       </c>
       <c r="AC27" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="R27:Y27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 