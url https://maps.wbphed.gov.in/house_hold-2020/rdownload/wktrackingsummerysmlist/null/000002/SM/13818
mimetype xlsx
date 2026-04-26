--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -3672,54 +3672,54 @@
       <c r="G10" s="3"/>
       <c r="H10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>3.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>51.37</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="13" t="s">
         <v>52</v>
@@ -12036,54 +12036,54 @@
       <c r="G174" s="3"/>
       <c r="H174" s="13" t="s">
         <v>539</v>
       </c>
       <c r="I174" s="13"/>
       <c r="J174" s="13"/>
       <c r="K174" s="4" t="s">
         <v>540</v>
       </c>
       <c r="L174" s="4" t="s">
         <v>541</v>
       </c>
       <c r="M174" s="4" t="s">
         <v>542</v>
       </c>
       <c r="N174" s="4" t="s">
         <v>543</v>
       </c>
       <c r="O174" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P174" s="4">
         <v>1.99</v>
       </c>
       <c r="Q174" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R174" s="4">
-        <v>0</v>
+        <v>47.34</v>
       </c>
       <c r="S174" s="4">
         <v>45</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3"/>
       <c r="C175" s="3"/>
       <c r="D175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="13" t="s">
         <v>544</v>
@@ -18445,54 +18445,54 @@
       <c r="U299" s="1"/>
       <c r="V299" s="1"/>
       <c r="W299" s="1"/>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" s="7" t="s">
         <v>906</v>
       </c>
       <c r="B300" s="7"/>
       <c r="C300" s="7"/>
       <c r="D300" s="7"/>
       <c r="E300" s="11"/>
       <c r="F300" s="7"/>
       <c r="G300" s="7"/>
       <c r="H300" s="14"/>
       <c r="I300" s="14"/>
       <c r="J300" s="14"/>
       <c r="K300" s="8"/>
       <c r="L300" s="8"/>
       <c r="M300" s="8"/>
       <c r="N300" s="8"/>
       <c r="O300" s="8">
         <v>90.24</v>
       </c>
       <c r="P300" s="8">
-        <v>0</v>
+        <v>2.93</v>
       </c>
       <c r="Q300" s="8">
-        <v>0</v>
+        <v>3.25</v>
       </c>
       <c r="R300" s="8"/>
       <c r="S300" s="8"/>
       <c r="T300" s="1"/>
       <c r="U300" s="1"/>
       <c r="V300" s="1"/>
       <c r="W300" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A300:N300"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>