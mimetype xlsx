--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -822,54 +822,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>2.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -978,54 +978,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>125.57</v>
       </c>
       <c r="P7" s="8">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>1.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>