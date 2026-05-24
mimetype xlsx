--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,98 @@
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum work order for additional work of construction of IEP, drain and platform and other allied works at Kanchanpur under Augmentation of Kanchanpur Piped water supply scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 3</t>
   </si>
   <si>
     <t>ORD/000395/2025-2026</t>
   </si>
   <si>
     <t>1761/RCDI</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING AT KANCHANPUR PIPED WATER SUPPLY SCHEME FOR TUBE WELL NO-4 UNDER ASSANSOL MECHANICAL DIVISION, PHE DTE., BLOCK-KANKSHA, DIST.- PASCHIM-BARDHAMAN</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/AMD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional Work for distribution main pipe line Panagarh Gram Shibtola of Kanksa Zone-II Part-B of Augmentation of Kanchanpur W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000378/2024-2025</t>
+  </si>
+  <si>
+    <t>3106/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +654,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -822,54 +870,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>2.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -958,87 +1006,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>15.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" s="4">
+        <v>13.33</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P8" s="4">
+        <v>37.68</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>20.56</v>
+      </c>
+      <c r="R8" s="4">
+        <v>54.57</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>176.58</v>
+      </c>
+      <c r="P9" s="8">
+        <v>22.79</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>12.91</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>