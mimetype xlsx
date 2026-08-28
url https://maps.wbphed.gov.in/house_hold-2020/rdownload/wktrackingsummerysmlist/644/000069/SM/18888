--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -155,117 +155,117 @@
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001269/2023-2024</t>
   </si>
   <si>
     <t>17/CMD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
+    <t>Acceptance cum Work Order for Additional Work for distribution main pipe line Panagarh Gram Shibtola of Kanksa Zone-II Part-B of Augmentation of Kanchanpur W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000378/2024-2025</t>
+  </si>
+  <si>
+    <t>3106/RCD-I</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING AT KANCHANPUR PIPED WATER SUPPLY SCHEME FOR TUBE WELL NO-4 UNDER ASSANSOL MECHANICAL DIVISION, PHE DTE., BLOCK-KANKSHA, DIST.- PASCHIM-BARDHAMAN</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/AMD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. S. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for additional work of construction of IEP, drain and platform and other allied works at Kanchanpur under Augmentation of Kanchanpur Piped water supply scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000395/2025-2026</t>
   </si>
   <si>
     <t>1761/RCDI</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>RUPALI ELECTRONICS</t>
-  </si>
-[...46 lines deleted...]
-    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -971,200 +971,200 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.48</v>
+        <v>37.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>54.57</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
         <v>13.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>37.68</v>
+        <v>15.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.56</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>54.57</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>176.58</v>