--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -794,88 +794,88 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>7.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>77.78</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>18.75</v>
       </c>
       <c r="P5" s="8">
-        <v>5.54</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>29.54</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>