--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -138,50 +138,89 @@
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Construction of Boundary wall and allied works at Krishnapur tube well No-02 under Augmentation of Krishnapur Piped water Supply scheme under Kanksa Block under RCFA Division-I,PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer 3</t>
   </si>
   <si>
     <t>Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/001188/2023-2024</t>
   </si>
   <si>
     <t>1007/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Creating separate zone with pipe line &amp; additional FHTC including Water sources at Sibpur Ruidaspara under Augmentation of Krishnapur Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000366/2024-2025</t>
+  </si>
+  <si>
+    <t>3066/RCD-I</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation Of Voltage Stabilizer, PDB Cum MCC Panel and other Allied Electrical Works For Tube Well No- I &amp; II At Augmentation Of Krishnapur Water Supply Scheme Under Asansol Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2024-2025</t>
+  </si>
+  <si>
+    <t>2120/AMD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -794,101 +833,223 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>7.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.78</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="4">
+        <v>26.47</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>17.27</v>
+      </c>
+      <c r="R5" s="4">
+        <v>65.25</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>14.52</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>59.73</v>
+      </c>
+      <c r="P7" s="8">
+        <v>22.81</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>38.19</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>