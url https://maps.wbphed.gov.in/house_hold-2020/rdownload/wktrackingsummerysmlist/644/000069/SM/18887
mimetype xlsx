--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,108 +119,144 @@
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000411/2024-2025</t>
   </si>
   <si>
     <t>1982/AMD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>M/S JIT ENTERPRISE</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Construction of Boundary wall and allied works at Krishnapur tube well No-02 under Augmentation of Krishnapur Piped water Supply scheme under Kanksa Block under RCFA Division-I,PHE Dte</t>
   </si>
   <si>
+    <t>Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001188/2023-2024</t>
+  </si>
+  <si>
+    <t>1007/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>MOTIONMASS TECHNO (OPC) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Creating separate zone with pipe line &amp; additional FHTC including Water sources at Sibpur Ruidaspara under Augmentation of Krishnapur Water Supply Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
     <t>Assistant Engineer 3</t>
   </si>
   <si>
-    <t>Junior Engineer 7</t>
-[...19 lines deleted...]
-  <si>
     <t>Assistant Engineer 5,Junior Engineer 6</t>
   </si>
   <si>
     <t>ORD/000366/2024-2025</t>
   </si>
   <si>
     <t>3066/RCD-I</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>HIRANMAY GHOSH</t>
   </si>
   <si>
     <t>Supply Delivery and Installation Of Voltage Stabilizer, PDB Cum MCC Panel and other Allied Electrical Works For Tube Well No- I &amp; II At Augmentation Of Krishnapur Water Supply Scheme Under Asansol Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000454/2024-2025</t>
   </si>
   <si>
     <t>2120/AMD</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Emergency provision of AC Photovoltaic Submersible Solar within the bore well / tube well along with 2400 watt peak capacity Solar Photovoltaic array on MS structure with the sinking of 150 mm dia tube well 150 meter deep by DR Rig method using PVC pipe and fiber glass reinforced epoxy resin slotted to meet up water demand during summer season at Jhinukguri Adibasipara under Augmentation of Krishnapur Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000253/2025-2026</t>
+  </si>
+  <si>
+    <t>1475/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Load Extension at Pump house No-1 and 2 under Sub Surface Water Based Water Supply Scheme, Block-kanksa, Paschim bardhaman.</t>
+  </si>
+  <si>
+    <t>BILL/01625/2025-2026</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -870,186 +906,302 @@
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>26.47</v>
       </c>
       <c r="Q5" s="4">
         <v>17.27</v>
       </c>
       <c r="R5" s="4">
         <v>65.25</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>14.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" s="4">
+        <v>16.37</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>79.45</v>
+      </c>
+      <c r="P9" s="8">
+        <v>22.81</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>28.71</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>