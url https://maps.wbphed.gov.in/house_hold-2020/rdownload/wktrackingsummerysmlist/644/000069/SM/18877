--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,89 @@
     <t>BP-2024-25-6</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries of pump house with yard lighting arrangement and other allied works at Basudha Pump House No-03 (OHR Site) under Augmentation of Basudha Water Supply Scheme, Block-Kanksa, Dist.- Paschim Bardhaman under Asansol Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>946/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>CIEMENICS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Sinking of 4 nos 200 mm dia River bed tube wells in the river Ajoy at Bhaburia Head Work Site under Augmentation of ground water based water supply scheme for Basudha Piped Water Supply Scheme (JJM) under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>2443/RCD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Supply and installation of submersible pumping machinery, voltage stabilizer, chlorination system and internal house wiring of augmentation of basudha water supply scheme p/h no-03 under Asansol Mechanical Division, PHE Dte., Dist.- Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>1321/AMD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -827,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>209.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>164.5</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>78.38</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -959,87 +998,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>4.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>12.11</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>12.03</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>252.72</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>