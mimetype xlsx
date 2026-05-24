--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,74 @@
     <t>30/09/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Supply and installation of submersible pumping machinery, voltage stabilizer, chlorination system and internal house wiring of augmentation of basudha water supply scheme p/h no-03 under Asansol Mechanical Division, PHE Dte., Dist.- Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>1321/AMD</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement &amp; Overhauling of 2 nos Iron Removal Plant (pressure type), each capacity 50 cum/Hr at Basusha H/W site &amp; at Krishnapur of Augmentation of Ground Water Based Water Supply Scheme for Basudha under RCFA W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000251/2024-2025</t>
+  </si>
+  <si>
+    <t>2614/RCD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>RUPALI ELECTRONICS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,54 +890,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>209.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>164.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.38</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1069,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>12.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25.13</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1120,87 +1144,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>12.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>12.78</v>
+      </c>
+      <c r="R9" s="4">
+        <v>99.45</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>265.57</v>
+      </c>
+      <c r="P10" s="8">
+        <v>180.32</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>67.9</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>