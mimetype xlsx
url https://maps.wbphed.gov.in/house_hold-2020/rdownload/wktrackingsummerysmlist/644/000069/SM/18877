--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,144 +140,165 @@
   <si>
     <t>Formal work order for sinking of 02(two) nos TW. FHTC,laying Rising main &amp; laying distribution system(LDS) construction of boundary wall, pump house and restoration of road &amp; and other allied works for Augmentation of ground water based W/S scheme for Basudha under RCFA Division-I, PHE Dte. Block-Kanksa, Dist- Paschim Bardhaman,</t>
   </si>
   <si>
     <t>Assistant Engineer 1,Assistant Engineer 3</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 15,Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/001015/2023-2024</t>
   </si>
   <si>
     <t>559/RCD-I</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>30/06/2024</t>
   </si>
   <si>
     <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Sinking of 4 nos 200 mm dia River bed tube wells in the river Ajoy at Bhaburia Head Work Site under Augmentation of ground water based water supply scheme for Basudha Piped Water Supply Scheme (JJM) under RCFA Division-I PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>2443/RCD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Supply and installation of submersible pumping machinery, voltage stabilizer, chlorination system and internal house wiring of augmentation of basudha water supply scheme p/h no-03 under Asansol Mechanical Division, PHE Dte., Dist.- Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>1321/AMD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Improvement &amp; Overhauling of 2 nos Iron Removal Plant (pressure type), each capacity 50 cum/Hr at Basusha H/W site &amp; at Krishnapur of Augmentation of Ground Water Based Water Supply Scheme for Basudha under RCFA W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000251/2024-2025</t>
+  </si>
+  <si>
+    <t>2614/RCD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>RUPALI ELECTRONICS</t>
+  </si>
+  <si>
     <t>Quotation Payment for Basudha T/W No-3, under Kanksa Block, Paschim Bardhaman as per WBSEDCL Procedure-A(2010) on Turn-Key/Full Deposit Basis.</t>
   </si>
   <si>
     <t>BILL/00025/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-6</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries of pump house with yard lighting arrangement and other allied works at Basudha Pump House No-03 (OHR Site) under Augmentation of Basudha Water Supply Scheme, Block-Kanksa, Dist.- Paschim Bardhaman under Asansol Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>946/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>CIEMENICS</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Sinking of 4 nos 200 mm dia River bed tube wells in the river Ajoy at Bhaburia Head Work Site under Augmentation of ground water based water supply scheme for Basudha Piped Water Supply Scheme (JJM) under RCFA Division-I PHE Dte. (Part-A)</t>
-[...59 lines deleted...]
-    <t>RUPALI ELECTRONICS</t>
+    <t>Acceptance cum work order for Sinking of 4 nos 200 mm dia River Bed Tube Wells in the River Ajoy at Bhaburia Head Works Site under Basudha PWSS W/S Scheme (JJM) under RCFA Division-I PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000215/2025-2026</t>
+  </si>
+  <si>
+    <t>1437/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -912,380 +933,441 @@
         <v>209.86</v>
       </c>
       <c r="Q4" s="4">
         <v>164.5</v>
       </c>
       <c r="R4" s="4">
         <v>78.38</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.7</v>
+        <v>12.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>25.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.4</v>
+        <v>12.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>12.11</v>
+        <v>12.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.04</v>
+        <v>12.78</v>
       </c>
       <c r="R7" s="4">
-        <v>25.13</v>
+        <v>99.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>12.03</v>
+        <v>2.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>12.85</v>
+        <v>4.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.78</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.45</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P10" s="4">
+        <v>11.99</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>277.56</v>
+      </c>
+      <c r="P11" s="8">
+        <v>180.32</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>64.96</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>