--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,83 @@
     <t>27/08/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
   </si>
   <si>
     <t>Supply &amp; Installation Of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System And Internal House Wiring For Tube Well No-3 At Augmentation Of Ground water based water supply scheme for Shyambazar Under Asansol Mechanical Division, Phe Dte., Block- Kanksa, Dist- Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>952/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>Supplying laying and testing of HDPE pipeline and other allied works from Ajodhya village to Satkahania under Augmentation of Shyambazar piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1617/DWSD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Shyambazar piped W/s Scheme under DWSD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/DWSD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>15/09/2027</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -792,54 +825,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -914,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>98.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>95.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>96.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -975,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
         <v>33.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.06</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>12.03</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1050,87 +1083,201 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>11.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.94</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>208.13</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>366.98</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>