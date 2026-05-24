--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -825,54 +825,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -947,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>98.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>95.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
         <v>33.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1183,88 +1183,88 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>208.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>174.64</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>366.98</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>274.61</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>74.83</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>