--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -107,177 +107,177 @@
   <si>
     <t>SM/18826</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of SHYAMBAZAR (PART - B) under DURGAPUR-FARIDPUR Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -06)</t>
   </si>
   <si>
     <t>ORD/000187/2023-2024</t>
   </si>
   <si>
     <t>1238/DWSD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
+    <t>Supplying laying and testing of HDPE pipeline and other allied works from Ajodhya village to Satkahania under Augmentation of Shyambazar piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1617/DWSD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>BASANTI TRADERS</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Shyambazar piped W/s Scheme under DWSD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/DWSD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>15/09/2027</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area Shyambazar under Augmentation Shyambazar piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman (SL-14)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer 15,Junior Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/001210/2023-2024</t>
+  </si>
+  <si>
+    <t>795/DWSD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>MAJI DEVELOPERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Allied works of Gopalpur site office including construction of pump house, premises development under Augmentation of Shyambazar water supply scheme of RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>2111/RCD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries of pump house with yard lighting arrangement and other allied work at Pump House No- 01 under Shymbazar Water Supply Scheme, Block-Kanksa, Dist- Paschim Bardhaman under Asansol Mechanical Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>1676/AMD</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>M/S JIT ENTERPRISE</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
-[...49 lines deleted...]
-  <si>
     <t>Supply &amp; Installation Of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System And Internal House Wiring For Tube Well No-3 At Augmentation Of Ground water based water supply scheme for Shyambazar Under Asansol Mechanical Division, Phe Dte., Block- Kanksa, Dist- Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
   <si>
     <t>952/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
-  </si>
-[...31 lines deleted...]
-    <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,393 +847,393 @@
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
         <v>0.78</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.11</v>
+        <v>9.94</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>98.7</v>
+        <v>208.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>95.14</v>
+        <v>174.64</v>
       </c>
       <c r="R5" s="4">
-        <v>96.39</v>
+        <v>83.91</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>33.72</v>
+        <v>98.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.06</v>
+        <v>95.14</v>
       </c>
       <c r="R6" s="4">
-        <v>12.03</v>
+        <v>96.39</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>11.61</v>
+        <v>33.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.94</v>
+        <v>4.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>208.13</v>
+        <v>11.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>174.64</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>83.91</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>366.98</v>