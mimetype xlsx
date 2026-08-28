--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,189 +77,189 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR JATGARIA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>SM/18825</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of JATGARIA (PART - B) under DURGAPUR-FARIDPUR Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -09)</t>
+  </si>
+  <si>
+    <t>ORD/000190/2023-2024</t>
+  </si>
+  <si>
+    <t>1192/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Formal order for the work of balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Jatgoria piped W/s Scheme udner DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>1579/DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SUPER SKILL</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional works for distribution main pipe line including Road Restoration under Augmentation of Jatgoria Water Supply Scheme Distribution System of Jatgoria W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>2607/RCD-I</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>SUPERSKILL</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Guard Room at Jatgoria Head Works Site under Augmentation of Jatgoria Water Supply Distribution System of Jatgoria W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000314/2024-2025</t>
+  </si>
+  <si>
+    <t>2730/RCD-I</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>IMPULSE INTERNATIONAL</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR JATGARIA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
-[...7 lines deleted...]
-  <si>
     <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 AT AUGMENTATION OF JATGORIA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000473/2024-2025</t>
   </si>
   <si>
     <t>2181/AMD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>SAIKET SINHA</t>
   </si>
   <si>
-    <t>Durgapur W/S Division</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for balance work for Construction of site office at Panagarh of RCFA Division-I PHE Dte. under Augmentation of Jatgoria W/S Scheme JJm Fund.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000911/2023-2024</t>
   </si>
   <si>
     <t>211/RCD-I</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
-  </si>
-[...58 lines deleted...]
-    <t>SUPER SKILL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,408 +786,408 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>11.61</v>
+        <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.78</v>
+        <v>145.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>32.98</v>
+        <v>84.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>84.46</v>
+        <v>5.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.53</v>
+        <v>11.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>145.14</v>
+        <v>32.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>280.49</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>66.05</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>23.55</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>