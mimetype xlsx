--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,171 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BIRUDIHA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>SM/18824</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Balance work of distribution pipe line of Kanska Zone-II (Part-B)from OHR to Pathanpara under Augmentation of Birudiha W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001178/2023-2024</t>
+  </si>
+  <si>
+    <t>1019/RCD-I</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000043/2023-2024</t>
+  </si>
+  <si>
+    <t>134/RCD-I</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BIRUDIHA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
-[...73 lines deleted...]
-  <si>
     <t>Quotation payment as per WBSEDCL Procedure-A (2010) for Pump House No 5, under Augmentation of Birudiha Water Supply Scheme, Block- Kanksa, Paschim Bardhaman.</t>
   </si>
   <si>
     <t>BILL/00836/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-73</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation payment as per WBSEDCL Procedure-A (2010) for Pump House No 3, under Augmentation of Birudiha Water Supply Scheme, Block- Kanksa, Paschim Bardhaman.</t>
   </si>
   <si>
     <t>BILL/00835/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-72</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of creating a separate zone for BIRUDIHA of Birudiha piped W/S Scheme with construction of Pump house /Chlorine room Sin king of 1500 mm X 80 mm X 150 mtr deep Tube well &amp; supplying laying of HDPE distribution pipe line and providing FHTC at Birudiha, Manikara Mouza under Augmentation of BIRUDIHA piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>1136/DWSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S K.B.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Birudiha piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000230/2023-2024</t>
+  </si>
+  <si>
+    <t>1551/DWSD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,374 +784,370 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.13</v>
+        <v>35.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>35.4</v>
+        <v>130.63</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>130.63</v>
+        <v>2.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>2.76</v>
+        <v>2.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.94</v>
+        <v>98.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>98.43</v>
+        <v>291.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>292.27</v>
+        <v>561.51</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>