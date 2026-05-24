--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -787,54 +787,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>35.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1015,54 +1015,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>98.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>70.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.09</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1106,54 +1106,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>561.51</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>106.33</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>18.94</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>