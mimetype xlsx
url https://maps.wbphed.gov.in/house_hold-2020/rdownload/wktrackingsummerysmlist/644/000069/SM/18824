--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,95 @@
     <t>20/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S K.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Birudiha piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000230/2023-2024</t>
   </si>
   <si>
     <t>1551/DWSD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY FOR TUBE WELL NO-5 (BEHIND GOURI DEVI HOSPITAL) AT AUGMENTATION OF BIRUDIHA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE., BLOCK- KANKSA, DIST- PASCHIM BARDHAMAN.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000033/2025-2026</t>
+  </si>
+  <si>
+    <t>953/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2025</t>
+  </si>
+  <si>
+    <t>PESTCO INDIA</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Hat tola) &amp; TUBE WELL NO-4 (H/W Site) AT AUGMENTATION OF BIRUDIHA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000326/2024-2025</t>
+  </si>
+  <si>
+    <t>1819/AMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1086,87 +1131,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>291.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>2.56</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22.13</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>586.19</v>
+      </c>
+      <c r="P11" s="8">
+        <v>106.33</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.14</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>