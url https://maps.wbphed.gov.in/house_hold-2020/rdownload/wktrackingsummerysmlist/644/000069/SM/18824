--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,210 +77,210 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BIRUDIHA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>SM/18824</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Birudiha piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000230/2023-2024</t>
+  </si>
+  <si>
+    <t>1551/DWSD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of creating a separate zone for BIRUDIHA of Birudiha piped W/S Scheme with construction of Pump house /Chlorine room Sin king of 1500 mm X 80 mm X 150 mtr deep Tube well &amp; supplying laying of HDPE distribution pipe line and providing FHTC at Birudiha, Manikara Mouza under Augmentation of BIRUDIHA piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>1136/DWSD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S K.B.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Hat tola) &amp; TUBE WELL NO-4 (H/W Site) AT AUGMENTATION OF BIRUDIHA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000326/2024-2025</t>
+  </si>
+  <si>
+    <t>1819/AMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BIRUDIHA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Work Order for Balance work of distribution pipe line of Kanska Zone-II (Part-B)from OHR to Pathanpara under Augmentation of Birudiha W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2,Assistant Engineer 3</t>
   </si>
   <si>
     <t>Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/001178/2023-2024</t>
   </si>
   <si>
     <t>1019/RCD-I</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>134/RCD-I</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
+    <t>Quotation payment as per WBSEDCL Procedure-A (2010) for Pump House No 3, under Augmentation of Birudiha Water Supply Scheme, Block- Kanksa, Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>BILL/00835/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-72</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation payment as per WBSEDCL Procedure-A (2010) for Pump House No 5, under Augmentation of Birudiha Water Supply Scheme, Block- Kanksa, Paschim Bardhaman.</t>
   </si>
   <si>
     <t>BILL/00836/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-73</t>
   </si>
   <si>
-    <t>03/12/2024</t>
-[...52 lines deleted...]
-  <si>
     <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY FOR TUBE WELL NO-5 (BEHIND GOURI DEVI HOSPITAL) AT AUGMENTATION OF BIRUDIHA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE., BLOCK- KANKSA, DIST- PASCHIM BARDHAMAN.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>953/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,489 +807,489 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>35.4</v>
+        <v>291.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>35.37</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>130.63</v>
+        <v>98.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>70.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.09</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>22.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>2.94</v>
+        <v>35.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>98.43</v>
+        <v>130.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>70.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>72.09</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>291.36</v>
+        <v>2.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.56</v>
+        <v>2.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>22.13</v>
+        <v>2.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>586.19</v>