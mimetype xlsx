--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -608,141 +608,114 @@
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Separate Zone at Pathardiha with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3097/RCD-I</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>T M CONCRETE CREATION PVT.LTD</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Construction of Separate Zone at Keshabpur with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000632/2024-2025</t>
   </si>
   <si>
     <t>318/RCD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work of Supplying, laying and aligning of HDPE distribution pipe line / rising main &amp; allied works at Bistupur Head Works Site and Saraswatingunj command area of Bistupr PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000246/2025-2026</t>
   </si>
   <si>
     <t>1468/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work of supplying laying and aligning of HDPE distribution pipe line &amp; allied works including Function House Hold Tap Connection (FHTC) and re concoction at Ghatakdanga, Akandara and Saraswatigunj under command area of Bistupur under Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000266/2025-2026</t>
   </si>
   <si>
     <t>1488/RCD-I</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Separate distribution pipe with interconnection for Gopalpur (Right Side) including Paschimpara, Bauripara, Generalparaof Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Additional 1 no sinking of 300 x 200 mm dia&amp; distribution pipe line with interconnection for GopalpurNamoparaAdibasipara at ChatallidangaGosaidanga, Dangapara, Dhoadanga for Augmentation of Ground Water Based Water Supply Scheme for Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000256/2025-2026</t>
   </si>
   <si>
     <t>1478/RCD-I</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Balance work of providing FHTC in connection with JJM for Kanksa (Zone-II) Part-B for Augmentation of BISTUPUR W/S Scheme (JJM) under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>1563/DWSD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1131,51 +1104,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3166,443 +3139,378 @@
         <v>45.89</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>40</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="E36" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H36" s="13" t="s">
+      <c r="I36" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K36" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="I36" s="13" t="s">
+      <c r="L36" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="J36" s="13" t="s">
+      <c r="M36" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="K36" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N36" s="4" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="P36" s="4">
-        <v>34.81</v>
+        <v>22.9</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>185</v>
       </c>
       <c r="P37" s="4">
-        <v>22.9</v>
+        <v>79.35</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="P38" s="4">
-        <v>79.35</v>
+        <v>44.86</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="J39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>181</v>
+        <v>212</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>30</v>
+        <v>213</v>
       </c>
       <c r="P39" s="4">
-        <v>44.86</v>
+        <v>73.79</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N40" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K40" s="4" t="s">
+      <c r="O40" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="L40" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>38.56</v>
+        <v>30.61</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A41" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>2601.14</v>
+      </c>
+      <c r="P41" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>0</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
-    <row r="42" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>