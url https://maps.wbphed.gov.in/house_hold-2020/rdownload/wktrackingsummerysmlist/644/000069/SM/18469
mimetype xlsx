--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -506,62 +506,50 @@
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
     <t>Construction of 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at Kanksa Zone II/Part B under Augmentation of Bistupur Piped W/S Scheme.</t>
   </si>
   <si>
     <t>Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/001233/2023-2024</t>
   </si>
   <si>
     <t>1292/DWSD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>PRAKRITI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal order for the work of implementation of ground water based mini piped water supply scheme in 7(Seven) nos villages under Durgapur-Faridpur and Kanksa blocks max 100 HH under DWSD,PHE Dte in connection with Jal Swapna</t>
-[...10 lines deleted...]
-  <si>
     <t>Formal work order for creating separate zone for Amlajora, supplying, laying of HDPE distribution pipeline and other allied works at Sarpi, Repairing of existing cement concrete road restoration and other allied works (Part- A &amp; B), construction of 5.40 X 3.6 meter switch room including additional concreting of exition dismantled road after extension of pipeline and retrofitting of existing distribution system under RBT Sarpi PWSS, Augmentation of Gopalpur &amp; Bistupur PWSS and Amlajora PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 3,Assistant Engineer 4</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 6</t>
   </si>
   <si>
     <t>ORD/001013/2023-2024</t>
   </si>
   <si>
     <t>548/RCD-I</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>HIRANMAY GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Separate Zone at Rakshitpur with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
@@ -672,50 +660,146 @@
     <t>1478/RCD-I</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Balance work of providing FHTC in connection with JJM for Kanksa (Zone-II) Part-B for Augmentation of BISTUPUR W/S Scheme (JJM) under DWSD,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2023-2024</t>
   </si>
   <si>
     <t>1563/DWSD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Separate Zone at Kuldiha with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 11</t>
+  </si>
+  <si>
+    <t>ORD/000218/2024-2025</t>
+  </si>
+  <si>
+    <t>2551/RCD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of CWR (200 cum capacity) and allied work at Madhaiganj OHR site under Augmentation of Ground Water Based Water Supply Scheme for Bistupur under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000023/2024-2025</t>
+  </si>
+  <si>
+    <t>1538/RCD-I</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>B.T.M. CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for separate distribution pipe line with inter connection for Gopalpur Left including Paschim Para Bauripara General para of Gopalpur W/S Scheme for Augmentation of ground water based supply scheme for Bistupur under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2025-2026</t>
+  </si>
+  <si>
+    <t>1516/RCD-I</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Separate distribution pipe with interconnection for Gopalpur Bazar (Left Side) of Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme for Bistupur under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2025-2026</t>
+  </si>
+  <si>
+    <t>1363-RCD-I</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for separate distribution pipe line with inter connection for Gopalpur Right including Paschim Para Bauripara General para of Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2025-2026</t>
+  </si>
+  <si>
+    <t>1362-RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying of pipe line (Left out) with HDPE pipe including FHTC within command area of Kanksa Zone-I PWSS with reconnection of existing FHTC and other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000705/2024-2025</t>
+  </si>
+  <si>
+    <t>445/RCD-I</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1104,51 +1188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1322,54 +1406,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>92.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>19.47</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1379,54 +1463,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>216.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.17</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1607,54 +1691,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>21.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1748,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="4">
         <v>10.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1721,54 +1805,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>9.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.04</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1778,54 +1862,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P12" s="4">
         <v>10.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1835,54 +1919,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P13" s="4">
         <v>10.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.91</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1892,54 +1976,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>5.35</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2006,54 +2090,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P16" s="4">
         <v>9.9</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S16" s="4">
         <v>99</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2063,54 +2147,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P17" s="4">
         <v>9.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S17" s="4">
         <v>99</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2120,54 +2204,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P18" s="4">
         <v>18.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>18.93</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2181,54 +2265,54 @@
       <c r="I19" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>18.35</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>25.67</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2295,54 +2379,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P21" s="4">
         <v>377.24</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>133.19</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>35.31</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2352,54 +2436,54 @@
       </c>
       <c r="H22" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P22" s="4">
         <v>4.52</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2409,54 +2493,54 @@
       </c>
       <c r="H23" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P23" s="4">
         <v>3.99</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2466,54 +2550,54 @@
       </c>
       <c r="H24" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P24" s="4">
         <v>3.99</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2523,54 +2607,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P25" s="4">
         <v>5.95</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>5.95</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2580,54 +2664,54 @@
       </c>
       <c r="H26" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="P26" s="4">
         <v>3.94</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2637,54 +2721,54 @@
       </c>
       <c r="H27" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P27" s="4">
         <v>10.8</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>10.71</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.24</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2694,54 +2778,54 @@
       </c>
       <c r="H28" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P28" s="4">
         <v>14.99</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>13.91</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>92.77</v>
       </c>
       <c r="S28" s="4">
         <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2755,762 +2839,1071 @@
       <c r="I29" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>159</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P29" s="4">
         <v>6.02</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>164</v>
       </c>
-      <c r="I30" s="13"/>
-      <c r="J30" s="13"/>
+      <c r="I30" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>166</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>41</v>
+        <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="P30" s="4">
-        <v>275.32</v>
+        <v>200.38</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>59.65</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>29.77</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>169</v>
+        <v>106</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="P31" s="4">
-        <v>200.38</v>
+        <v>70.46</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J32" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="K32" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>70.46</v>
+        <v>20.41</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="S32" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="P33" s="4">
-        <v>20.41</v>
+        <v>305.57</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>124.71</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>40.81</v>
       </c>
       <c r="S33" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P34" s="4">
-        <v>305.57</v>
+        <v>45.89</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>116</v>
+        <v>197</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="P35" s="4">
-        <v>45.89</v>
+        <v>22.9</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>198</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N36" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>22.9</v>
+        <v>79.35</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>202</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>203</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>204</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
       <c r="P37" s="4">
-        <v>79.35</v>
+        <v>44.86</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="J38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N38" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O38" s="4" t="s">
-        <v>30</v>
+        <v>209</v>
       </c>
       <c r="P38" s="4">
-        <v>44.86</v>
+        <v>73.79</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P39" s="4">
-        <v>73.79</v>
+        <v>30.61</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>104</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>216</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>217</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P40" s="4">
-        <v>30.61</v>
+        <v>50.54</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S41" s="8"/>
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="P41" s="4">
+        <v>37.18</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="P42" s="4">
+        <v>70.8</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>0</v>
+      </c>
+      <c r="R42" s="4">
+        <v>0</v>
+      </c>
+      <c r="S42" s="4">
+        <v>100</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="P43" s="4">
+        <v>40.06</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>100</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="P44" s="4">
+        <v>61.57</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>100</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="P45" s="4">
+        <v>78.15</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>72</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="8">
+        <v>2664.12</v>
+      </c>
+      <c r="P46" s="8">
+        <v>515.97</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>19.37</v>
+      </c>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A46:N46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>