--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -756,50 +756,176 @@
     <t>Acceptance cum work order for Additional work for separate distribution pipe line with inter connection for Gopalpur Right including Paschim Para Bauripara General para of Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000189/2025-2026</t>
   </si>
   <si>
     <t>1362-RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for laying of pipe line (Left out) with HDPE pipe including FHTC within command area of Kanksa Zone-I PWSS with reconnection of existing FHTC and other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000705/2024-2025</t>
   </si>
   <si>
     <t>445/RCD-I</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Crossing 200 mm dia MS pipes under Highway by Jack Pushing Technology at different spots pushing different dia MS pipe at Bistupur under Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2025-2026</t>
+  </si>
+  <si>
+    <t>1487/RCD-I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Separate distribution pipe with interconnection for Gopalpur (Right Side) including Paschimpara, Bauripara, Generalparaof Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>1515/RCD-I</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Payment for the Quotation as per WBSEDCL procedure-A (2010) on turn-key / full deposit basis, for the site of Bistupur, T.W. No.-08, Rakhitpur.</t>
+  </si>
+  <si>
+    <t>BILL/00151/2025-2026</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL procedure-A(2010) on turn-key/ full deposit basis for the site of Bistupur, TW No.-07, near Malandighi.</t>
+  </si>
+  <si>
+    <t>BILL/00978/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-81</t>
+  </si>
+  <si>
+    <t>Quotation as per wbsedcl procedure-A (2010) on turn-key/full deposit basis for the site of Bistupur, Pump house no-06, Pathardiha, near Essar oil plant.</t>
+  </si>
+  <si>
+    <t>BILL/00905/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-76</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL procedure-A (2010) on Turn-key / Full deposit basis for the site of Bistupur, Pump House No.-05, Kuldiha, Near Dangapara ICDS.</t>
+  </si>
+  <si>
+    <t>BILL/00906/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-77</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL Procedure-A (2010) on Turn-Key/ Full deposit basis for the site of Bistupur, TW No.-04, Chua, Rakhitpur, near Primary School.</t>
+  </si>
+  <si>
+    <t>BILL/00979/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-80</t>
+  </si>
+  <si>
+    <t>Formal order for the work of implementation of ground water based mini piped water supply scheme in 7(Seven) nos villages under Durgapur-Faridpur and Kanksa blocks max 100 HH under DWSD,PHE Dte in connection with Jal Swapna</t>
+  </si>
+  <si>
+    <t>ORD/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>1162/DWSD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Supply And Installation Of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System And Internal House Wiring For Tube Well No-4, Tube Well No-5 and Tube Well No-6 At Augmentation Of Bistupur Piped Water Supply Scheme Under Asansol Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000453/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/AMD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>29/10/2028</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>SUPPLY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-7 (MALANDIGHI) &amp; TUBE WELL NO-8 (RAKSHITPUR) AT AUGMENTATION OF BISTUPUR PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE., BLOCK- KANKSA, DIST- PASCHIM BARDHAMAN.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>951/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1188,73 +1314,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -3823,87 +3949,671 @@
       </c>
       <c r="N45" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>247</v>
       </c>
       <c r="P45" s="4">
         <v>78.15</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>72</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
         <v>248</v>
       </c>
-      <c r="B46" s="7"/>
-[...22 lines deleted...]
-      <c r="S46" s="8"/>
+      <c r="I46" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P46" s="4">
+        <v>67.58</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="M47" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="P47" s="4">
+        <v>38.56</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>80</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P48" s="4">
+        <v>3.28</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P49" s="4">
+        <v>4.61</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P50" s="4">
+        <v>3.18</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>0</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P51" s="4">
+        <v>3.34</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>0</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0</v>
+      </c>
+      <c r="S51" s="4">
+        <v>0</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="P52" s="4">
+        <v>4.38</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>0</v>
+      </c>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="P53" s="4">
+        <v>275.32</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="P54" s="4">
+        <v>34.81</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>47</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="P55" s="4">
+        <v>23.47</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="4">
+        <v>0</v>
+      </c>
+      <c r="S55" s="4">
+        <v>16</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="14"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="8"/>
+      <c r="M56" s="8"/>
+      <c r="N56" s="8"/>
+      <c r="O56" s="8">
+        <v>3122.64</v>
+      </c>
+      <c r="P56" s="8">
+        <v>515.97</v>
+      </c>
+      <c r="Q56" s="8">
+        <v>16.52</v>
+      </c>
+      <c r="R56" s="8"/>
+      <c r="S56" s="8"/>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A56:N56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>