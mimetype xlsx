--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,843 +89,837 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BISTUPUR, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
   </si>
   <si>
     <t>SM/18469</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance order for the work of Construction of of 500 M3 capacity ,20 Mtr staging height RCC Over Head Reservoir at Molandighi of Bistupur piped W/S Scheme under Durgapur W/S Division, PHE Dte .(SL-01)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-1</t>
+  </si>
+  <si>
+    <t>ORD/000256/2021-2022</t>
+  </si>
+  <si>
+    <t>1650/DWSD</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE AND CO</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000473/2021-2022</t>
+  </si>
+  <si>
+    <t>1632/DWSD</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>SHWET BARANI</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Providing FHTC in connection with JJM for Gourbazar-Ichhapur W/s Scheme mouza-Patsaora(JL-53) Part-A block-Durgapur-Faridpur block, Dist.- Paschim Bardhaman under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000278/2021-2022</t>
+  </si>
+  <si>
+    <t>1596/DWSD</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Supplying, laying &amp; aligning of UPVC distribution pipe line (Distribution system Part-A) and allied works including functional house holds tap connection (FHTC) and connection providing to Akandara(JL No-47) ,Molandighi(JL No-48),Kandarakona (JL_51),Rakhitpur(JL-42,Chua(JL-43),Bhagaabanpur(JL-45),Hariki(JL No-50) Mouzas under command area of Aug of Bistupur piped W/s Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000342/2021-2022</t>
   </si>
   <si>
     <t>81/DWSD</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
   </si>
   <si>
-    <t>Acceptance order for the work of Construction of of 500 M3 capacity ,20 Mtr staging height RCC Over Head Reservoir at Molandighi of Bistupur piped W/S Scheme under Durgapur W/S Division, PHE Dte .(SL-01)</t>
-[...19 lines deleted...]
-  <si>
     <t>Formal order for the work of laying of distribution system and providing FHTC including reconnection of exiting FHTC from AC pipe line to newly laid different dia HDPE pipe line for Augmentation of Kanksa (Zone-II/Part-C) piped W/S Scheme under DWSD ,PHE Dte (SL-05)</t>
   </si>
   <si>
     <t>ORD/000211/2022-2023</t>
   </si>
   <si>
     <t>1161/DWSD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>BRINDABAN KONAR</t>
   </si>
   <si>
+    <t>Formal order for the work of implementation of ground water based mini piped water supply scheme in 7(Seven) nos villages under Durgapur-Faridpur and Kanksa blocks max 100 HH under DWSD,PHE Dte in connection with Jal Swapna</t>
+  </si>
+  <si>
+    <t>ORD/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>1162/DWSD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT LTD</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>179/DWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying, laying &amp; aligning of UPVC distribution pipe line (Distribution system Part-A) and allied works including functional house holds tap connection (FHTC) and connection providing to Akandara(JL No-47) ,Molandighi(JL No-48),Kandarakona (JL_51),Rakhitpur(JL-42,Chua(JL-43),Bhagaabanpur(JL-45),Hariki(JL No-50) Mouzas under command area of Bistupur piped W/s Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000354/2021-2022</t>
+  </si>
+  <si>
+    <t>149/DWSD</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Construction of boundary wall at Bistupur H/W Site PH No-1 ,TW No-1 site under Augmentation Bistupur piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000517/2022-2023</t>
   </si>
   <si>
     <t>334/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>12/03/2023</t>
   </si>
   <si>
     <t>M/S SHYAM KANTA GHOSH</t>
   </si>
   <si>
     <t>Balance work for installation of solar pumping machineries including solar pannel and other allied works for 6 Nos ICDS/AWC/School at Labnapara Bouripara,Pratabpur ICDS ,Jamgora Nichupara Bagdipara,Pratabpur Bus stands and pangar FP school ICDS and Kailashpur 52 ICDS under providng running water supply to ICDS/School ,HCF and other Public Ins of Kanksa and Durgapur-Faridpur Block under Retrofitting of Jemua Piped W/S Scheme.</t>
   </si>
   <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>1059/DWSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
+    <t>Additional work of supplying and laying of different dia HDPE distribution pipe line and allied works under command area of Augmentation of Bistupur piped W/S scheme under DWSD,PHE Dte (SM/08877)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2023-2024</t>
+  </si>
+  <si>
+    <t>1079/DWSD</t>
+  </si>
+  <si>
+    <t>Additional work of supplying and laying of different dia HDPE distribution pipe line and allied works under command area of Augmentation of Bistupur piped W/S scheme under DWSD,PHE Dte (SM/08877) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>1078/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Creating a separate zone for PATHANPARA and Bagdipara of Kanksa (Zone-II/Part-C) with construction of Pump house /Chlorine room Sinking of 150 mm X 80 mm X 150 mtr deep Tube well &amp; supplying laying of HDPE distribution pipe line and providing FHTC at Paragraph Mouza under Augmentation of Kanksa (Zone-II/Part-C) piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000108/2023-2024</t>
   </si>
   <si>
     <t>1139/DWSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
+    <t>Additional works for supplying laying of HDPE pipe line including MS pipe lying and fabricating and other allied works at Bistupur under Augmentation of Bistupur piped W/s Scheme under DWSD,PHEDte .</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>1453/DWSD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>1(One) No PWD road crossing at Bistupur under command area of Bistupur distribution main by modern trenches less technology through JACK Pushing method under Augmentation of Augmentation of Bistupur piped W/s Scheme under DWSD ,PHE Dte (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>1294/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 1 No tube well 250 mm X 150 mm tube well of 210 mtrs depth by Direct rotary rig method using PVC pipe and prepacked resin bonded gravel filter at Tilackchandrapur barobandh Adibasipara,Block-Kanksa under Augmentation of Bistupur piped W/s Scheme under DWD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>1303/DWSD</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional concreting of exiting dismantled road after extension of pipe line and retrofitting of existing pipe distribution system of kanksa block under Augmentation of Bistupur piped W/s Scheme (Part-A &amp; B)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>1284/DWSD</t>
+  </si>
+  <si>
+    <t>AHS R INFRA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>1(One) No PWD road crossing at Bistupur under command area of Bistupur distribution main by modern trenches less technology through JACK Pushing method under Augmentation of Augmentation of Bistupur piped W/s Scheme under DWSD ,PHE Dte (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000154/2023-2024</t>
+  </si>
+  <si>
+    <t>1285/DWSD</t>
+  </si>
+  <si>
+    <t>Water supply arrangement for guard shed with solar power connection to provide water supply block -Kanksa under Augmentation of Bistupur Piped W/s scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>1290/DWSD</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>SUNDAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work of providing water supply to Molandighi Junior Grills H.S. Molandighi Adivasi para SSK Arraha library and Bistupur brahmin para ICDS for providing Water supply to school under Durgapur-Faridpur/Kanksa Block under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>1297/DWSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Balance work for laying and alinging of DI K9 rising main pipe line supplying DI specials valves andallied works under command area of Bistupur piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000089/2023-2024</t>
   </si>
   <si>
     <t>720/DWSD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/06/2023</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work for installation and fabrication of MS structural work and solar panel at Biharpur and Babnabera FP school under Augmentation of Bistupur piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000220/2023-2024</t>
+  </si>
+  <si>
+    <t>1454/DWSD</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of renovation and modification of administrative office at PHE complex Nababhat (2nd Floor) in connection with Augmentation of Bistupur PWSS under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>1510/DWSD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>SANDIPAN SENGUPTA</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of 1(One) No PWD road crossing at Bistupur under command area of Bistupur distribution main by modern trenches less technology through JACK Pushing method Note- 46 and node point 64,65 under Augmentation of Bistupur piped W/s Scheme under DWSD ,PHE Dte (Part-C)</t>
   </si>
   <si>
     <t>ORD/000151/2023-2024</t>
   </si>
   <si>
     <t>1282/DWSD</t>
   </si>
   <si>
-    <t>07/08/2023</t>
-[...50 lines deleted...]
-    <t>M/S MONDAL ENTERPRISE</t>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Construction of 5.40Mx 3.60M Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at Kanksa Zone II/Part B under Augmentation of Bistupur Piped W/S Scheme.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001233/2023-2024</t>
+  </si>
+  <si>
+    <t>1292/DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>PRAKRITI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Balance work of providing FHTC in connection with JJM for Kanksa (Zone-II) Part-B for Augmentation of BISTUPUR W/S Scheme (JJM) under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>1563/DWSD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Road restoration with demand of fund for different road stretches within Bistupur under Augmentation of Bistupur piped W/s Scheme under Durgapur W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00205/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-114</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER , ASANSOL HIGHWAY DIVISION, PWD ROADS</t>
   </si>
   <si>
-    <t>Additional work of supplying and laying of different dia HDPE distribution pipe line and allied works under command area of Augmentation of Bistupur piped W/S scheme under DWSD,PHE Dte (SM/08877)</t>
-[...32 lines deleted...]
-    <t>RCFA Division -I</t>
+    <t>Formal work order for creating separate zone for Amlajora, supplying, laying of HDPE distribution pipeline and other allied works at Sarpi, Repairing of existing cement concrete road restoration and other allied works (Part- A &amp; B), construction of 5.40 X 3.6 meter switch room including additional concreting of exition dismantled road after extension of pipeline and retrofitting of existing distribution system under RBT Sarpi PWSS, Augmentation of Gopalpur &amp; Bistupur PWSS and Amlajora PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>548/RCD-I</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Separate Zone at Rakshitpur with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/000293/2024-2025</t>
+  </si>
+  <si>
+    <t>2627/RCD-I</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Creating separate zone with pipe &amp; additional FHTC including Water sources at Chua Adhibasipara under Augmentation of Bistupur Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2024-2025</t>
+  </si>
+  <si>
+    <t>2639/RCD-I</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work of Laying distribution system within distribution network for Rangamati of Augmentation of Ground Water Based Water Supply Scheme for Bistupur under Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 3</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>1645/RCD-I</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>18/08/2024</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
   </si>
   <si>
+    <t>Formal Work Order for Construction of 450 cum OHR, Laying, Aligning of DI (K9) Rising main (22 km) Pipe line and interconnection between rising main with OHR 2 nos House at Madhaiganj and Bhaburia H/W site and other allied works of RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC under Augmentation of Bistupur PWSS in Durgapur-Faridpur Block, Dist-Paschim Bardhaman under Durgapur W/S Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 15,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001232/2023-2024</t>
+  </si>
+  <si>
+    <t>126_RCD_I</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum Work Order for Construction Boundary Wall at Bistupur H/W Site Pump House no 1 Tube well No. 1 under Augmentation of Bistupur Water Supply Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000376/2024-2025</t>
   </si>
   <si>
     <t>3104/RCD-I</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>RANA ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal order for the work of Supplying, laying &amp; aligning of UPVC distribution pipe line (Distribution system Part-A) and allied works including functional house holds tap connection (FHTC) and connection providing to Akandara(JL No-47) ,Molandighi(JL No-48),Kandarakona (JL_51),Rakhitpur(JL-42,Chua(JL-43),Bhagaabanpur(JL-45),Hariki(JL No-50) Mouzas under command area of Bistupur piped W/s Scheme under DWSD,PHE Dte (SL-01)</t>
-[...208 lines deleted...]
-  <si>
     <t>Construction of Separate Zone at Pathardiha with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3097/RCD-I</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>T M CONCRETE CREATION PVT.LTD</t>
   </si>
   <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Supply And Installation Of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System And Internal House Wiring For Tube Well No-4, Tube Well No-5 and Tube Well No-6 At Augmentation Of Bistupur Piped Water Supply Scheme Under Asansol Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000453/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/AMD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>29/10/2028</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Construction of CWR (200 cum capacity) and allied work at Madhaiganj OHR site under Augmentation of Ground Water Based Water Supply Scheme for Bistupur under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000023/2024-2025</t>
+  </si>
+  <si>
+    <t>1538/RCD-I</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>B.T.M. CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Separate Zone at Kuldiha with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 11</t>
+  </si>
+  <si>
+    <t>ORD/000218/2024-2025</t>
+  </si>
+  <si>
+    <t>2551/RCD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>SUPPLY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-7 (MALANDIGHI) &amp; TUBE WELL NO-8 (RAKSHITPUR) AT AUGMENTATION OF BISTUPUR PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE., BLOCK- KANKSA, DIST- PASCHIM BARDHAMAN.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>951/AMD</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Construction of Separate Zone at Keshabpur with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000632/2024-2025</t>
   </si>
   <si>
     <t>318/RCD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work of Supplying, laying and aligning of HDPE distribution pipe line / rising main &amp; allied works at Bistupur Head Works Site and Saraswatingunj command area of Bistupr PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000246/2025-2026</t>
   </si>
   <si>
     <t>1468/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work of supplying laying and aligning of HDPE distribution pipe line &amp; allied works including Function House Hold Tap Connection (FHTC) and re concoction at Ghatakdanga, Akandara and Saraswatigunj under command area of Bistupur under Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000266/2025-2026</t>
   </si>
   <si>
     <t>1488/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional 1 no sinking of 300 x 200 mm dia&amp; distribution pipe line with interconnection for GopalpurNamoparaAdibasipara at ChatallidangaGosaidanga, Dangapara, Dhoadanga for Augmentation of Ground Water Based Water Supply Scheme for Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
+    <t>Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
     <t>ORD/000256/2025-2026</t>
   </si>
   <si>
     <t>1478/RCD-I</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Balance work of providing FHTC in connection with JJM for Kanksa (Zone-II) Part-B for Augmentation of BISTUPUR W/S Scheme (JJM) under DWSD,PHE Dte.</t>
-[...53 lines deleted...]
-    <t>B.T.M. CONCERN</t>
+    <t>Acceptance cum work order for Crossing 200 mm dia MS pipes under Highway by Jack Pushing Technology at different spots pushing different dia MS pipe at Bistupur under Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2025-2026</t>
+  </si>
+  <si>
+    <t>1487/RCD-I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for separate distribution pipe line with inter connection for Gopalpur Left including Paschim Para Bauripara General para of Gopalpur W/S Scheme for Augmentation of ground water based supply scheme for Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2025-2026</t>
   </si>
   <si>
     <t>1516/RCD-I</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Additional work for laying of pipe line (Left out) with HDPE pipe including FHTC within command area of Kanksa Zone-I PWSS with reconnection of existing FHTC and other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000705/2024-2025</t>
+  </si>
+  <si>
+    <t>445/RCD-I</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Separate distribution pipe with interconnection for Gopalpur Bazar (Left Side) of Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme for Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2025-2026</t>
   </si>
   <si>
     <t>1363-RCD-I</t>
   </si>
   <si>
     <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Separate distribution pipe with interconnection for Gopalpur (Right Side) including Paschimpara, Bauripara, Generalparaof Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>1515/RCD-I</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
     <t>Acceptance cum work order for Additional work for separate distribution pipe line with inter connection for Gopalpur Right including Paschim Para Bauripara General para of Gopalpur W/S Scheme for Augmentation of ground water based water supply scheme of Bistupur under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000189/2025-2026</t>
   </si>
   <si>
     <t>1362-RCD-I</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Additional work for laying of pipe line (Left out) with HDPE pipe including FHTC within command area of Kanksa Zone-I PWSS with reconnection of existing FHTC and other allied works of Augmentation of Bistupur PWSS under RCFA Division-I PHE Dte.</t>
-[...47 lines deleted...]
-    <t>22/05/2025</t>
+    <t>Quotation as per WBSEDCL procedure-A(2010) on turn-key/ full deposit basis for the site of Bistupur, TW No.-07, near Malandighi.</t>
+  </si>
+  <si>
+    <t>BILL/00978/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-81</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Quotation as per WBSEDCL procedure-A(2010) on turn-key/ full deposit basis for the site of Bistupur, TW No.-07, near Malandighi.</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation as per wbsedcl procedure-A (2010) on turn-key/full deposit basis for the site of Bistupur, Pump house no-06, Pathardiha, near Essar oil plant.</t>
   </si>
   <si>
     <t>BILL/00905/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-76</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL procedure-A (2010) on Turn-key / Full deposit basis for the site of Bistupur, Pump House No.-05, Kuldiha, Near Dangapara ICDS.</t>
   </si>
   <si>
     <t>BILL/00906/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-77</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL Procedure-A (2010) on Turn-Key/ Full deposit basis for the site of Bistupur, TW No.-04, Chua, Rakhitpur, near Primary School.</t>
   </si>
   <si>
     <t>BILL/00979/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-80</t>
-  </si>
-[...49 lines deleted...]
-    <t>15/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1314,51 +1308,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W56"/>
+  <dimension ref="A1:W55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1453,3167 +1447,3114 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>377.99</v>
+        <v>92.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>19.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>92.97</v>
+        <v>3.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.1</v>
+        <v>3.99</v>
       </c>
       <c r="R4" s="4">
-        <v>19.47</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>216.66</v>
+        <v>4.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.54</v>
+        <v>4.46</v>
       </c>
       <c r="R5" s="4">
-        <v>7.17</v>
+        <v>98.76</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>27.51</v>
+        <v>377.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>19.4</v>
+        <v>216.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.17</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>95.5</v>
+        <v>275.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>21.57</v>
+        <v>3.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.05</v>
+        <v>3.99</v>
       </c>
       <c r="R9" s="4">
-        <v>88.33</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>10.92</v>
+        <v>377.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.92</v>
+        <v>133.19</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>35.31</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.08</v>
+        <v>27.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.04</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>10.92</v>
+        <v>19.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.92</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>10.91</v>
+        <v>9.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.91</v>
+        <v>9.75</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>98.51</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>5.35</v>
+        <v>9.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.35</v>
+        <v>9.86</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>99.45</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
-        <v>28.83</v>
+        <v>95.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P16" s="4">
-        <v>9.9</v>
+        <v>18.95</v>
       </c>
       <c r="Q16" s="4">
-        <v>9.75</v>
+        <v>18.93</v>
       </c>
       <c r="R16" s="4">
-        <v>98.51</v>
+        <v>99.89</v>
       </c>
       <c r="S16" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P17" s="4">
-        <v>9.91</v>
+        <v>10.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>9.86</v>
+        <v>10.91</v>
       </c>
       <c r="R17" s="4">
-        <v>99.45</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="P18" s="4">
-        <v>18.95</v>
+        <v>10.8</v>
       </c>
       <c r="Q18" s="4">
-        <v>18.93</v>
+        <v>10.71</v>
       </c>
       <c r="R18" s="4">
-        <v>99.89</v>
+        <v>99.24</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I19" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>18.35</v>
+        <v>9.08</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.71</v>
+        <v>9.04</v>
       </c>
       <c r="R19" s="4">
-        <v>25.67</v>
+        <v>99.57</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="P20" s="4">
-        <v>15.43</v>
+        <v>10.92</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="P21" s="4">
-        <v>377.24</v>
+        <v>5.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>133.19</v>
+        <v>5.95</v>
       </c>
       <c r="R21" s="4">
-        <v>35.31</v>
+        <v>99.95</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="P22" s="4">
-        <v>4.52</v>
+        <v>3.94</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.46</v>
+        <v>3.94</v>
       </c>
       <c r="R22" s="4">
-        <v>98.76</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="P23" s="4">
-        <v>3.99</v>
+        <v>21.57</v>
       </c>
       <c r="Q23" s="4">
-        <v>3.99</v>
+        <v>19.05</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>88.33</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="P24" s="4">
-        <v>3.99</v>
+        <v>5.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.99</v>
+        <v>5.35</v>
       </c>
       <c r="R24" s="4">
         <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="P25" s="4">
-        <v>5.95</v>
+        <v>14.99</v>
       </c>
       <c r="Q25" s="4">
-        <v>5.95</v>
+        <v>13.91</v>
       </c>
       <c r="R25" s="4">
-        <v>99.95</v>
+        <v>92.77</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="P26" s="4">
-        <v>3.94</v>
+        <v>10.92</v>
       </c>
       <c r="Q26" s="4">
-        <v>3.94</v>
+        <v>10.92</v>
       </c>
       <c r="R26" s="4">
         <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="I27" s="13"/>
-[...1 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>10.8</v>
+        <v>6.02</v>
       </c>
       <c r="Q27" s="4">
-        <v>10.71</v>
+        <v>6.02</v>
       </c>
       <c r="R27" s="4">
-        <v>99.24</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>14.99</v>
+        <v>30.61</v>
       </c>
       <c r="Q28" s="4">
-        <v>13.91</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>92.77</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="13" t="s">
+      <c r="M29" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="N29" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>6.02</v>
+        <v>28.83</v>
       </c>
       <c r="Q29" s="4">
-        <v>6.02</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="I30" s="13" t="s">
+      <c r="L30" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="J30" s="13" t="s">
+      <c r="M30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="K30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="P30" s="4">
         <v>200.38</v>
       </c>
       <c r="Q30" s="4">
         <v>59.65</v>
       </c>
       <c r="R30" s="4">
         <v>29.77</v>
       </c>
       <c r="S30" s="4">
         <v>40</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="13" t="s">
+      <c r="M31" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P31" s="4">
         <v>70.46</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>20</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O32" s="4" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>181</v>
       </c>
       <c r="P32" s="4">
         <v>20.41</v>
       </c>
       <c r="Q32" s="4">
         <v>2.35</v>
       </c>
       <c r="R32" s="4">
         <v>11.53</v>
       </c>
       <c r="S32" s="4">
         <v>50</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="13" t="s">
+      <c r="M33" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="K33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>305.57</v>
+        <v>18.35</v>
       </c>
       <c r="Q33" s="4">
-        <v>124.71</v>
+        <v>4.71</v>
       </c>
       <c r="R33" s="4">
-        <v>40.81</v>
+        <v>25.67</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>45.89</v>
+        <v>305.57</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>124.71</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>40.81</v>
       </c>
       <c r="S34" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="P35" s="4">
-        <v>22.9</v>
+        <v>15.43</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="P36" s="4">
-        <v>79.35</v>
+        <v>45.89</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>104</v>
+        <v>204</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>106</v>
+        <v>206</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>177</v>
+        <v>211</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>30</v>
+        <v>212</v>
       </c>
       <c r="P37" s="4">
-        <v>44.86</v>
+        <v>34.81</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="J38" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="P38" s="4">
-        <v>73.79</v>
+        <v>37.18</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>219</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>220</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="P39" s="4">
-        <v>30.61</v>
+        <v>50.54</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>104</v>
+        <v>204</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>106</v>
+        <v>206</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="P40" s="4">
-        <v>50.54</v>
+        <v>23.47</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>227</v>
+        <v>174</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>228</v>
+        <v>178</v>
       </c>
       <c r="P41" s="4">
-        <v>37.18</v>
+        <v>22.9</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>233</v>
+        <v>174</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>234</v>
+        <v>178</v>
       </c>
       <c r="P42" s="4">
-        <v>70.8</v>
+        <v>79.35</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>201</v>
+        <v>238</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>214</v>
+        <v>174</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="P43" s="4">
-        <v>40.06</v>
+        <v>44.86</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>106</v>
+        <v>243</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>201</v>
+        <v>238</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="P44" s="4">
-        <v>61.57</v>
+        <v>73.79</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>246</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>247</v>
+        <v>178</v>
       </c>
       <c r="P45" s="4">
-        <v>78.15</v>
+        <v>67.58</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="P46" s="4">
-        <v>67.58</v>
+        <v>70.8</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="P47" s="4">
-        <v>38.56</v>
+        <v>78.15</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-      <c r="J48" s="13"/>
+        <v>263</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="K48" s="4" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="L48" s="4"/>
+        <v>264</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>265</v>
+      </c>
       <c r="M48" s="4" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="P48" s="4">
-        <v>3.28</v>
+        <v>40.06</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-      <c r="J49" s="13"/>
+        <v>267</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="K49" s="4" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="P49" s="4">
-        <v>4.61</v>
+        <v>38.56</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>255</v>
+        <v>142</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="J50" s="13"/>
+        <v>271</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="K50" s="4" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="P50" s="4">
-        <v>3.18</v>
+        <v>61.57</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>255</v>
+        <v>204</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="P51" s="4">
-        <v>3.34</v>
+        <v>4.61</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>255</v>
+        <v>204</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>245</v>
+        <v>281</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>245</v>
+        <v>281</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="P52" s="4">
-        <v>4.38</v>
+        <v>3.18</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>21</v>
+        <v>204</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>41</v>
+        <v>281</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>151</v>
+        <v>277</v>
       </c>
       <c r="P53" s="4">
-        <v>275.32</v>
+        <v>3.34</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>255</v>
+        <v>204</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
+      <c r="K54" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="O54" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="I54" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P54" s="4">
-        <v>34.81</v>
+        <v>4.38</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
-      <c r="A55" s="3">
-[...33 lines deleted...]
-      <c r="M55" s="4" t="s">
+      <c r="A55" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="N55" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="14"/>
+      <c r="K55" s="8"/>
+      <c r="L55" s="8"/>
+      <c r="M55" s="8"/>
+      <c r="N55" s="8"/>
+      <c r="O55" s="8">
+        <v>3119.36</v>
+      </c>
+      <c r="P55" s="8">
+        <v>515.97</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>16.54</v>
+      </c>
+      <c r="R55" s="8"/>
+      <c r="S55" s="8"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
-    <row r="56" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A56:N56"/>
+    <mergeCell ref="A55:N55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>