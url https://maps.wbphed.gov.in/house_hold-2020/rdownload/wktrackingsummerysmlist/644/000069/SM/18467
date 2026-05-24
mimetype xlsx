--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -423,50 +423,74 @@
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>3190/RCD-I</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction of 02 Nos Pump house ,Construction of 450 M3 OHR of 20 mtr staging height including soil testing construction of pump house (5.40X 3.60 m) with Sanitary arrangement and construction of pump house )3.60 X 3.00 m) of Augmentation of Bamunara piped W/s Scheme under DWSD ,PHE Dte .</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1148/DWSD</t>
   </si>
   <si>
     <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Concrete road of Gopalpur &amp; surrounding area under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02-Gopalpur-AE-2024-</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,70 +879,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1071,54 +1095,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>96.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.5</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1185,54 +1209,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>31.04</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1242,54 +1266,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>28.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1299,54 +1323,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>15.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1356,54 +1380,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>9.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1437,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1588,54 +1612,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>6.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1759,54 +1783,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P16" s="4">
         <v>60.53</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>24.4</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>40.31</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1816,54 +1840,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P17" s="4">
         <v>96.38</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>91.18</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>94.6</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1877,54 +1901,54 @@
       <c r="I18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P18" s="4">
         <v>39.01</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>19.85</v>
       </c>
       <c r="S18" s="4">
         <v>65</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2056,101 +2080,162 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P21" s="4">
         <v>498.67</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>426</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>85.43</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P22" s="4">
+        <v>9.5</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>9.49</v>
+      </c>
+      <c r="R22" s="4">
+        <v>99.84</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1363.15</v>
+      </c>
+      <c r="P23" s="8">
+        <v>622.15</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>45.64</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>