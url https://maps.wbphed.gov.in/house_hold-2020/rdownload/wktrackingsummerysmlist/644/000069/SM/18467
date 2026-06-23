--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -447,50 +447,104 @@
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Restoration of Concrete road of Gopalpur &amp; surrounding area under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000144/2024-2025</t>
   </si>
   <si>
     <t>Camp-02-Gopalpur-AE-2024-</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>M/S CHANDI CHARAN ROY</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying of pipe line (Left Out) with HDPE pipe with FHTC at Prayagpur &amp; Palpara within command area of Kanksa Zone-II/B PWSS with re connection of existing FHTC and other allied works of Augmentation of Ground Water Based Water Supply Scheme for Bamunara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>1440/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Flow control of rising main and different dia distribution system by regulating apparatus for Augmentation of Ground Water Based Water Supply Scheme for Bamunara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000401/2025-2026</t>
+  </si>
+  <si>
+    <t>1778/RCD-I</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL procedure-A (2010) on Turn-key/full deposit basis for the site of Bamunara T.W -04, Baskopa.</t>
+  </si>
+  <si>
+    <t>BILL/00907/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-78</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,51 +933,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2155,87 +2209,266 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P22" s="4">
         <v>9.5</v>
       </c>
       <c r="Q22" s="4">
         <v>9.49</v>
       </c>
       <c r="R22" s="4">
         <v>99.84</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P23" s="4">
+        <v>33.95</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="P24" s="4">
+        <v>60.83</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P25" s="4">
+        <v>7.03</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1464.95</v>
+      </c>
+      <c r="P26" s="8">
+        <v>622.15</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>42.47</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>