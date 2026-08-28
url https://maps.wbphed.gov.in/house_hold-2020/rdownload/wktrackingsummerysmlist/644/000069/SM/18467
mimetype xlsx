--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,450 +89,450 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR BAMUNARA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA,DISTRICT : PASCHIM BARDDHAMAN</t>
   </si>
   <si>
     <t>SM/18467</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing works plinth protection ,roof treatment ,drain and other allied works at Sarada Pally H/W Site Pump house No-1 &amp;T.W-01(OHR site) for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2022-2023</t>
+  </si>
+  <si>
+    <t>1060/DWSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work for supplying ,laying and alinging of HDPE distribution pipe line and allied works at Railpar Saroda Pally of Kanksa mouza under command area of Augmentation of Kanksa piped W/s Scheme under DWSD ,PHE Dte (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>318/DWSD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Construction of boundary wall at Arrah H/W site OHR site ,Land development ,approach road and other allied works of Bamunara piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>328/DWSD</t>
   </si>
   <si>
-    <t>20/02/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>AMARANJALI CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional work of supplying and laying of different dia HDPE pipe line with necessary allied works at Silampur(JL-90) block-Kanksa under Augmentation of Kanksa Zone-I piped W/S scheme under DWSD,PHE Dte (SM/10208)</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>1077/DWSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Creating a separate zone for PATHANPARA and Bagdipara of Kanksa (Zone-II/Part-C) with construction of Pump house /Chlorine room Sinking of 150 mm X 80 mm X 150 mtr deep Tube well &amp; supplying laying of HDPE distribution pipe line and providing FHTC at Paragraph Mouza under Augmentation of Kanksa (Zone-II/Part-C) piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000108/2023-2024</t>
   </si>
   <si>
     <t>1139/DWSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing works plinth protection ,roof treatment ,drain and other allied works at Sarada Pally H/W Site Pump house No-1 &amp;T.W-01(OHR site) for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-05)</t>
-[...14 lines deleted...]
-    <t>GHOSH &amp; ROY ENTERPRISE</t>
+    <t>Acceptance cum formal order for the work of creating a separate zone for BAMUNNARA of Bamunara piped W/S Scheme with construction of Pump house /Chlorine room Sin king of 1500 mm X 80 mm X 150 mtr deep Tube well &amp; supplying laying of HDPE distribution pipe line and providing FHTC at Amlajora (64), Gopalpur(CT)(65) Mouza under Augmentation of BAMUNNARA piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000106/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/DWSD</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>AHS R INFRA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of BAMUNARA (PART - B) under DURGAPUR-FARIDPUR Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No-01)</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of 5.40 X3.60 mtr switch room with plinth height (600X 2000 mm) with sanitary and water supply arrangement at OHR site Arrah Shibtala of Augmentation of Bamunara piped W/S Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000506/2022-2023</t>
+  </si>
+  <si>
+    <t>323/DWSD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>NANDADULAL KONAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Repairing of existing concrete road restoration and other allied works under Augmentation of Bamunnara piped W/s Scheme under DWSD,PHE Dte (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2023-2024</t>
+  </si>
+  <si>
+    <t>1283/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction of 02 Nos Pump house ,Construction of 450 M3 OHR of 20 mtr staging height including soil testing construction of pump house (5.40X 3.60 m) with Sanitary arrangement and construction of pump house )3.60 X 3.00 m) of Augmentation of Bamunara piped W/s Scheme under DWSD ,PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1148/DWSD</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Approach road &amp; others necessary allied works at Madhabmat front gate to village road for Kanksa Zone-II/A W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>679/DWSD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Special renovation work for modifying of existing structure under JJM at Ijjatganj 2 No pump house site including go down and guard room as well as boundary wall of Augmentation of Kanksa Zone-II/C piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000122/2023-2024</t>
   </si>
   <si>
     <t>1196/DWSD</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Repairing of existing concrete road restoration and other allied works under Augmentation of Bamunnara piped W/s Scheme under DWSD,PHE Dte (Part-E)</t>
-[...34 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1557/DWSD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Construction of 350 cum OHR at Arrah Sibtala, Block-Kanksa Dist - Paschim Bardhaman under Augmentation of Bamunara W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>210/RCD-I</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Formal work order for Acceptance order for Sinking of 02 (Two) no.s TW, FHTC, Laying Rising main &amp; laying distribution system(LDS) construction of boundary wall, Pump House and restoration of road &amp; other allied works for Augmentation of ground water based Bamunara PWSS under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2,Assistant Engineer 3,Assistant Engineer 5</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001079/2023-2024</t>
+  </si>
+  <si>
+    <t>809/RCD-I</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Rajmath Uttarpara), TUBE WELL NO-4 (Banskopa) , and TUBE WELL NO-5 (Rajbandh) AT BAMUNARA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-1,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>1817/AMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Construction of 5.40 X3.60 mtr switch room with plinth height (600X 2000 mm) with sanitary and water supply arrangement at OHR site Arrah Shibtala of Augmentation of Bamunara piped W/S Scheme under DWSD ,PHE Dte</t>
-[...11 lines deleted...]
-    <t>NANDADULAL KONAR</t>
+    <t>Formal work order for Creating at 3 (Three) nos Separate Zone of Bamunara PWSS at Banskopa Toll Plaza to Rajbundh Railway Station, Rajbundh Choti, EPIP area of Banskopa mouza and Gopalpur mouza part (40%) situated between NH2 to Kolkata ¿ Delhi Railway track with sinking of 2 nos 300 x 200 mm dia, 01 no 150 x 150 mm dia Tubewell, Construction of Pump House cum Switch Room 5.40 x 3.60 mtr and LDS with necessary interconnection including all others works of Bamunara PWSS under Augmentation of Bamunara Piped Water Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 5</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 15,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>3190/RCD-I</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Concrete road of Gopalpur &amp; surrounding area under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>Camp-02-Gopalpur-AE-2024-</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>M/S CHANDI CHARAN ROY</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL Procedure-A (2010) for the site of Bamunara TW No.-03, Rajbandh Uttarpara.</t>
   </si>
   <si>
     <t>BILL/00586/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-66</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation payment as per WBSEDCL Procedure-A (2010) for Pump House No 5, under Augmentation of Bamunara Water Supply Scheme, near Rajbadh Choti, Block- Kanksa, Paschim Bardhaman.</t>
   </si>
   <si>
     <t>BILL/00834/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-71</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Additional work for supplying ,laying and alinging of HDPE distribution pipe line and allied works at Railpar Saroda Pally of Kanksa mouza under command area of Augmentation of Kanksa piped W/s Scheme under DWSD ,PHE Dte (Part-B)</t>
-[...128 lines deleted...]
-    <t>M/S CHANDI CHARAN ROY</t>
+    <t>Acceptance cum work order for Flow control of rising main and different dia distribution system by regulating apparatus for Augmentation of Ground Water Based Water Supply Scheme for Bamunara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/000401/2025-2026</t>
+  </si>
+  <si>
+    <t>1778/RCD-I</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for laying of pipe line (Left Out) with HDPE pipe with FHTC at Prayagpur &amp; Palpara within command area of Kanksa Zone-II/B PWSS with re connection of existing FHTC and other allied works of Augmentation of Ground Water Based Water Supply Scheme for Bamunara under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000218/2025-2026</t>
   </si>
   <si>
     <t>1440/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
-  </si>
-[...22 lines deleted...]
-    <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL procedure-A (2010) on Turn-key/full deposit basis for the site of Bamunara T.W -04, Baskopa.</t>
   </si>
   <si>
     <t>BILL/00907/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-78</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1089,1330 +1089,1330 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>30.43</v>
+        <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>96.46</v>
+        <v>60.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.3</v>
+        <v>24.4</v>
       </c>
       <c r="R4" s="4">
-        <v>5.5</v>
+        <v>40.31</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>95.5</v>
+        <v>30.43</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>96.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.5</v>
+        <v>5.3</v>
       </c>
       <c r="R6" s="4">
-        <v>31.04</v>
+        <v>5.5</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>28.31</v>
+        <v>95.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.79</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>15.31</v>
+        <v>96.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.32</v>
+        <v>91.18</v>
       </c>
       <c r="R8" s="4">
-        <v>80.46</v>
+        <v>94.6</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>9.13</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.13</v>
+        <v>0.78</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>6.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.78</v>
+        <v>6.92</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>20.93</v>
+        <v>9.13</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>34.88</v>
+        <v>498.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>426</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>85.43</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>6.92</v>
+        <v>28.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.92</v>
+        <v>27.4</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>96.79</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>3.91</v>
+        <v>15.31</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>80.46</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>3.75</v>
+        <v>20.93</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="P16" s="4">
-        <v>60.53</v>
+        <v>39.01</v>
       </c>
       <c r="Q16" s="4">
-        <v>24.4</v>
+        <v>7.74</v>
       </c>
       <c r="R16" s="4">
-        <v>40.31</v>
+        <v>19.85</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>96.38</v>
+        <v>91.37</v>
       </c>
       <c r="Q17" s="4">
-        <v>91.18</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>94.6</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P18" s="4">
+        <v>34.88</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="P19" s="4">
-        <v>91.37</v>
+        <v>216.57</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="P20" s="4">
-        <v>216.57</v>
+        <v>9.5</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S20" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>40</v>
+        <v>139</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="P21" s="4">
-        <v>498.67</v>
+        <v>3.91</v>
       </c>
       <c r="Q21" s="4">
-        <v>426</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>85.43</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>9.5</v>
+        <v>3.75</v>
       </c>
       <c r="Q22" s="4">
-        <v>9.49</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="P23" s="4">
-        <v>33.95</v>
+        <v>60.83</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>154</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>155</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>156</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>157</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P24" s="4">
-        <v>60.83</v>
+        <v>33.95</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>159</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>162</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="P25" s="4">
         <v>7.03</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>