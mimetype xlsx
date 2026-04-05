--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,62 +246,50 @@
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 2Nos 200 mm dia River bed tube well with collecting main with manifold in river "AJOY" at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>1095/DWSD</t>
   </si>
   <si>
     <t>CHANDAN HAZRA</t>
   </si>
   <si>
     <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-F).</t>
   </si>
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>1099/DWSD</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
-  </si>
-[...10 lines deleted...]
-    <t>A CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard lighting arrangement and other allied works at Madhaiganj Boosting Station under Sharpi &amp; adjoining mouzs Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>2099/AMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000474/2021-2022</t>
   </si>
@@ -888,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1608,323 +1596,323 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>98.78</v>
+        <v>19.61</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>19.61</v>
+        <v>4.12</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P15" s="4">
+        <v>27.47</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>27.47</v>
+        <v>32.52</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>32.52</v>
+        <v>27.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
@@ -1933,590 +1921,531 @@
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>27.48</v>
+        <v>18.32</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>55</v>
       </c>
       <c r="P19" s="4">
-        <v>18.32</v>
+        <v>21.33</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>55</v>
+        <v>117</v>
       </c>
       <c r="P20" s="4">
-        <v>21.33</v>
+        <v>33.26</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>120</v>
+        <v>67</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="P21" s="4">
-        <v>33.26</v>
+        <v>99.89</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="P22" s="4">
-        <v>99.89</v>
+        <v>97.54</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P23" s="4">
-        <v>97.54</v>
+        <v>93.43</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>132</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>67</v>
+        <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>93.43</v>
+        <v>14.96</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>57</v>
+        <v>139</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="P25" s="4">
-        <v>14.96</v>
+        <v>32.17</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="3">
-[...29 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="A26" s="7" t="s">
         <v>144</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>2241.69</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
-    <row r="27" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>