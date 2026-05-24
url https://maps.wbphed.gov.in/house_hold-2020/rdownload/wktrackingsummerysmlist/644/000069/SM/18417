--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,75 +206,63 @@
   <si>
     <t>Supply,delivery &amp; installation of Electro-Mechanical equipment and other allied works at New Bhaburia Head Works Site and Madhaiganj Boosting Station under Sharpi Piped Water Supply Scheme under Asansol Mechanical Division,P.H.E Dte. Block-Durgapur-Faridpur, District-Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/000178/2023-2024</t>
   </si>
   <si>
     <t>1402/AMD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>MACHINE SUPPLIERS SYNDICATE(P) LTD.</t>
   </si>
   <si>
-    <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-B).</t>
-[...5 lines deleted...]
-    <t>1098/DWSD</t>
+    <t>Sinking of 2Nos 200 mm dia River bed tube well with collecting main with manifold in river "AJOY" at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/DWSD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>13/08/2023</t>
-  </si>
-[...10 lines deleted...]
-    <t>1095/DWSD</t>
   </si>
   <si>
     <t>CHANDAN HAZRA</t>
   </si>
   <si>
     <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-F).</t>
   </si>
   <si>
     <t>ORD/000094/2023-2024</t>
   </si>
   <si>
     <t>1099/DWSD</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard lighting arrangement and other allied works at Madhaiganj Boosting Station under Sharpi &amp; adjoining mouzs Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>2099/AMD</t>
   </si>
@@ -876,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1096,54 +1084,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1395,54 +1383,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>338.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>202.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1451,1001 +1439,942 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>93.32</v>
+        <v>18.32</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>81.32</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>18.32</v>
+        <v>99.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>65.25</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>65.43</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>99.72</v>
+        <v>19.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>19.61</v>
+        <v>4.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>4.12</v>
+        <v>27.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>23.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.49</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>27.47</v>
+        <v>32.52</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>32.1</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.72</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>32.52</v>
+        <v>27.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>27.44</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>27.48</v>
+        <v>18.32</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.96</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>59.8</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="P18" s="4">
-        <v>18.32</v>
+        <v>21.33</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>21.33</v>
+        <v>33.26</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="P20" s="4">
-        <v>33.26</v>
+        <v>99.89</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>99.89</v>
+        <v>97.54</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>43.97</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>45.08</v>
       </c>
       <c r="S21" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P22" s="4">
-        <v>97.54</v>
+        <v>93.43</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>23.12</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>24.75</v>
       </c>
       <c r="S22" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="P23" s="4">
-        <v>93.43</v>
+        <v>14.96</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="P24" s="4">
-        <v>14.96</v>
+        <v>32.17</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...29 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="A25" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>2148.37</v>
+      </c>
+      <c r="P25" s="8">
+        <v>445.37</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>20.73</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>