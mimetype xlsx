--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -432,50 +432,104 @@
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>M/S JIT ENTERPRISE</t>
   </si>
   <si>
     <t>Providing &amp; Installation of Centrifugal Pumping Machineries(No-04) at Amdahi Boosting Station under Augmentation of Sharpi Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000071/2025-2026</t>
   </si>
   <si>
     <t>1110/AMD</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new connection at Jagannathpur O.H.R. under Sharpi Water supply Scheme.</t>
+  </si>
+  <si>
+    <t>BILL/01136/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-88</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Security deposit and Earnest money for the sharpi O.H.R. under Augmentation of Sharpi Water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/01135/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2025-26-1</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>1098/DWSD</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supplying, laying and aligning of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/DWSD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +918,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2294,87 +2348,323 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P24" s="4">
         <v>32.17</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P26" s="4">
+        <v>1.93</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="P27" s="4">
+        <v>93.32</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>66.94</v>
+      </c>
+      <c r="R27" s="4">
+        <v>71.73</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="P28" s="4">
+        <v>98.78</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>41.19</v>
+      </c>
+      <c r="R28" s="4">
+        <v>41.7</v>
+      </c>
+      <c r="S28" s="4">
+        <v>50</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>2342.9</v>
+      </c>
+      <c r="P29" s="8">
+        <v>553.5</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>23.62</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>