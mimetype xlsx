--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,356 +92,368 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Faridpur Durgapur</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.</t>
   </si>
   <si>
     <t>SM/18417</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of SARPI PWSS under DURGAPUR-FARIDPUR Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -06)</t>
-[...14 lines deleted...]
-    <t>CARTO</t>
+    <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000474/2021-2022</t>
+  </si>
+  <si>
+    <t>180/DWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>SHWET BARANI</t>
+  </si>
+  <si>
+    <t>Supplying, laying and aligning of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-E).</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1101/DWSD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Supply,delivery &amp; installation of Electro-Mechanical equipment and other allied works at New Bhaburia Head Works Site and Madhaiganj Boosting Station under Sharpi Piped Water Supply Scheme under Asansol Mechanical Division,P.H.E Dte. Block-Durgapur-Faridpur, District-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>1402/AMD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>MACHINE SUPPLIERS SYNDICATE(P) LTD.</t>
+  </si>
+  <si>
+    <t>Supplying, laying and aligning of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-G).</t>
+  </si>
+  <si>
+    <t>ORD/000097/2023-2024</t>
+  </si>
+  <si>
+    <t>1102/DWSD</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-C).</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>1096/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 2Nos 200 mm dia River bed tube well with collecting main with manifold in river "AJOY" at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/DWSD</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>CHANDAN HAZRA</t>
+  </si>
+  <si>
+    <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-F).</t>
+  </si>
+  <si>
+    <t>ORD/000094/2023-2024</t>
+  </si>
+  <si>
+    <t>1099/DWSD</t>
+  </si>
+  <si>
+    <t>M/S BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos 200 mm dia River bed tube well with collecting main with manifold in river "AJOY" at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>1105/DWSD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 100 M3 capacity Clear Water Reservoir (CWR) at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>1094/DWSD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>Supplying, laying and aligning of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>1100/DWSD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>A CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos 200 mm dia River bed tube well with collecting main with manifold in river "AJOY" at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/DWSD</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 2Nos 200 mm dia River bed tube well with collecting main with manifold in river AJOY at Bhaburia H/W Site under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>1104/DWSD</t>
+  </si>
+  <si>
+    <t>MAITO MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,laying and alingining of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist-Paschim Bardhaman.(Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>1098/DWSD</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Providing Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission for Pratabpur Mouza (JL-48) under retrofitting of Jemua Piped Water Supply Scheme under Durgapur Faridpur Block under DWSD PHE Dte.(Sl-04)</t>
   </si>
   <si>
     <t>ORD/000229/2023-2024</t>
   </si>
   <si>
     <t>1394/DWSD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>GHOSH &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>1833/DWSD</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>1665/DWSD</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Money for New Connection under Sharpi Water Supply Scheme.</t>
   </si>
   <si>
     <t>BILL/00535/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-44</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Quotation Money for new connection under Sharpi Water Supply Scheme.</t>
   </si>
   <si>
     <t>BILL/00534/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-45</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Supply,delivery &amp; installation of Electro-Mechanical equipment and other allied works at New Bhaburia Head Works Site and Madhaiganj Boosting Station under Sharpi Piped Water Supply Scheme under Asansol Mechanical Division,P.H.E Dte. Block-Durgapur-Faridpur, District-Paschim Bardhaman.</t>
-[...52 lines deleted...]
-  <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries, electrical wiring of pump house with yard lighting arrangement and other allied works at Madhaiganj Boosting Station under Sharpi &amp; adjoining mouzs Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>2099/AMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
-    <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
-[...70 lines deleted...]
-  <si>
     <t>Load Enhancement for Natundanga Zone under Sharpi PWSS</t>
   </si>
   <si>
     <t>BILL/00574/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-59</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Restoration of damaged road surface due to the cause of earthwork in connection with placement of under ground water pipe line in stretches at Pandabeswar-Natundanga Road from Chainage 0.000 km to 2.00 Km 2.500 to 3.000 Km 5.500 to 5.800 km, 7.900 km to 8.141 km in the district of Paschim Bardhaman under Asansol Division PWD</t>
   </si>
   <si>
     <t>BILL/01547/2023-2024</t>
   </si>
   <si>
     <t>629/23-24</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL DIVISION, PWD</t>
   </si>
   <si>
-    <t>Supplying, laying and aligning of HDPE distribution pipe line and other allied works under command area of SARPI piped W/S system under RBTW water based water supply scheme for Sharpi and its adjoining areas to accommodate FHTC in Durgapur-Faridpur block ,Dist.-Paschim Bardhhaman.(Part-E).</t>
-[...40 lines deleted...]
-  <si>
     <t>Supply delivery and installation of submersible pumping machinery in the newly sunk ground bored tubewell, lighting arrangement at new Bhaburia headworks site and corresponding sharpi O.H.R under RBTW water based water supply scheme for sharpi and adjoining areas under Asansol Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>943/AMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/06/2025</t>
   </si>
   <si>
     <t>M/S JIT ENTERPRISE</t>
   </si>
   <si>
     <t>Providing &amp; Installation of Centrifugal Pumping Machineries(No-04) at Amdahi Boosting Station under Augmentation of Sharpi Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000071/2025-2026</t>
@@ -456,80 +468,50 @@
     <t>16/07/2025</t>
   </si>
   <si>
     <t>Quotation for new connection at Jagannathpur O.H.R. under Sharpi Water supply Scheme.</t>
   </si>
   <si>
     <t>BILL/01136/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-88</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Security deposit and Earnest money for the sharpi O.H.R. under Augmentation of Sharpi Water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01135/2024-2025</t>
   </si>
   <si>
     <t>BP-2025-26-1</t>
   </si>
   <si>
     <t>18/07/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>A CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -918,51 +900,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1076,1595 +1058,1536 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.78</v>
+        <v>4.12</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.96</v>
+        <v>99.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>236.81</v>
+        <v>338.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>202.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>922.9</v>
+        <v>97.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.08</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.65</v>
+        <v>93.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.75</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>5.03</v>
+        <v>18.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.32</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>338.11</v>
+        <v>99.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>202.91</v>
+        <v>65.25</v>
       </c>
       <c r="R9" s="4">
-        <v>60.01</v>
+        <v>65.43</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>18.32</v>
+        <v>27.47</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.9</v>
+        <v>23.76</v>
       </c>
       <c r="R10" s="4">
-        <v>81.32</v>
+        <v>86.49</v>
       </c>
       <c r="S10" s="4">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>99.72</v>
+        <v>32.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>65.25</v>
+        <v>32.1</v>
       </c>
       <c r="R11" s="4">
-        <v>65.43</v>
+        <v>98.72</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>19.61</v>
+        <v>98.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>41.19</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>41.7</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.12</v>
+        <v>27.48</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>27.44</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>27.47</v>
+        <v>18.32</v>
       </c>
       <c r="Q14" s="4">
-        <v>23.76</v>
+        <v>10.96</v>
       </c>
       <c r="R14" s="4">
-        <v>86.49</v>
+        <v>59.8</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>32.52</v>
+        <v>93.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>32.1</v>
+        <v>66.94</v>
       </c>
       <c r="R15" s="4">
-        <v>98.72</v>
+        <v>71.73</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>27.48</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>27.44</v>
+        <v>0.96</v>
       </c>
       <c r="R16" s="4">
-        <v>99.85</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>18.32</v>
+        <v>236.81</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.96</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>59.8</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="P18" s="4">
-        <v>21.33</v>
+        <v>922.9</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>33.26</v>
+        <v>3.65</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>99.89</v>
+        <v>5.03</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>97.54</v>
+        <v>19.61</v>
       </c>
       <c r="Q21" s="4">
-        <v>43.97</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>45.08</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="P22" s="4">
-        <v>93.43</v>
+        <v>21.33</v>
       </c>
       <c r="Q22" s="4">
-        <v>23.12</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>24.75</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>14.96</v>
+        <v>33.26</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I24" s="13" t="s">
+      <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>32.17</v>
+        <v>14.96</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I25" s="13"/>
-[...1 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="P25" s="4">
-        <v>0.51</v>
+        <v>32.17</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>55</v>
+        <v>115</v>
       </c>
       <c r="P26" s="4">
-        <v>1.93</v>
+        <v>0.51</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>148</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>67</v>
+        <v>151</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>152</v>
+        <v>115</v>
       </c>
       <c r="P27" s="4">
-        <v>93.32</v>
+        <v>1.93</v>
       </c>
       <c r="Q27" s="4">
-        <v>66.94</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>71.73</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A28" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>2342.12</v>
+      </c>
+      <c r="P28" s="8">
+        <v>553.5</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>23.63</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>