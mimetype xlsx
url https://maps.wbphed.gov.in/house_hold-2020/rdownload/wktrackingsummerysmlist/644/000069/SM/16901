--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,99 +89,99 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR DANDESHWAR, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
   </si>
   <si>
     <t>SM/16901</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of balance work for supplying and laying of HDPE distribution pipe line construction of pipe carrying structure and allied works at Railpar of Prayagpur mouza under AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR DANDESHWAR, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>ORD/000504/2022-2023</t>
+  </si>
+  <si>
+    <t>320/DWSD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work for laying of HDPE pipe line and providing FHTC in connection with JJM at Arrah mouza (JL-89) under command area of Augmentation of Dandeswar piped W/s Scheme under DWSD ,PHE Dte (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000509/2022-2023</t>
+  </si>
+  <si>
+    <t>326/DWSD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Route survey and preparation of DPR for Augmentation of Jatgoria ,Napara and Dandeswar piped W/s Scheme and Kataberia PWSS under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000566/2022-2023</t>
   </si>
   <si>
     <t>529/DWSD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
-  </si>
-[...31 lines deleted...]
-    <t>BISHAL ENTERPRISE</t>
   </si>
   <si>
     <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction 02 Nos pump house construction of 150 M3 OHR of 20 Mtr staging height as per Deptt drawing laying aligning of rising main and providing FHTC connection of all mouzas under Command area of Augmentation Dandeswar piped W/s Scheme under DWSD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>796/DWSD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>POWER TOOLS AND ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -744,262 +744,262 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>6.74</v>
+        <v>87.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>72.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>87.4</v>
+        <v>81.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>81.29</v>
+        <v>6.74</v>
       </c>
       <c r="Q5" s="4">
+        <v>6.74</v>
+      </c>
+      <c r="R5" s="4">
+        <v>100</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>122.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>94.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.04</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>297.89</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>173.29</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>58.17</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>