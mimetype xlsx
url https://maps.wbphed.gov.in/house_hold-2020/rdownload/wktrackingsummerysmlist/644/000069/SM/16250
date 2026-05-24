--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -966,54 +966,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>4.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>127.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.12</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1080,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>44.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>9.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1198,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P7" s="4">
         <v>93.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>18.07</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1259,54 +1259,54 @@
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>9.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1430,54 +1430,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>171.21</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>145.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.04</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>8.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1601,54 +1601,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>93.52</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>90.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1658,54 +1658,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="4">
         <v>3.55</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1869,54 +1869,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>694.66</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>308.01</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>44.34</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>