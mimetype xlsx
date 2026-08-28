--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,50 +89,68 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR TELIPARA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
   </si>
   <si>
     <t>SM/16250</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000472/2021-2022</t>
+  </si>
+  <si>
+    <t>1631/DWSD</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>SHWET BARANI</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of modernization of the existing Gopalpur Lab for NABL accreditation of Sub-district water testing lab at Kanksa of Jamgora-Jagannathpur piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000363/2021-2022</t>
   </si>
   <si>
     <t>87/DWSD</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
   </si>
   <si>
     <t>Formal order for the work of Supplying &amp; aligning of HDPE distribution pipe line and allied works including Functional House Holds Tap connectin (FHTC ) and connection providing to Jamdoba Mouza-40 and Telipara Mouza- JL-41 of Telipara block -Kanksa under TELIPARA piped W/s Scheme under DWSD, PHE Dte (SL-03)</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>648/DWSD</t>
@@ -257,111 +275,93 @@
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Formal order for the work of Balance work for supplying laying and aligning of HDPe distribution pipe line and allied works including FHTC and connection providing to Raghunathpur mouzas JL-39 and Paschim Gangarampur mouzas JL-92 of Augmentation of Telipara W/s Scheme under DWSD under DWSD ,PHE Dte (SL-15)</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>713/DWSD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>M/S PROCHESTA ENTERPRISE</t>
   </si>
   <si>
+    <t>Supplying aligning and laying of 150/250 mm dia MS pipe at Telipara under Augmentation of Telipara piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1559/DWSD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of 1(One) No PWD road crossing at JAMDOBA under command area of Telipara distribution main by modern trenches less technology through JACK Pushing method under Augmentation of Telipara piped W/s Scheme under DWSD ,PHE Dte (Part-C)</t>
   </si>
   <si>
     <t>ORD/000144/2023-2024</t>
   </si>
   <si>
     <t>1273/DWSD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>SK. ALIM</t>
   </si>
   <si>
-    <t>Continuation order for the work of additional number of FHTC in connection with JJM Ichhapur(Mouza-91) with extension of branch pipe line of command area of Gourbazar-Ichhapur W/s Scheme at Durgapur-Faridpur block under DWSD,PHE Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Balance work for supplying laying and aligning of HDPE distribution pipeline and allied works including FHT C and connection providing to Jamdoba mouzaJLNo-40 andTelipara MouzaJL-41of Telipara W/s Scheme udner DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>1089/DWSD.</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
-  </si>
-[...7 lines deleted...]
-    <t>1559/DWSD</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Allied work of laying distribution system, New FHTC and re connection of FHTC at Shibpur of Augmentation of Telipara PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000455/2025-2026</t>
   </si>
   <si>
     <t>2010/RCD-I</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S KALYANI ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum work order for additional work of supplying ,laying and aligning of HDPE Distribution pipeline &amp; allied works including functional household tap connection (FHTC) at Pathanpara command area for Augmentation of Ground Water Based Water Supply Scheme for Telipara under RCFA Division-I PHE Dte.</t>
   </si>
@@ -963,458 +963,458 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>4.39</v>
+        <v>3.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>93.83</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>127.01</v>
+        <v>4.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.48</v>
+        <v>4.12</v>
       </c>
       <c r="R4" s="4">
-        <v>16.12</v>
+        <v>93.83</v>
       </c>
       <c r="S4" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>44.99</v>
+        <v>127.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.01</v>
+        <v>20.48</v>
       </c>
       <c r="R5" s="4">
-        <v>4.46</v>
+        <v>16.12</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>9.56</v>
+        <v>44.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.22</v>
+        <v>2.01</v>
       </c>
       <c r="R6" s="4">
-        <v>96.47</v>
+        <v>4.46</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>93.42</v>
+        <v>9.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.88</v>
+        <v>9.22</v>
       </c>
       <c r="R7" s="4">
-        <v>18.07</v>
+        <v>96.47</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>9.49</v>
+        <v>93.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.26</v>
+        <v>16.88</v>
       </c>
       <c r="R8" s="4">
-        <v>97.5</v>
+        <v>18.07</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>19.4</v>
+        <v>9.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>3.55</v>
+        <v>19.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1427,285 +1427,285 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>171.21</v>
+        <v>3.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>145.6</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>85.04</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>8.74</v>
+        <v>171.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.74</v>
+        <v>145.6</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>85.04</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>3.99</v>
+        <v>3.55</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>28.5</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>93.52</v>
+        <v>8.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>90.71</v>
+        <v>8.74</v>
       </c>
       <c r="R14" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>3.55</v>
+        <v>93.52</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.01</v>
+        <v>90.71</v>
       </c>
       <c r="R15" s="4">
-        <v>28.5</v>
+        <v>97</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1755,51 +1755,51 @@
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>110</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P17" s="4">
         <v>76.14</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>