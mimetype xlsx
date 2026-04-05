--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -489,50 +489,95 @@
     <t>ORD/000403/2025-2026</t>
   </si>
   <si>
     <t>1993/AE-I/AMD</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>25/12/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machineries, Chlorinator and other allied materials for TubeWell No-I, II under Kantaberia Piped Water Supply Scheme, Block-Faridpur-Durgapur, District-Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>1023/AMD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY AND INSTALLATIONF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-6 AT AUGMENTATION KANTABERIA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/AMD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>R.M.D. TRADING</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Shifting of office of the Executive Engineer, Durgapur W/s Division, PHE Dte, ADDA Administrative Building, EPIP Complex, Banskopa, Durgapur-12 to Nababhat, PHE Complex, Purba Bandhaman under Augmentation of Kataberia PWSS, Augmentation of Telipara under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 15,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001150/2023-2024</t>
+  </si>
+  <si>
+    <t>3516/RCD-I</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,51 +966,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2589,87 +2634,213 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P28" s="4">
         <v>22.85</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>159</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="P29" s="4">
+        <v>11.76</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P30" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>584</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>