--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -459,65 +459,50 @@
     <t>ORD/000594/2022-2023</t>
   </si>
   <si>
     <t>499/DWSD</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S K.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-05 AND OTHER ALLIED WORKS FOR T/W-01 AT KANTABERIA PIPED WATER SUPPLY SCHEME UNDER ASSANSOL MECHANICAL DIVISION, PHE DTE.,BLOCK-DURGAPUR-FARIDPUR, DIST.- PASCHIM-BARDHAMAN</t>
   </si>
   <si>
     <t>ORD/000278/2024-2025</t>
   </si>
   <si>
     <t>1680/AMD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>M/S SWAPAN BANERJEE</t>
-  </si>
-[...13 lines deleted...]
-    <t>25/12/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machineries, Chlorinator and other allied materials for TubeWell No-I, II under Kantaberia Piped Water Supply Scheme, Block-Faridpur-Durgapur, District-Paschim Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>1023/AMD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY AND INSTALLATIONF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-6 AT AUGMENTATION KANTABERIA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>1924/AMD</t>
   </si>
@@ -966,51 +951,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1127,54 +1112,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>18.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.27</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1245,54 +1230,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>7.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1306,54 +1291,54 @@
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>96.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>76.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.89</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1365,54 +1350,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>29.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1424,54 +1409,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1483,54 +1468,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1542,54 +1527,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1601,54 +1586,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1660,54 +1645,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P12" s="4">
         <v>0.99</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1837,54 +1822,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>94.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>80.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>85.07</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1959,54 +1944,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>14.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>14.74</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2077,54 +2062,54 @@
       </c>
       <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P19" s="4">
         <v>33.88</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>33.34</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.41</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2136,54 +2121,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>6.84</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2195,54 +2180,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P21" s="4">
         <v>78.86</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>74.88</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>94.96</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -2431,54 +2416,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P25" s="4">
         <v>99.75</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>50.33</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>50.46</v>
       </c>
       <c r="S25" s="4">
         <v>55</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
@@ -2554,57 +2539,57 @@
       <c r="H27" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P27" s="4">
-        <v>0.89</v>
+        <v>22.85</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>24.79</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
@@ -2614,233 +2599,170 @@
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>99</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="P28" s="4">
-        <v>22.85</v>
+        <v>11.76</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>99</v>
+        <v>162</v>
       </c>
       <c r="J29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="R29" s="4">
         <v>100</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="3">
-[...29 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="A30" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>583.11</v>
+      </c>
+      <c r="P30" s="8">
+        <v>391.35</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>67.12</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>