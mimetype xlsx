--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -128,441 +128,441 @@
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>KANJILAL &amp; CO.</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Constructions of 5.40 X 3.6 m switch room with plinth height (600 X 2000 mm ) with sanitary and water supply arrangement at Kataberia TW no -II of Kataberia piped W/s Scheme under DWSD PHE Dte</t>
   </si>
   <si>
     <t>ORD/000581/2022-2023</t>
   </si>
   <si>
     <t>495/DWSD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Supplying ,laying and aligning of Hoped distribution pipe line and allied works including FHTC tap connection and connection &amp; providing to Khatgoria Mouzas JL-29 (Part-C) under Command area of Kataberia pipe W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>586/DWSD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>TARA PRASAD SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying laying and aligning of HDPE distribution system with construction of 150 M3 capacity 20 mtr staging height RCC OHR including pipe connection and soil investigation at Kataberia piped W/s Scheme under DWSD PHE Dte (SL-9)</t>
+  </si>
+  <si>
+    <t>ORD/000594/2022-2023</t>
+  </si>
+  <si>
+    <t>499/DWSD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S K.B.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Balance work for water supply arrangement for 1(One) No SLWM center at Bargoria and burning ghat at Bargoria ,Block-Durgapur-Faridpur for having no electricity with solar power connection including pipe line works and other allied works under proposed piped W/S Scheme for Kataberia under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>770/DWSD</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>BHUMIKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machineries, Chlorinator and other allied materials for TubeWell No-I, II under Kantaberia Piped Water Supply Scheme, Block-Faridpur-Durgapur, District-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1023/AMD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Constructions of 5.40 X 3.6 m witch room with plinth height (600 X 2000 mm ) with sanitary and water supply arrangement at Kataberia TW no -I of Kataberia piped W/s Scheme under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000003/2023-2024</t>
+  </si>
+  <si>
+    <t>581/DWSD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>MAJI DEVELOPERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Constructions of 5.40 X 3.6 m switch room with plinth height (600 X 2000 mm ) with sanitary and water supply arrangement at Kataberia TW no -II of Kataberia piped W/s Scheme under DWSD PHE Dte (SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>578/DWSD</t>
+  </si>
+  <si>
+    <t>M/S MANDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and allied works including FHTC and connection providing to Kataberia mouzas JL-50 part-A under command area of augmentation of Kantaberia &amp; Bistupur piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000606/2022-2023</t>
+  </si>
+  <si>
+    <t>504/A/DWSD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying installation of 4(Four) Nos Centrifugal pumping machinery of 1 Hp for providing port water for existing Stand alon at Labnapara under Kataberia piped W/s Scheme under DWSD,PHE Dte. (Sl- 01)</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>1179/DWSD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of boundary wall at Khatgoria H/W (OHR) site of land development approach road and others allied works of Kantaberia Piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000580/2022-2023</t>
+  </si>
+  <si>
+    <t>491/DWSD</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos 300X200X210 m depth by Direct reverse rotary method using UPVC pipe (CD) deep well screen (RDS) at Kataberia H/W site TW No-I site of Durgapur-Faridpur Block under PROPOSED GROUND WATER BASED WATER SUPPLY SCHEME FOR KATABERA, UNDER DURGAPUR W/S DIVISION , BLOCK : FARIDPUR-DURGAPUR, DISTRICT : PASCHIM BARDDHAMAM(SM/16249)</t>
+  </si>
+  <si>
+    <t>ORD/000073/2023-2024</t>
+  </si>
+  <si>
+    <t>1072/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying installation of 4(Four) Nos Centrifugal pumping machinery of 1 Hp for providing port water for existing Stand alon at Jamgora under Kataberia piped W/s Scheme under DWSD,PHE Dte. (Sl- 03)</t>
+  </si>
+  <si>
+    <t>ORD/000135/2023-2024</t>
+  </si>
+  <si>
+    <t>1178/DWSD</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Supplying laying and aligning of HDPE distribution pipe line and allied works including FHTC and connection providing to Khatgoria mouzas JL-29 (Part-B) under command area of Kataberia piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>Junior Engineer_3</t>
   </si>
   <si>
     <t>ORD/000002/2023-2024</t>
   </si>
   <si>
     <t>580/DWSD</t>
   </si>
   <si>
-    <t>10/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) Nos 300X200X210 m depth by Direct reverse rotary method using UPVC pipe (CD) deep well screen (RDS) at Kataberia H/W site TW No-I site of Durgapur-Faridpur Block under PROPOSED GROUND WATER BASED WATER SUPPLY SCHEME FOR KATABERA, UNDER DURGAPUR W/S DIVISION , BLOCK : FARIDPUR-DURGAPUR, DISTRICT : PASCHIM BARDDHAMAM(SM/16249)</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Supplying installation of 4(Four) Nos Centrifugal pumping machinery of 1 Hp for providing port water for existing Stand alon at Kataberia under Kataberia piped W/s Scheme under DWSD,PHE Dte. (Sl- 02)</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>1191/DWSD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying installation of 4(Four) Nos Centrifugal pumping machinery of 1 Hp for providing port water for existing Stand alon at Jamgora under Kataberia piped W/s Scheme under DWSD,PHE Dte. (Sl- 03)</t>
-[...10 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Sinking of 1 no Tubewell for Triat Bore 150 mm. big dia. Tube wel 90 mtr deep by Direct Rotary Rig methed at Akandara for Jem Piped Water Supply Scheme under Durgapur W/S Division, PHE Dte.(Sl-02)</t>
   </si>
   <si>
     <t>ORD/000226/2023-2024</t>
   </si>
   <si>
     <t>48-SPOT/DWSD</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Construction of boundary wall at Khatgoria of Kataberia piped W/s Scheme pump house -II under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>585/DWSD</t>
+  </si>
+  <si>
+    <t>SIL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Cleaning the chokage of different dia pipeline at Gourbazar area under Durgapur W/S Divn,PHE Dte (Sl- 02)</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>1392/DWSD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
-    <t>Asansol Mechanical</t>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Shifting of office of the Executive Engineer, Durgapur W/s Division, PHE Dte, ADDA Administrative Building, EPIP Complex, Banskopa, Durgapur-12 to Nababhat, PHE Complex, Purba Bandhaman under Augmentation of Kataberia PWSS, Augmentation of Telipara under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 15,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001150/2023-2024</t>
+  </si>
+  <si>
+    <t>3516/RCD-I</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR NEW CONNECTION AT KHATGORIA</t>
   </si>
   <si>
     <t>BILL/00025/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-4</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>QUOTATION MONEY FOR NEW CONNECTION AT KANTABERIA.</t>
   </si>
   <si>
     <t>BILL/00024/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-3</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying ,laying and aligning of Hoped distribution pipe line and allied works including FHTC tap connection and connection &amp; providing to Khatgoria Mouzas JL-29 (Part-C) under Command area of Kataberia pipe W/s Scheme under DWSD ,PHE Dte</t>
-[...14 lines deleted...]
-    <t>TARA PRASAD SARKAR</t>
+    <t>SUPPLY &amp; INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-05 AND OTHER ALLIED WORKS FOR T/W-01 AT KANTABERIA PIPED WATER SUPPLY SCHEME UNDER ASSANSOL MECHANICAL DIVISION, PHE DTE.,BLOCK-DURGAPUR-FARIDPUR, DIST.- PASCHIM-BARDHAMAN</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>1680/AMD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
   </si>
   <si>
     <t>Providing of lighting luminaries, electrical wiring of chlorine room with yard lighting arrangement of Kantaberia O.H.R. premises under Katabera W/S Scheme.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>1673/AMD</t>
   </si>
   <si>
-    <t>04/10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>SARVATAH PROJECTS PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Construction of boundary wall at Khatgoria of Kataberia piped W/s Scheme pump house -II under DWSD ,PHE Dte</t>
-[...62 lines deleted...]
-    <t>BISHAL ENTERPRISE</t>
+    <t>SUPPLY, DELIVERY AND INSTALLATIONF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-6 AT AUGMENTATION KANTABERIA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/AMD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>R.M.D. TRADING</t>
+  </si>
+  <si>
+    <t>New Connection at Kantabeira RBTW</t>
+  </si>
+  <si>
+    <t>BILL/00840/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-74</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
   </si>
   <si>
     <t>Service Connection Charge at Khatagoria under Katabera.</t>
   </si>
   <si>
     <t>BILL/00940/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-85</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>New Connection at Kantabeira RBTW</t>
-[...10 lines deleted...]
-  <si>
     <t>Service Connection Charge at Kantaberia.</t>
   </si>
   <si>
     <t>BILL/00939/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-84</t>
-  </si>
-[...88 lines deleted...]
-    <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1227,1498 +1227,1498 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>7.46</v>
+        <v>94.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.46</v>
+        <v>80.73</v>
       </c>
       <c r="R5" s="4">
-        <v>100.01</v>
+        <v>85.07</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>96.67</v>
+        <v>99.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>76.26</v>
+        <v>50.33</v>
       </c>
       <c r="R6" s="4">
-        <v>78.89</v>
+        <v>50.46</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>29.66</v>
+        <v>7.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.23</v>
+        <v>7.46</v>
       </c>
       <c r="R7" s="4">
-        <v>95.2</v>
+        <v>100.01</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1</v>
+        <v>22.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>1</v>
+        <v>5.66</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>24.79</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>1</v>
+        <v>6.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>1</v>
+        <v>6.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>1</v>
+        <v>6.84</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>1</v>
+        <v>78.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>1</v>
+        <v>74.88</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>94.96</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.99</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.99</v>
+        <v>1</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2.39</v>
+        <v>33.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>33.34</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.41</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>5.3</v>
+        <v>29.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>28.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>94.91</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="4">
-        <v>80.73</v>
+        <v>1</v>
       </c>
       <c r="R15" s="4">
-        <v>85.07</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
         <v>99</v>
       </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>6.28</v>
+        <v>96.67</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>76.26</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>78.89</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>14.8</v>
+        <v>1</v>
       </c>
       <c r="Q17" s="4">
-        <v>14.74</v>
+        <v>1</v>
       </c>
       <c r="R17" s="4">
-        <v>99.6</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>6.92</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>62</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>33.88</v>
+        <v>14.8</v>
       </c>
       <c r="Q19" s="4">
-        <v>33.34</v>
+        <v>14.74</v>
       </c>
       <c r="R19" s="4">
-        <v>98.41</v>
+        <v>99.6</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="P20" s="4">
-        <v>6.84</v>
+        <v>0.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>6.84</v>
+        <v>0.99</v>
       </c>
       <c r="R20" s="4">
         <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>125</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>128</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="P21" s="4">
-        <v>78.86</v>
+        <v>3.83</v>
       </c>
       <c r="Q21" s="4">
-        <v>74.88</v>
+        <v>3.83</v>
       </c>
       <c r="R21" s="4">
-        <v>94.96</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>3.75</v>
+        <v>2.39</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="P23" s="4">
-        <v>4.37</v>
+        <v>5.3</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>142</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="P24" s="4">
-        <v>4.28</v>
+        <v>18.46</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>147</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>29</v>
+        <v>145</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="P25" s="4">
-        <v>99.75</v>
+        <v>6.28</v>
       </c>
       <c r="Q25" s="4">
-        <v>50.33</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>50.46</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="P26" s="4">
-        <v>18.46</v>
+        <v>11.76</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="P27" s="4">
-        <v>22.85</v>
+        <v>4.37</v>
       </c>
       <c r="Q27" s="4">
-        <v>5.66</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>24.79</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="P28" s="4">
-        <v>11.76</v>
+        <v>3.75</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="P29" s="4">
-        <v>3.83</v>
+        <v>4.28</v>
       </c>
       <c r="Q29" s="4">
-        <v>3.83</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>583.11</v>