--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,77 @@
     <t>ORD/000518/2022-2023</t>
   </si>
   <si>
     <t>335/DWSD</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>M/S BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Sinking of 03 Nos 300X200 mm dia Tube well with 210 mtr deapth by DR rig method using UPVC pipe (CD and UPVC deep well screen (RDS) at TETIKHOLA H/W site &amp; TW-II site of Durgapur-Faridpur Block under TETIKHOLA piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000456/2022-2023</t>
   </si>
   <si>
     <t>309/DWSD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>M/S. D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Laying &amp; pushing of 600 mm dia RCC hume pipe (NP3) by adopting trench less technology (e.g. Jack Pushing Method) MS water carrier pipe and other allied works under command area of Tetikhola (Part-E) under Tetikhola Piped Water Supply Scheme, Block Durgapur-Faridpur, Dist-Paschim Bardhaman</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer 11,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001141/2023-2024</t>
+  </si>
+  <si>
+    <t>940/RCD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1919,87 +1946,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
         <v>47.15</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P20" s="4">
+        <v>9.51</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>851.64</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>