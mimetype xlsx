--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1338,54 +1338,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>98.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>49.87</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1397,54 +1397,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>99.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>78.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.73</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1456,54 +1456,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>94.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>65.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>69.89</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1515,54 +1515,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>87.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>60.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="S12" s="4">
         <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1574,54 +1574,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>3.9</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1692,54 +1692,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>98.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>33.51</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>33.95</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1751,54 +1751,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>95.42</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>81.27</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.17</v>
       </c>
       <c r="S16" s="4">
         <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1873,54 +1873,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P18" s="4">
         <v>6.88</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>6.88</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -1995,88 +1995,88 @@
       <c r="I20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>9.51</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>851.64</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>384.01</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>45.09</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>