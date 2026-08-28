--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,50 +92,68 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Faridpur Durgapur</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Tetikhala piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman under Durgapur Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/15666</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Drawing design and surveying work for proposed piped W/S Scheme of Tetikhola Piped W/s Scheme under DWSD ,PHE Dte (SL-14)</t>
+  </si>
+  <si>
+    <t>ORD/000169/2022-2023</t>
+  </si>
+  <si>
+    <t>1035/DWSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of construction of boundary wall at TETIKHOLA pump house site No-2 under Tetikhola piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000505/2022-2023</t>
   </si>
   <si>
     <t>321/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Construction of boundary wall at TETIKHOLA pump house site No-3 under Tetikhola piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000520/2022-2023</t>
   </si>
   <si>
     <t>322/DWSD</t>
@@ -209,201 +227,183 @@
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-C) under Tetikhola piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman (SL-14)</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>759/DWSD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>ANWESHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-D) under Tetikhala piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>763/DWSD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-E) under Tetikhola piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>761/DWSD</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-A) under Tetikhola piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman (SL-18)</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>810/DWSD</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE/CI/DI distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-B) under Tetikhola piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman (SL-13)</t>
   </si>
   <si>
     <t>ORD/000027/2023-2024</t>
   </si>
   <si>
     <t>762/DWSD</t>
   </si>
   <si>
-    <t>22/05/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-F) under Tetikhala piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>811/DWSD</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Drawing design and surveying work for proposed piped W/S Scheme of Tetikhola Piped W/s Scheme under DWSD ,PHE Dte (SL-14)</t>
-[...14 lines deleted...]
-    <t>APEX ENGINEERING</t>
+    <t>Acceptance cum formal order for the work of Sinking of 03 Nos 300X200 mm dia Tube well with 210 mtr deapth by DR rig method using UPVC pipe (CD and UPVC deep well screen (RDS) at TETIKHOLA H/W site &amp; TW-II site of Durgapur-Faridpur Block under TETIKHOLA piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000456/2022-2023</t>
+  </si>
+  <si>
+    <t>309/DWSD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of 5.40 X3.60 mtr switch room with plinth height (600X 2000 mm) with sanitary and water supply arrangemnt at TW No-3 site at Tetikhola under Tetikhola piped W/S Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000518/2022-2023</t>
+  </si>
+  <si>
+    <t>335/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>788/DWSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of supplying, laying and aligning of HDPE distribution pipe line and other allied works providing FHTC under command area of TETIKHOLA (Part-D) under Tetikhala piped water supply scheme , Block-Durgapur-Faridpur,Dist-Paschim Bardhhaman</t>
-[...22 lines deleted...]
-  <si>
     <t>SUPPLY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-4 &amp;5 AT TETIKHOLA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE., BOLCK- DURGAPUR-FARIDPUR, DIST- PASCHIM BARDHAMAN.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000360/2024-2025</t>
   </si>
   <si>
     <t>1925/AMD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>PESTCO INDIA</t>
-  </si>
-[...28 lines deleted...]
-    <t>M/S. D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum Work Order for Laying &amp; pushing of 600 mm dia RCC hume pipe (NP3) by adopting trench less technology (e.g. Jack Pushing Method) MS water carrier pipe and other allied works under command area of Tetikhola (Part-E) under Tetikhola Piped Water Supply Scheme, Block Durgapur-Faridpur, Dist-Paschim Bardhaman</t>
   </si>
   <si>
     <t>Assistant Engineer 1,Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer 11,Junior Engineer 7</t>
   </si>
   <si>
     <t>ORD/001141/2023-2024</t>
   </si>
   <si>
     <t>940/RCD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
@@ -977,1012 +977,1012 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>15.35</v>
+        <v>3.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>15.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>13.83</v>
+        <v>15.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>34.29</v>
+        <v>13.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>34.05</v>
+        <v>34.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>48.29</v>
+        <v>34.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>98.7</v>
+        <v>48.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>49.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>99.25</v>
+        <v>98.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>78.14</v>
+        <v>49.22</v>
       </c>
       <c r="R10" s="4">
-        <v>78.73</v>
+        <v>49.87</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>94.09</v>
+        <v>98.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>65.76</v>
+        <v>33.51</v>
       </c>
       <c r="R11" s="4">
-        <v>69.89</v>
+        <v>33.95</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>87.79</v>
+        <v>95.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>60.58</v>
+        <v>81.27</v>
       </c>
       <c r="R12" s="4">
-        <v>69</v>
+        <v>85.17</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>3.9</v>
+        <v>99.25</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.9</v>
+        <v>78.14</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>78.73</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>26.4</v>
+        <v>94.09</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>65.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>69.89</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P15" s="4">
+        <v>87.79</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>60.58</v>
+      </c>
+      <c r="R15" s="4">
+        <v>69</v>
+      </c>
+      <c r="S15" s="4">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>95.42</v>
+        <v>47.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>81.27</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>85.17</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13" t="s">
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>22.69</v>
+        <v>6.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6.88</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>6.88</v>
+        <v>26.4</v>
       </c>
       <c r="Q18" s="4">
-        <v>6.88</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>47.15</v>
+        <v>22.69</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>116</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>