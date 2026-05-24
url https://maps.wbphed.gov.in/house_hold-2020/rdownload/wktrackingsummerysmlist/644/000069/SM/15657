--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,87 +272,144 @@
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL Procedure-A (2010) ON Turn key/ Full deposit basis for the site of Napara Sukhna Pump House no-4, under Kanksa Block under Panagarh CCC supply office</t>
   </si>
   <si>
     <t>BILL/00077/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-13</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of Separate Zone at Sukna with Boundary wall, Pump House &amp; other allied works of Augmentation of ground water based water supply scheme for Napara under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer 5,Junior Engineer 6,Junior Engineer 9</t>
+    <t>Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer,Junior Engineer 6,Junior Engineer 9</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>2625/RCD-I</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>UNITED CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 500 cum &amp; allied work at Pansuili Head Works Site under Augmentation of Ground Water Based Water Supply Scheme for Napara W/S Scheme under RCFA Division-I PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer 3,Assistant Engineer 4</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>2851/RCD-I</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Dhobi Ghat) &amp; TUBE WELL NO-4 (Sukna) AT NAPARA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>1816/AMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Separate Zone at Dhobaghata with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Napara PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000357/2024-2025</t>
+  </si>
+  <si>
+    <t>2848/RCD-I</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of RCC Conduit for crossing of HDPE Rising Main across the Kunur river at Jemua Augmentation of Ground Water Based Water Supply Scheme for Napara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2024-2025</t>
+  </si>
+  <si>
+    <t>2542/RCD-I</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,54 +961,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>119.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>105.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1081,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>70.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.33</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1146,54 +1203,54 @@
       <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>23.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1203,54 +1260,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P8" s="4">
         <v>307.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>264.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1260,54 +1317,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>31.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>60.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1378,54 @@
       <c r="I10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>6.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1415,186 +1472,369 @@
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
         <v>27.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>33.93</v>
       </c>
       <c r="S12" s="4">
         <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P13" s="4">
         <v>63.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.82</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...18 lines deleted...]
-      <c r="P14" s="8">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P14" s="4">
+        <v>25.96</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>54.09</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>60</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P16" s="4">
+        <v>64.49</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>896.71</v>
+      </c>
+      <c r="P17" s="8">
+        <v>498.81</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>55.63</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>