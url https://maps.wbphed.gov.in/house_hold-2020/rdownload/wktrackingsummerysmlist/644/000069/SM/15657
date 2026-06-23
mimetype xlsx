--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -366,50 +366,80 @@
     <t>Assistant Engineer 5,Junior Engineer 6</t>
   </si>
   <si>
     <t>ORD/000357/2024-2025</t>
   </si>
   <si>
     <t>2848/RCD-I</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>Acceptance cum work order for Construction of RCC Conduit for crossing of HDPE Rising Main across the Kunur river at Jemua Augmentation of Ground Water Based Water Supply Scheme for Napara under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2024-2025</t>
   </si>
   <si>
     <t>2542/RCD-I</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for laying of pipe line (Left Out) with HDPE pipe with FHTC at Seterbundhu, Kanksa Colony &amp; Subhaspally within command area of Kanksa Zone-II/C PWSS with reconnection of existing FHTC and other allied works of Augmentation of Napara PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2025-2026</t>
+  </si>
+  <si>
+    <t>1441/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL Procedure-A (2010) for the site of Napara TW No-03, Dhobaghata.</t>
+  </si>
+  <si>
+    <t>BILL/00585/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-67</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1754,87 +1784,205 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P16" s="4">
         <v>64.49</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P17" s="4">
+        <v>27.33</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.48</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>928.52</v>
+      </c>
+      <c r="P19" s="8">
+        <v>498.81</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>53.72</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>