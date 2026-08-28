--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,357 +89,357 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR NAPARA, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMA</t>
   </si>
   <si>
     <t>SM/15657</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Addition work for Laying of HDPE pipeine and Providing Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission at of Arra Mouza JL No 89 Under command area of Augumentation of Napara piped W/S Scheme,under D.W.S.D., P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001039/2022-2023</t>
+  </si>
+  <si>
+    <t>327/DWSD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>DARPAN DAS &amp; CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional pipe line work with concrete cutting at Shilampur mouza for providing FHTC in connection with Jal Jeevan mission for Shilampur Mouza(JL90) under Augmentation of Napara Piped W/s Scheme at Kanksa block under DWSD, PHE Dte (SL-18)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001189/2023-2024</t>
+  </si>
+  <si>
+    <t>1014/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos tube well 300 mm X 200 mm tube well of 210 mtrs depth by Direct rotary rig method using UPVC Piped CD and UPVC Deep well screen RDS filter at Napara site under Block-Kanksa under Augmentation of Napara piped W/s Scheme under DWD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1301/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>SK. ALIM</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Balance work of supplying and laying of HDPE distribution system with construction of 02 Nos Pump house ,Construction of 350 M3 OHR of 20 mtr staging height as per Deptt drawing laying aligning of Rising main and providing of FHTC connection of all mouzas under command area of Augmentation of Napara piped W/s Scheme under DWSD ,PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>712/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Napara Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000057/2023-2024</t>
+  </si>
+  <si>
+    <t>2517/CMD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>02/07/2023</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of construction of pump house cum chlorine room at Silampur pump house No-I H/W site for of Kanksa (Zone-I) Under Augmentation of Napara P piped W/s Scheme under DWSD,PHE Dt</t>
+  </si>
+  <si>
+    <t>ORD/001236/2023-2024</t>
+  </si>
+  <si>
+    <t>1279_DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
     <t>Formal work order for creating separate zone for Adibasipara near WTP Panagarh, supplying, laying of 160 mm dia HDPE distribution pipe line and other allied works at Anandapur, Repairing of existing cement concrete road restoration and other allied works (Part- A &amp; B), at Bistupur and Dannay. Mohal &amp; Sinking of 2 Nos 300 X 200 MM dia RBT tube well at Silampur under Augmentation of Kanksha (Zone-I &amp; II), Augmentation of RCFA Part-III (Zone-II), Augmentation of ground water based water supply scheme Napara under RCFA Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 1,Assistant Engineer 2</t>
   </si>
   <si>
-    <t>Junior Engineer 7</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001024/2023-2024</t>
   </si>
   <si>
     <t>662/RCD-I</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>SARASWATI ENTERPRISE</t>
   </si>
   <si>
     <t>Trial run and special Maintenance of Rising main and Distribution system with operating of valve within command area under Augmentation of Telipara PWSS, JJM under RCFA Division-I PHE Dte. 6 (Six) Months</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/001028/2023-2024</t>
   </si>
   <si>
     <t>684_RCD-1</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>MALLICK ENTERPRISE</t>
   </si>
   <si>
-    <t>Addition work for Laying of HDPE pipeine and Providing Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission at of Arra Mouza JL No 89 Under command area of Augumentation of Napara piped W/S Scheme,under D.W.S.D., P.H.E. Dte.</t>
-[...116 lines deleted...]
-    <t>21/09/2023</t>
+    <t>Acceptance cum work order for Construction of Separate Zone at Sukna with Boundary wall, Pump House &amp; other allied works of Augmentation of ground water based water supply scheme for Napara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 8</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer,Junior Engineer 6,Junior Engineer 9</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>2625/RCD-I</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>UNITED CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of CWR (Clear Water Reservoir) of capacity 500 cum &amp; allied work at Pansuili Head Works Site under Augmentation of Ground Water Based Water Supply Scheme for Napara W/S Scheme under RCFA Division-I PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000359/2024-2025</t>
+  </si>
+  <si>
+    <t>2851/RCD-I</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of RCC Conduit for crossing of HDPE Rising Main across the Kunur river at Jemua Augmentation of Ground Water Based Water Supply Scheme for Napara under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2024-2025</t>
+  </si>
+  <si>
+    <t>2542/RCD-I</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
+    <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Dhobi Ghat) &amp; TUBE WELL NO-4 (Sukna) AT NAPARA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>1816/AMD</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Construction of Separate Zone at Dhobaghata with Boundary wall, Pump House, Tubewell &amp; other allied works of Augmentation of Napara PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000357/2024-2025</t>
+  </si>
+  <si>
+    <t>2848/RCD-I</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
     <t>Quotation as per WBSEDCL Procedure-A (2010) ON Turn key/ Full deposit basis for the site of Napara Sukhna Pump House no-4, under Kanksa Block under Panagarh CCC supply office</t>
   </si>
   <si>
     <t>BILL/00077/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-13</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum work order for Construction of Separate Zone at Sukna with Boundary wall, Pump House &amp; other allied works of Augmentation of ground water based water supply scheme for Napara under RCFA Division-I PHE Dte.</t>
-[...95 lines deleted...]
-    <t>ASHA CONSTRUCTION</t>
+    <t>Quotation as per WBSEDCL Procedure-A (2010) for the site of Napara TW No-03, Dhobaghata.</t>
+  </si>
+  <si>
+    <t>BILL/00585/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-67</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Additional work for laying of pipe line (Left Out) with HDPE pipe with FHTC at Seterbundhu, Kanksa Colony &amp; Subhaspally within command area of Kanksa Zone-II/C PWSS with reconnection of existing FHTC and other allied works of Augmentation of Napara PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000219/2025-2026</t>
   </si>
   <si>
     <t>1441/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO</t>
-  </si>
-[...10 lines deleted...]
-    <t>28/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -988,957 +988,957 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>119.89</v>
+        <v>70.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>105.01</v>
+        <v>66.42</v>
       </c>
       <c r="R3" s="4">
-        <v>87.59</v>
+        <v>94.33</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.64</v>
+        <v>96.46</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>70.42</v>
+        <v>31.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>66.42</v>
+        <v>19.19</v>
       </c>
       <c r="R5" s="4">
-        <v>94.33</v>
+        <v>60.98</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>96.46</v>
+        <v>307.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>264.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.97</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="P7" s="4">
         <v>23.32</v>
       </c>
       <c r="Q7" s="4">
         <v>22.49</v>
       </c>
       <c r="R7" s="4">
         <v>96.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>307.16</v>
+        <v>6.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>264.06</v>
+        <v>6.41</v>
       </c>
       <c r="R8" s="4">
-        <v>85.97</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>31.47</v>
+        <v>119.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.19</v>
+        <v>105.01</v>
       </c>
       <c r="R9" s="4">
-        <v>60.98</v>
+        <v>87.59</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>6.41</v>
+        <v>1.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.41</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P11" s="4">
-        <v>3.77</v>
+        <v>27.73</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>33.93</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P12" s="4">
-        <v>27.73</v>
+        <v>63.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.41</v>
+        <v>5.82</v>
       </c>
       <c r="R12" s="4">
-        <v>33.93</v>
+        <v>9.1</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P13" s="4">
-        <v>63.91</v>
+        <v>64.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.82</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>9.1</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P14" s="4">
         <v>25.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>54.09</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P16" s="4">
-        <v>64.49</v>
+        <v>3.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="P17" s="4">
-        <v>27.33</v>
+        <v>4.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.48</v>
+        <v>27.33</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>928.52</v>