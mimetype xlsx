--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>ORD/000320/2025-2026</t>
   </si>
   <si>
     <t>1424/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Formal order for the work of balance work of supplying and laying of HDPE distribution system with construction of 02 Nos Pump house ,Construction of 450 M3 OHR of 20 mtr staging height including soil testing construction of pump house (5.40X 3.60 m) with Sanitary arrangement and construction of pump house )3.60 X 3.00 m) of Augmentation of Amlajora piped W/s Scheme under DWSD ,PHE Dte .</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>785/DWSD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional pipe line from Madhaiganj to Jamdoba Adibasi Para including re-connection of FHTC under Augmentation of Amlajora Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 9</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>2629/RCD-I</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1496,87 +1514,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P13" s="4">
         <v>387.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="4">
+        <v>37.59</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>902.47</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>