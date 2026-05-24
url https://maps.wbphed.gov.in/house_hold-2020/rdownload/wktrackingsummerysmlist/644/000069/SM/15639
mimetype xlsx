--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -906,54 +906,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>5.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -963,54 +963,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>28.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>28.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1020,54 +1020,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
         <v>35.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1142,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>81.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>81.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1382,54 +1382,54 @@
       <c r="I11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>44.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>37.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.28</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1500,54 +1500,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P13" s="4">
         <v>387.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>375.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.9</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1561,88 +1561,88 @@
       <c r="I14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>37.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>25.12</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>902.47</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>573.48</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>63.55</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>