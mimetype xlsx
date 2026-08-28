--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -107,258 +107,258 @@
   <si>
     <t>SM/15639</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Dismantling of concrete road for laying distribution system rising main construction of 350 M3 reservoir with 20 mtr staging height including soil investigation construction of pump house (5.40 X 3.60 m) with sanitary and construction of pump house 3.60 X 3.00 m) for Amlajora piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000569/2022-2023</t>
   </si>
   <si>
     <t>488/DWSD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>RANADHIR SINHA</t>
   </si>
   <si>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Implememntation of Har Ghar Jal for Providing FHTC in connection with JJM for Pratapur, Nachan mouza ,Dhabani mouza (JL-48) underAUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR AMLAJORA PART - II, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer 8</t>
+  </si>
+  <si>
+    <t>ORD/001237/2023-2024</t>
+  </si>
+  <si>
+    <t>1074/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal order for the work of balance work of supplying and laying of HDPE distribution system with construction of 02 Nos Pump house ,Construction of 450 M3 OHR of 20 mtr staging height including soil testing construction of pump house (5.40X 3.60 m) with Sanitary arrangement and construction of pump house )3.60 X 3.00 m) of Augmentation of Amlajora piped W/s Scheme under DWSD ,PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>785/DWSD</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
     <t>Dismantling of concrete road and bitumunious road for balance work of laying distribution system ,RM construction of 250 M3 OHR including soil investigation ,construction of Pump house (5.40X3.60 with sanitary and water supply arrangment etc of pump house (3.6X3m) for Amlajora W/s scheme of DWSD,PHE Dte(SM/11937)</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>1070/DWSD</t>
   </si>
   <si>
-    <t>12/07/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Laying and aligining rising main pipe line supplying DI Specials valves and other allied works at Amlajora of Augmentation of Amlajora piped W/s Scheme (SM/11937)</t>
   </si>
   <si>
     <t>ORD/000082/2023-2024</t>
   </si>
   <si>
     <t>1075/DWSD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
+    <t>Addition work for Laying of HDPE pipeine and Providing Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission at of Arra Mouza JL No 89 Under command area of AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR AMLAJORA PART - II, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 7</t>
+  </si>
+  <si>
+    <t>ORD/001040/2022-2023</t>
+  </si>
+  <si>
+    <t>326/DWSD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Additional work for covering isolated area beyond the NH2 by creating a 2 (Two) nos separate zone under command area of Amlajora PWSS at the embankment of Durgapur Panagarh DVC branch canal situated in between DVC branch canal to Kol-Del Railway track and Biharpur Gram with sinking of 2 nos tube well 300 x 200 mm dia, Construction of Pump House cum/Switch room 5.4 m x 3.6 and laying of LDS with necessary inter connection including all others works of Amlajora PWSS under Augmentation of Amlajora Piped W/S Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3,Assistant Engineer 5</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 5,Junior Engineer 6</t>
+  </si>
+  <si>
+    <t>ORD/000390/2024-2025</t>
+  </si>
+  <si>
+    <t>3191/RCD-I</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Work Order for Additional works for distribution network for RBTW water based water supply scheme for Sarpi and its joining mouza (Part-C) at Arati village including FHTC &amp; allied works AUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR AMLAJORA PART - II Durgapur-Faridpur Block under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000065/2024-2025</t>
+  </si>
+  <si>
+    <t>1795/RCD-I</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>M/S BADAL GHOSH</t>
+  </si>
+  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY AND INSTALLATION OF SUBMERSIBLE PUMPING MACHINERY, VOLTAGE STABILIZER, CHLORINATION SYSTEM AND INTERNAL HOUSE WIRING FOR TUBE WELL NO-3 (Near Canalpar) , TUBE WELL NO-4 (Biharpur) and TUBE WELL NO-5 AT AMLAJORA PIPED WATER SUPPLY SCHEME UNDER ASANSOL MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-1,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>1889/AMD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>RCFA Division -I</t>
-[...23 lines deleted...]
-    <t>BISHAL ENTERPRISE</t>
+    <t>Acceptance cum work order for Additional pipe line from Madhaiganj to Jamdoba Adibasi Para including re-connection of FHTC under Augmentation of Amlajora Water Supply Scheme under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 9</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>2629/RCD-I</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for new service connection for Shilampur under Augmentation of Amlajora PWSS ,Kaksa</t>
   </si>
   <si>
     <t>BILL/00757/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-367</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Implememntation of Har Ghar Jal for Providing FHTC in connection with JJM for Pratapur, Nachan mouza ,Dhabani mouza (JL-48) underAUGMENTATION OF GROUND WATER BASED WATER SUPPLY SCHEME FOR AMLAJORA PART - II, UNDER DURGAPUR W/S DIVISION , BLOCK : KANKSA, DISTRICT : PASCHIM BARDDHAMAN</t>
-[...58 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Balance work of laying distribution system, rising main, construction of 250 cum reservoir with 20 mtr staging height including soil investigation, construction of pump house (5.40 m x 3.60 m) with sanitary &amp; W/S arrangement &amp; construction of pump house (3.60 m x 3.00 m) for Amlajora W/S Scheme under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 5</t>
   </si>
   <si>
     <t>Junior Engineer 6</t>
   </si>
   <si>
     <t>ORD/000320/2025-2026</t>
   </si>
   <si>
     <t>1424/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>12/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -928,690 +928,690 @@
         <v>5.99</v>
       </c>
       <c r="Q3" s="4">
         <v>5.99</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>28.91</v>
+        <v>18.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>28.9</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>35.91</v>
+        <v>387.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.69</v>
+        <v>375.86</v>
       </c>
       <c r="R5" s="4">
-        <v>96.6</v>
+        <v>96.9</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>37.85</v>
+        <v>28.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>28.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>81.29</v>
+        <v>35.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>81.06</v>
+        <v>34.69</v>
       </c>
       <c r="R7" s="4">
-        <v>99.72</v>
+        <v>96.6</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>8.27</v>
+        <v>81.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>81.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>18.4</v>
+        <v>156.64</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>156.64</v>
+        <v>44.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>37.53</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>84.28</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>44.53</v>
+        <v>37.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>37.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>84.28</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>59.19</v>
+        <v>37.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.12</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>387.89</v>
+        <v>8.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>375.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>96.9</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="P14" s="4">
-        <v>37.59</v>
+        <v>59.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.44</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>25.12</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>902.47</v>