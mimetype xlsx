--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,95 +89,95 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Retrofitting of Jemua piped W/S scheme for providing FHTC under Durgapur W/s Division, PHE Dte (Mouza-Jemua(JL-80,Paranganj(JL_79) of Jemua Gram Panchayat,Block-Durgapur-Faridpur,Dist-Paschmi Bardhaman.</t>
   </si>
   <si>
     <t>SM/13685</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of providing FHTC connection and connection providing to Jemua Mouza (JL-80) under Jemua piped W/S Scheme under DWSD,PHE Dte (SM/06274) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>B.M. SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of providing FHTC connection and connection providing to Jemua Mouza (JL-80) under Jemua piped W/S Scheme under DWSD,PHE Dte (SM/06274)(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>1058/DWSD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Construction of boundary wall at Akandara Pump house site TW No-2 site under Jemua piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>332/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>DARPAN DAS &amp; CO.</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of providing FHTC connection and connection providing to Jemua Mouza (JL-80) under Jemua piped W/S Scheme under DWSD,PHE Dte (SM/06274) (Part-A)</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 Nos 300X200 mm dia TW 210 mtr deep by DR rig method using UPVC pipe CD and UPVC deep well screen (RDS) at Jemua H/W site and 1 No TW site of Faridpur block of retrofitting of Jemua piped W/s Scheme under DWSD ,PHE Dte (SL-19)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>757/DWSD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of additional work for providing FHTC in connection with JJM for Nachan Mouza(JL-47) under Retrofitting of Jemua piped W/s Scheme under DWSD,PHE Dte (SM/13685)</t>
   </si>
   <si>
     <t>ORD/000077/2023-2024</t>
   </si>
   <si>
     <t>1064/DWSD</t>
@@ -198,62 +198,50 @@
     <t>22/06/2023</t>
   </si>
   <si>
     <t>29/06/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Additional repairing and replacement and restoration due to pipe line laying and pavers block and making platform including extra deapth of TW at Jamuna village and other allied works under providing water supply under Retrofitting of Jemua piped W/s Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000218/2023-2024</t>
   </si>
   <si>
     <t>1445/DWSD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>SATYAM POWER</t>
-  </si>
-[...10 lines deleted...]
-    <t>KIRON ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Construciton of 5.4 m X 3.60 m swtich room with plinth height (600 mm to 20000 mm ) with sanityary and water supply arrangment at Jemua tube well no -III site of retrofitting of Jemua Piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>678/DWSD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>SIL ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 Nos 300X200 mm dia TW 210 mtr deep by DR rig mehtod using UPVC pipe CD and UPVC deep well screen (RDS) at Jemua H/W site and 1 No TW site of Faridpur block of retrofitting of Jemua piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
@@ -705,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -861,174 +849,174 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>15.05</v>
+        <v>9.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
-        <v>9.67</v>
+        <v>9.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.82</v>
+        <v>15.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1080,54 +1068,54 @@
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>14.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
@@ -1251,341 +1239,284 @@
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>9.93</v>
+        <v>6.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>6.92</v>
+        <v>31.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>31.43</v>
+        <v>10.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>10.5</v>
+        <v>6.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...23 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="A14" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>140.45</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>