--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -966,54 +966,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>15.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.17</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>31.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.14</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1080,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>14.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1137,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1194,54 +1194,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>3.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1251,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>6.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1308,54 +1308,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>31.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>30.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.19</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1456,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>140.45</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>86.16</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>61.35</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>