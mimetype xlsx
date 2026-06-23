--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,65 @@
     <t>ORD/000074/2023-2024</t>
   </si>
   <si>
     <t>1068/DWSD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>ASHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Construction of 5.4 m X 3.60 m swtich room with plinth height (600 mm to 20000 mm ) with sanitary and water supply arrangement at Jemua tube well no -II site of retrofitting of Jemua Piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>681/DWSD</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of providing FHTC in connection with JJM for Jemua mouza (JL-80) under Retrofitting of Jemua piped W/s Scheme of Durgapur-Faridpur Block (SM/16249) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/DWSD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1436,87 +1451,144 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>6.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>51</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.93</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>7.63</v>
+      </c>
+      <c r="R14" s="4">
+        <v>76.85</v>
+      </c>
+      <c r="S14" s="4">
+        <v>70</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>150.38</v>
+      </c>
+      <c r="P15" s="8">
+        <v>93.8</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>62.37</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>