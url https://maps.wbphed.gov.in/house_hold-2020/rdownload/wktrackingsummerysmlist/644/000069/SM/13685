--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -116,210 +116,210 @@
   <si>
     <t>ORD/000068/2023-2024</t>
   </si>
   <si>
     <t>1065/DWSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>B.M. SARKAR</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of providing FHTC connection and connection providing to Jemua Mouza (JL-80) under Jemua piped W/S Scheme under DWSD,PHE Dte (SM/06274)(Part-C)</t>
   </si>
   <si>
     <t>ORD/000071/2023-2024</t>
   </si>
   <si>
     <t>1058/DWSD</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Construction of 5.4 m X 3.60 m swtich room with plinth height (600 mm to 20000 mm ) with sanitary and water supply arrangement at Jemua tube well no -II site of retrofitting of Jemua Piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>681/DWSD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>RANA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construciton of 5.4 m X 3.60 m swtich room with plinth height (600 mm to 20000 mm ) with sanityary and water supply arrangment at Jemua tube well no -III site of retrofitting of Jemua Piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>678/DWSD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>SIL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 2 Nos 300X200 mm dia TW 210 mtr deep by DR rig mehtod using UPVC pipe CD and UPVC deep well screen (RDS) at Jemua H/W site and 1 No TW site of Faridpur block of retrofitting of Jemua piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>680/DWSD</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of additional work for providing FHTC in connection with JJM for Nachan Mouza(JL-47) under Retrofitting of Jemua piped W/s Scheme under DWSD,PHE Dte (SM/13685)</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>1064/DWSD</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Construction of boundary wall at Akandara Pump house site TW No-2 site under Jemua piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>332/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>DARPAN DAS &amp; CO.</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of providing FHTC in connection with JJM for Jemua mouza (JL-80) under Retrofitting of Jemua piped W/s Scheme of Durgapur-Faridpur Block (SM/16249) (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/DWSD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of Jemua PWSS under Durgapur-Faridpur Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No-01)</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>914/DWSD</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of providing FHTC connection and connection providing to Jemua Mouza (JL-80) under Jemua piped W/S Scheme under DWSD,PHE Dte (SM/06274) (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000074/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/DWSD</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional repairing and replacement and restoration due to pipe line laying and pavers block and making platform including extra deapth of TW at Jamuna village and other allied works under providing water supply under Retrofitting of Jemua piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000218/2023-2024</t>
+  </si>
+  <si>
+    <t>1445/DWSD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>SATYAM POWER</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 Nos 300X200 mm dia TW 210 mtr deep by DR rig method using UPVC pipe CD and UPVC deep well screen (RDS) at Jemua H/W site and 1 No TW site of Faridpur block of retrofitting of Jemua piped W/s Scheme under DWSD ,PHE Dte (SL-19)</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>757/DWSD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
-  </si>
-[...124 lines deleted...]
-    <t>KIRON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -978,573 +978,573 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>15.05</v>
+        <v>6.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.45</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>56.17</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>31.47</v>
+        <v>6.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.07</v>
+        <v>6.92</v>
       </c>
       <c r="R6" s="4">
-        <v>70.14</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>14.55</v>
+        <v>31.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.65</v>
+        <v>30.86</v>
       </c>
       <c r="R7" s="4">
-        <v>93.85</v>
+        <v>98.19</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.78</v>
+        <v>14.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.78</v>
+        <v>13.65</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>93.85</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.43</v>
+        <v>15.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.43</v>
+        <v>8.45</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>56.17</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>6.92</v>
+        <v>9.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.92</v>
+        <v>7.63</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>76.85</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>31.43</v>
+        <v>0.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>30.86</v>
+        <v>0.78</v>
       </c>
       <c r="R11" s="4">
-        <v>98.19</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>10.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.84</v>
+        <v>3.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.43</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>9.93</v>
+        <v>31.47</v>
       </c>
       <c r="Q14" s="4">
-        <v>7.63</v>
+        <v>22.07</v>
       </c>
       <c r="R14" s="4">
-        <v>76.85</v>
+        <v>70.14</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>150.38</v>