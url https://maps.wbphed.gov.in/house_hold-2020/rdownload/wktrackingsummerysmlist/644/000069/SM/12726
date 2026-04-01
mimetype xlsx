--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -917,174 +917,183 @@
   <si>
     <t>BP-2024-25-20</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Road restoration of work 03 nes location (Reghunathpur Kantaberia via Molandihi, Muchipara Shibpur, Reghunathpur Kantaberna via Molandihi)</t>
   </si>
   <si>
     <t>BILL/00544/2024-2025</t>
   </si>
   <si>
     <t>275/24-25</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, ASANSOL HIGHWAY DIVISION, PW (ROADS) DIRECTT.</t>
   </si>
   <si>
+    <t>Acceptance cum work order for Laying and pushing by adopting trenchless technology (jack pushing method) additional for distribution network for Augmentation of RCFA part-III (Zone-II) PWSS including FHTC and allied works under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>2779/RCD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Jemua Water Supply Scheme at Gopalpur within Durgapur Faridpur Block for Augmentation of RCFA Part-III (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>1522/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Supplying laying HDPE distribution pipe line at JhanjraPurbapara at Durgapur Faridpur Block under Augmentation of RCFA Part-III Zone-II under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 9</t>
+  </si>
+  <si>
+    <t>ORD/000323/2025-2026</t>
+  </si>
+  <si>
+    <t>1509/RCD-I</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>DAWN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 8A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1695/DWSD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 3 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>1688/DWSD</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...88 lines deleted...]
-  <si>
     <t>Supply, delivery and installation of Electro-Mechanical equipments in existing Ramnagar Pump House in the basis of "Augmentation of Ramnagar Head works Site under R.C.F.A.-III(Zone-II)" Water Supply Scheme under Asansol Mechnical Division,P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000412/2022-2023</t>
   </si>
   <si>
     <t>361/AMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Additional work supplying and laying of alternative rute for extra rising main of 250 mm dia DI (K9) and 200 mm dia HDPE pipe line with necessary allied works from Ramnagar H/W site to Mohal OHR under Augmentation of RCFA Part-III (Zone-II) Piped W/s Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000215/2023-2024</t>
   </si>
   <si>
     <t>1449/DWSD</t>
   </si>
   <si>
     <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Detailed study of Households/Habitations of Barabani, Faridpur-Durgapur, Jamuria, Kanksa, Ondal, Pandabeswar, Raniganj and Salanpur blocks under Paschim Barddhaman District under the jurisdiction of RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/001073/2023-2024</t>
+  </si>
+  <si>
+    <t>803/RCD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>15/04/2030</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5141,532 +5150,536 @@
         <v>26.8</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>301</v>
       </c>
-      <c r="I65" s="13"/>
-      <c r="J65" s="13"/>
+      <c r="I65" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>303</v>
+      </c>
       <c r="K65" s="4" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>44</v>
+        <v>306</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>274</v>
+        <v>308</v>
       </c>
       <c r="P65" s="4">
-        <v>75.68</v>
+        <v>35.16</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="J66" s="13"/>
+        <v>309</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>303</v>
+      </c>
       <c r="K66" s="4" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="P66" s="4">
-        <v>305.39</v>
+        <v>22.23</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>311</v>
+        <v>251</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="P67" s="4">
-        <v>35.16</v>
+        <v>23.41</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>321</v>
+        <v>44</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>131</v>
+        <v>325</v>
       </c>
       <c r="P68" s="4">
-        <v>22.23</v>
+        <v>51.35</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>323</v>
-[...6 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>327</v>
+        <v>44</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="P69" s="4">
-        <v>23.41</v>
+        <v>75.68</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>329</v>
       </c>
-      <c r="I70" s="13"/>
-      <c r="J70" s="13"/>
+      <c r="I70" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>156</v>
+      </c>
       <c r="K70" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>332</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>333</v>
       </c>
       <c r="P70" s="4">
-        <v>51.35</v>
+        <v>65.77</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>334</v>
       </c>
-      <c r="I71" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I71" s="13"/>
+      <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
         <v>335</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>336</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>337</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>338</v>
+        <v>36</v>
       </c>
       <c r="P71" s="4">
-        <v>65.77</v>
+        <v>67.61</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I72" s="13" t="s">
         <v>339</v>
       </c>
-      <c r="I72" s="13"/>
-      <c r="J72" s="13"/>
+      <c r="J72" s="13" t="s">
+        <v>340</v>
+      </c>
       <c r="K72" s="4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>170</v>
+        <v>343</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>36</v>
+        <v>345</v>
       </c>
       <c r="P72" s="4">
-        <v>67.61</v>
+        <v>67.79</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="7" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="11"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8">
-        <v>2665.01</v>
+        <v>2427.4</v>
       </c>
       <c r="P73" s="8">
         <v>0</v>
       </c>
       <c r="Q73" s="8">
         <v>0</v>
       </c>
       <c r="R73" s="8"/>
       <c r="S73" s="8"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A73:N73"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>