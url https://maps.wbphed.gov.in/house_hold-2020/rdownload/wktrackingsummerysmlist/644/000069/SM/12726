--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1641,54 +1641,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>32.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.43</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1698,54 +1698,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>21.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.12</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1755,54 +1755,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>31.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.31</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1812,54 +1812,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>30.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.59</v>
       </c>
       <c r="S6" s="4">
         <v>68</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1869,54 +1869,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>28.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.14</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1926,54 +1926,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>23.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.27</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1983,54 +1983,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>38.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.78</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2040,54 +2040,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>20.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.94</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2097,54 +2097,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>21.33</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>66.79</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2154,54 +2154,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>51.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>38.7</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>74.8</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2211,54 +2211,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P13" s="4">
         <v>36.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>29.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>81.91</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2325,54 +2325,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>39.5</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>26.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>66.34</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2382,54 +2382,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
         <v>34.36</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>22.91</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2439,54 +2439,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="4">
         <v>52.17</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>47.46</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>90.97</v>
       </c>
       <c r="S17" s="4">
         <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2496,54 +2496,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P18" s="4">
         <v>34.53</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>14.98</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>43.39</v>
       </c>
       <c r="S18" s="4">
         <v>65</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2553,54 +2553,54 @@
       </c>
       <c r="H19" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>27.65</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>12.83</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2610,54 +2610,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P20" s="4">
         <v>58.48</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>50.06</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>85.6</v>
       </c>
       <c r="S20" s="4">
         <v>75</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2667,54 +2667,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P21" s="4">
         <v>45.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>42.47</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>93.66</v>
       </c>
       <c r="S21" s="4">
         <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2781,54 +2781,54 @@
       </c>
       <c r="H23" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P23" s="4">
         <v>37.9</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>31.57</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>83.3</v>
       </c>
       <c r="S23" s="4">
         <v>65</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2838,54 +2838,54 @@
       </c>
       <c r="H24" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P24" s="4">
         <v>29.3</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>28.85</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2895,54 +2895,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P25" s="4">
         <v>50.44</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>45.54</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>90.28</v>
       </c>
       <c r="S25" s="4">
         <v>85</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2952,54 +2952,54 @@
       </c>
       <c r="H26" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P26" s="4">
         <v>35.77</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>23.48</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>65.65</v>
       </c>
       <c r="S26" s="4">
         <v>85</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3009,54 +3009,54 @@
       </c>
       <c r="H27" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P27" s="4">
         <v>49.65</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>43.58</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>87.77</v>
       </c>
       <c r="S27" s="4">
         <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3066,54 +3066,54 @@
       </c>
       <c r="H28" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P28" s="4">
         <v>26.58</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>17.48</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>65.79</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3123,54 +3123,54 @@
       </c>
       <c r="H29" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P29" s="4">
         <v>33.13</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>28.92</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>87.29</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3180,54 +3180,54 @@
       </c>
       <c r="H30" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P30" s="4">
         <v>31.13</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>12.76</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>41.01</v>
       </c>
       <c r="S30" s="4">
         <v>80</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3237,54 +3237,54 @@
       </c>
       <c r="H31" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P31" s="4">
         <v>40.19</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>68.2</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3294,54 +3294,54 @@
       </c>
       <c r="H32" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P32" s="4">
         <v>58.47</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>54.83</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>93.78</v>
       </c>
       <c r="S32" s="4">
         <v>85</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3355,54 +3355,54 @@
       <c r="I33" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P33" s="4">
         <v>83.82</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>52.68</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>62.85</v>
       </c>
       <c r="S33" s="4">
         <v>62</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3583,54 +3583,54 @@
       </c>
       <c r="H37" s="13" t="s">
         <v>177</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>180</v>
       </c>
       <c r="P37" s="4">
         <v>43.17</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>41.37</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>95.83</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3640,54 +3640,54 @@
       </c>
       <c r="H38" s="13" t="s">
         <v>181</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
         <v>182</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>183</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>184</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>185</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P38" s="4">
         <v>3.59</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3697,54 +3697,54 @@
       </c>
       <c r="H39" s="13" t="s">
         <v>186</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P39" s="4">
         <v>3.19</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3754,54 +3754,54 @@
       </c>
       <c r="H40" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P40" s="4">
         <v>13.63</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>13.49</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -3811,54 +3811,54 @@
       </c>
       <c r="H41" s="13" t="s">
         <v>196</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>197</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>198</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P41" s="4">
         <v>6.59</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>6.58</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -3868,54 +3868,54 @@
       </c>
       <c r="H42" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>201</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P42" s="4">
         <v>0.99</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S42" s="4">
         <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -3925,54 +3925,54 @@
       </c>
       <c r="H43" s="13" t="s">
         <v>204</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P43" s="4">
         <v>0.99</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S43" s="4">
         <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -3982,54 +3982,54 @@
       </c>
       <c r="H44" s="13" t="s">
         <v>207</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>203</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P44" s="4">
         <v>0.99</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4039,54 +4039,54 @@
       </c>
       <c r="H45" s="13" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P45" s="4">
         <v>9.62</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>8.22</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>85.39</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -4098,54 +4098,54 @@
         <v>215</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13" t="s">
         <v>216</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>219</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P46" s="4">
         <v>9.78</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>9.72</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4155,54 +4155,54 @@
       </c>
       <c r="H47" s="13" t="s">
         <v>220</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>222</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>223</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>224</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P47" s="4">
         <v>1.51</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4212,54 +4212,54 @@
       </c>
       <c r="H48" s="13" t="s">
         <v>225</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>227</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>228</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>213</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>229</v>
       </c>
       <c r="P48" s="4">
         <v>0.78</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4440,54 +4440,54 @@
       </c>
       <c r="H52" s="13" t="s">
         <v>241</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
         <v>242</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>243</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>244</v>
       </c>
       <c r="P52" s="4">
         <v>32.47</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>23.73</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>73.09</v>
       </c>
       <c r="S52" s="4">
         <v>1</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4615,54 +4615,54 @@
       </c>
       <c r="H55" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>261</v>
       </c>
       <c r="P55" s="4">
         <v>86.64</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>31.31</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>36.13</v>
       </c>
       <c r="S55" s="4">
         <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4672,54 +4672,54 @@
       </c>
       <c r="H56" s="13" t="s">
         <v>262</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
         <v>263</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>264</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>265</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P56" s="4">
         <v>35.85</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>31.77</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>88.62</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4729,54 +4729,54 @@
       </c>
       <c r="H57" s="13" t="s">
         <v>266</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>267</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>268</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P57" s="4">
         <v>42.39</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>91.93</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4900,54 +4900,54 @@
       </c>
       <c r="H60" s="13" t="s">
         <v>280</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
         <v>281</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>282</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>248</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>283</v>
       </c>
       <c r="P60" s="4">
         <v>7.82</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>83.58</v>
       </c>
       <c r="S60" s="4">
         <v>80</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -5368,54 +5368,54 @@
       </c>
       <c r="H68" s="13" t="s">
         <v>321</v>
       </c>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>322</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>323</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>324</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>325</v>
       </c>
       <c r="P68" s="4">
         <v>51.35</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>33.7</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>65.62</v>
       </c>
       <c r="S68" s="4">
         <v>70</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
@@ -5425,54 +5425,54 @@
       </c>
       <c r="H69" s="13" t="s">
         <v>326</v>
       </c>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
         <v>327</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>319</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>274</v>
       </c>
       <c r="P69" s="4">
         <v>75.68</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>62.05</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>81.98</v>
       </c>
       <c r="S69" s="4">
         <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
@@ -5486,54 +5486,54 @@
       <c r="I70" s="13" t="s">
         <v>155</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>332</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>333</v>
       </c>
       <c r="P70" s="4">
         <v>65.77</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>51.13</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>77.74</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -5638,54 +5638,54 @@
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="7" t="s">
         <v>346</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="11"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8">
         <v>2427.4</v>
       </c>
       <c r="P73" s="8">
-        <v>0</v>
+        <v>1189.41</v>
       </c>
       <c r="Q73" s="8">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="R73" s="8"/>
       <c r="S73" s="8"/>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A73:N73"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>