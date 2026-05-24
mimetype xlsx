--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1050,50 +1050,68 @@
     <t>25/06/2024</t>
   </si>
   <si>
     <t>Acceptance cum work order for Detailed study of Households/Habitations of Barabani, Faridpur-Durgapur, Jamuria, Kanksa, Ondal, Pandabeswar, Raniganj and Salanpur blocks under Paschim Barddhaman District under the jurisdiction of RCFA Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 4</t>
   </si>
   <si>
     <t>Junior Engineer 12</t>
   </si>
   <si>
     <t>ORD/001073/2023-2024</t>
   </si>
   <si>
     <t>803/RCD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>15/04/2030</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work of dismantling of concrete, restoration of road including pipe crossing by adopting trenchless technologies (e.g Jack Pushing Method etc.) 03 nos. location at Bahula(Zone-9) within Pandabeswar Block for Augmentation of RCFA Part-III (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000536/2024-2025</t>
+  </si>
+  <si>
+    <t>139/RCD-I</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1482,51 +1500,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W73"/>
+  <dimension ref="A1:W74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4039,54 +4057,54 @@
       </c>
       <c r="H45" s="13" t="s">
         <v>210</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P45" s="4">
         <v>9.62</v>
       </c>
       <c r="Q45" s="4">
-        <v>8.22</v>
+        <v>9.62</v>
       </c>
       <c r="R45" s="4">
-        <v>85.39</v>
+        <v>99.93</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -4269,54 +4287,54 @@
       </c>
       <c r="H49" s="13" t="s">
         <v>230</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>175</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>176</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P49" s="4">
         <v>2.99</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4497,54 +4515,54 @@
       </c>
       <c r="H53" s="13" t="s">
         <v>245</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
         <v>246</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>247</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>248</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>244</v>
       </c>
       <c r="P53" s="4">
         <v>8.92</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>6.9</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>77.37</v>
       </c>
       <c r="S53" s="4">
         <v>70</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
@@ -4558,54 +4576,54 @@
       <c r="I54" s="13" t="s">
         <v>251</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>252</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>253</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>254</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>255</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>256</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P54" s="4">
         <v>0.89</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>178.49</v>
       </c>
       <c r="S54" s="4">
         <v>35</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4615,54 +4633,54 @@
       </c>
       <c r="H55" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>261</v>
       </c>
       <c r="P55" s="4">
         <v>86.64</v>
       </c>
       <c r="Q55" s="4">
-        <v>31.31</v>
+        <v>85.97</v>
       </c>
       <c r="R55" s="4">
-        <v>36.13</v>
+        <v>99.23</v>
       </c>
       <c r="S55" s="4">
         <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -4672,54 +4690,54 @@
       </c>
       <c r="H56" s="13" t="s">
         <v>262</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
         <v>263</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>264</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>265</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P56" s="4">
         <v>35.85</v>
       </c>
       <c r="Q56" s="4">
-        <v>31.77</v>
+        <v>35.6</v>
       </c>
       <c r="R56" s="4">
-        <v>88.62</v>
+        <v>99.3</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4729,54 +4747,54 @@
       </c>
       <c r="H57" s="13" t="s">
         <v>266</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>267</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>268</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P57" s="4">
         <v>42.39</v>
       </c>
       <c r="Q57" s="4">
-        <v>38.97</v>
+        <v>42.33</v>
       </c>
       <c r="R57" s="4">
-        <v>91.93</v>
+        <v>99.87</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4786,54 +4804,54 @@
       </c>
       <c r="H58" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
         <v>270</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>271</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>273</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>274</v>
       </c>
       <c r="P58" s="4">
         <v>14.52</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>14.4</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S58" s="4">
         <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -4843,54 +4861,54 @@
       </c>
       <c r="H59" s="13" t="s">
         <v>275</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
         <v>276</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>277</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>278</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>279</v>
       </c>
       <c r="P59" s="4">
         <v>6.75</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>6.58</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>97.56</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -4900,54 +4918,54 @@
       </c>
       <c r="H60" s="13" t="s">
         <v>280</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
         <v>281</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>282</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>248</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>283</v>
       </c>
       <c r="P60" s="4">
         <v>7.82</v>
       </c>
       <c r="Q60" s="4">
-        <v>6.54</v>
+        <v>7.81</v>
       </c>
       <c r="R60" s="4">
-        <v>83.58</v>
+        <v>99.81</v>
       </c>
       <c r="S60" s="4">
         <v>80</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -4957,54 +4975,54 @@
       </c>
       <c r="H61" s="13" t="s">
         <v>284</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>285</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>286</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>170</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>219</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P61" s="4">
         <v>9.61</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>9.6</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S61" s="4">
         <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -5014,54 +5032,54 @@
       </c>
       <c r="H62" s="13" t="s">
         <v>287</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>289</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>290</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>219</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P62" s="4">
         <v>19.4</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>17.6</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>90.7</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -5604,101 +5622,162 @@
       <c r="I72" s="13" t="s">
         <v>339</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>340</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>341</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>342</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>343</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>344</v>
       </c>
       <c r="O72" s="4" t="s">
         <v>345</v>
       </c>
       <c r="P72" s="4">
         <v>67.79</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>48.15</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>71.03</v>
       </c>
       <c r="S72" s="4">
         <v>80</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
-      <c r="A73" s="7" t="s">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="13" t="s">
         <v>346</v>
       </c>
-      <c r="B73" s="7"/>
-[...22 lines deleted...]
-      <c r="S73" s="8"/>
+      <c r="I73" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="P73" s="4">
+        <v>40.95</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+      <c r="R73" s="4">
+        <v>0</v>
+      </c>
+      <c r="S73" s="4">
+        <v>100</v>
+      </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="14"/>
+      <c r="I74" s="14"/>
+      <c r="J74" s="14"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="8"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="8"/>
+      <c r="O74" s="8">
+        <v>2468.35</v>
+      </c>
+      <c r="P74" s="8">
+        <v>1361.75</v>
+      </c>
+      <c r="Q74" s="8">
+        <v>55.17</v>
+      </c>
+      <c r="R74" s="8"/>
+      <c r="S74" s="8"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A73:N73"/>
+    <mergeCell ref="A74:N74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>