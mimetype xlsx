--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1068,50 +1068,80 @@
     <t>13/03/2024</t>
   </si>
   <si>
     <t>15/04/2030</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work of dismantling of concrete, restoration of road including pipe crossing by adopting trenchless technologies (e.g Jack Pushing Method etc.) 03 nos. location at Bahula(Zone-9) within Pandabeswar Block for Augmentation of RCFA Part-III (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000536/2024-2025</t>
   </si>
   <si>
     <t>139/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Balance work for crossing of culvert and allied works at Ramnagar under Augementation of (RCFA Part-III, Zone-II) PWSS within Pandabeswar Block of RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2025-2026</t>
+  </si>
+  <si>
+    <t>1402/RCD-I</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Construction of 750 M3 capacity 20 mtr Staging height RCC OHR with soil test 105 M3 CWR 35M3/Hr EIP and 250/200 DI K9 Rising main with necessary allied works at Ramnagar under Augmentation of RCFA Part-III(Zone-II) W/S Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>587/A/DWSD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1500,51 +1530,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W74"/>
+  <dimension ref="A1:W76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5697,87 +5727,205 @@
       </c>
       <c r="N73" s="4" t="s">
         <v>350</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>351</v>
       </c>
       <c r="P73" s="4">
         <v>40.95</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
-      <c r="A74" s="7" t="s">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="B74" s="7"/>
-[...22 lines deleted...]
-      <c r="S74" s="8"/>
+      <c r="I74" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="P74" s="4">
+        <v>14.79</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+      <c r="R74" s="4">
+        <v>0</v>
+      </c>
+      <c r="S74" s="4">
+        <v>100</v>
+      </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="I75" s="13"/>
+      <c r="J75" s="13"/>
+      <c r="K75" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P75" s="4">
+        <v>305.39</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>152.9</v>
+      </c>
+      <c r="R75" s="4">
+        <v>50.07</v>
+      </c>
+      <c r="S75" s="4">
+        <v>90</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="14"/>
+      <c r="J76" s="14"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="8"/>
+      <c r="O76" s="8">
+        <v>2788.53</v>
+      </c>
+      <c r="P76" s="8">
+        <v>1514.65</v>
+      </c>
+      <c r="Q76" s="8">
+        <v>54.32</v>
+      </c>
+      <c r="R76" s="8"/>
+      <c r="S76" s="8"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A74:N74"/>
+    <mergeCell ref="A76:N76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>