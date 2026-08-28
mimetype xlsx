--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,194 +89,428 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF RCFA (PART III) ZONE II PIPED WATER SUPPLY SCHEME (Complying JJM) .</t>
   </si>
   <si>
     <t>SM/12726</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Laying of additional distribution pipe line with necessary allied works for shifting of existing line due to ROB at Pandabeswar under RCFA Pt-III (Zone-II) W/s Scheme under DWSD,PHE Dte. (SL-6)</t>
+  </si>
+  <si>
+    <t>ORD/000280/2021-2022</t>
+  </si>
+  <si>
+    <t>1571/DWSD</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>16/11/2021</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 6 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2022-2023</t>
+  </si>
+  <si>
+    <t>1696/DWSD</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>23/01/2023</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II B (From Mahal OHR) (Part - 14 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>1710/DWSD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 14 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>1711/DWSD</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 7 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2022-2023</t>
+  </si>
+  <si>
+    <t>1697/DWSD</t>
+  </si>
+  <si>
+    <t>JAYANTA DATTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 5 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1692/DWSD</t>
+  </si>
+  <si>
+    <t>BASANTI TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 4 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2022-2023</t>
+  </si>
+  <si>
+    <t>1690/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From New OHR Ramnagar) (Part - 10 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2022-2023</t>
+  </si>
+  <si>
+    <t>1701/DWSD</t>
+  </si>
+  <si>
+    <t>BABA LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From Ext. OHR Ramnagar )(Part - 2 A) Under Augmentation of RCFA Pt - III Zone - II W/S (JJM) Scheme under Durgapur Water Supply Division, PHE Dte.(S-3)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2022-2023</t>
+  </si>
+  <si>
+    <t>1686/DWSD</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 11 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>1704/DWSD</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 16 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2022-2023</t>
+  </si>
+  <si>
+    <t>1715/DWSD</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 12 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2022-2023</t>
+  </si>
+  <si>
+    <t>1706/DWSD</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
+    <t>Acceptance order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A(From New. OHR Ramnagar )(Part - 8 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>1698/DWSD</t>
+  </si>
+  <si>
+    <t>ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 9 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2022-2023</t>
+  </si>
+  <si>
+    <t>1699/DWSD</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 15 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2022-2023</t>
+  </si>
+  <si>
+    <t>1712/DWSD</t>
+  </si>
+  <si>
+    <t>MAITO MAA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 13 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2022-2023</t>
+  </si>
+  <si>
+    <t>1708/DWSD</t>
+  </si>
+  <si>
+    <t>B.M. SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II B (From Mahal OHR) (Part - 17 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>1714/DWSD</t>
+  </si>
+  <si>
+    <t>M/S BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From Ext. OHR Ramnagar) (Part - 1A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1684/DWSD</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of demarcation of new land for mahal OHR site and repairing of UPVC pipe line and allied works at Konda ,Gobindapur village under Modified RCFA Part-III W/s Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>952/DWSD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 3 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000275/2022-2023</t>
+  </si>
+  <si>
+    <t>1688/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 8A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1695/DWSD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance order for the work of Supply ,Installation and fabrication of 5 Nos 50 cum./Hr capacity pressure type Iron Elimination Plant which consist of one filter chamber ( dia- 3 m,height -1.5 mtr ) and one oxidation chamber ( dia -1.00 m height -1.2 m) each and Construction of Blower Room (6.50m X 4.00m) With I.E.P. Platform, Plinth, Roof Top Treatment, Plinth Protection and Side Drain at Ramnagar H/W site under Augmentation 0f RCFA, Pt- III (Zone- II) W/S Scheme (JJM) under D.W.S.D., P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2022-2023</t>
+  </si>
+  <si>
+    <t>1718/DWSD</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Laying of 600 mm dia RCC (NP3) Hume pipe by modern Hydraulic Jack pushing method including laying 150 mm dia MS pipe line at DVC More over Suri road (NH-60) for ROB under Augmentation of RCFA Part-III W/s Scheme (Zone-II) under DWSD, PHE Dte (SL_12)</t>
+  </si>
+  <si>
+    <t>ORD/000261/2022-2023</t>
+  </si>
+  <si>
+    <t>872/DWSD</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
     <t>Formal order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 12 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2022-2023</t>
   </si>
   <si>
     <t>271/DWSD</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>SHWET BARANI</t>
   </si>
   <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A(From New. OHR Ramnagar )(Part - 6 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000282/2022-2023</t>
   </si>
   <si>
     <t>45/DWSD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>25/02/2023</t>
   </si>
   <si>
-    <t>RANJIB GHATAK</t>
-[...1 lines deleted...]
-  <si>
     <t>Formal order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From Ext. OHR Ramnagar ) (Part - 1B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.(DL-02)</t>
   </si>
   <si>
     <t>ORD/000271/2022-2023</t>
   </si>
   <si>
     <t>272/DWSD</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 6 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 13 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000321/2022-2023</t>
   </si>
   <si>
     <t>29/DWSD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>PRAVAT SARKAR</t>
   </si>
   <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 16 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000332/2022-2023</t>
   </si>
   <si>
     <t>28/DWSD</t>
   </si>
   <si>
-    <t>M/S MONDAL ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 17 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000333/2022-2023</t>
   </si>
   <si>
     <t>27/DWSD</t>
   </si>
   <si>
-    <t>M/S BADAL GHOSH</t>
-[...37 lines deleted...]
-  <si>
     <t>Formal order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A(From Ext. OHR Ramnagar )(Part - 4 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000278/2022-2023</t>
   </si>
   <si>
     <t>46/DWSD</t>
   </si>
   <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 15 B) Under Augmentation of RCFA Pt - III, Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000325/2022-2023</t>
   </si>
   <si>
     <t>73/DWSD</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>SARKAR AGENCY</t>
@@ -290,858 +524,645 @@
   <si>
     <t>26/DWSD</t>
   </si>
   <si>
     <t>KIRON ENTERPRISE</t>
   </si>
   <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From Ext. OHR Ramnagar )(Part - 2 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme(JJM) under Durgapur Water Supply Division, PHE Dte.(Sl-4)</t>
   </si>
   <si>
     <t>ORD/000273/2022-2023</t>
   </si>
   <si>
     <t>427/DWSD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>TARA PRASAD SARKAR</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 4 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Formal order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A(From New. OHR Ramnagar )(Part - 7 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>426/DWSD</t>
   </si>
   <si>
     <t>DIP CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A(From Ext. OHR Ramnagar )(Part - 5 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000281/2022-2023</t>
   </si>
   <si>
     <t>270/DWSD</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From New OHR Ramnagar) (Part - 10 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Formal order for the work of providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A(From New. OHR Ramnagar )(Part - 10 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000300/2022-2023</t>
   </si>
   <si>
     <t>391/DWSD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>BISHAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 11 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A(From New. OHR Ramnagar )(Part - 9 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>387/DWSD</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 15 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme under Durgapur Water Supply Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Formal order for the work of Providing FHTC With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 11 B) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000304/2022-2023</t>
   </si>
   <si>
     <t>428/DWSD</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II B (From Mahal OHR) (Part - 13 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Electro-Mechanical equipment at Mahal &amp; ECL Head Works site in the basis for ''Augmentation of Ramnagar Head Works site under R.C.F.A.-III(Zone-II) water supply scheme" under Asansol Mechanical Division, P.H.E. Dte., Block-Pandabeswar, District-Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/000413/2022-2023</t>
   </si>
   <si>
     <t>362/AMD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>R.N.S TRADING</t>
   </si>
   <si>
+    <t>Formal order for the work of Construction of 750 M3 capacity 20 mtr Staging height RCC OHR with soil test 105 M3 CWR 35M3/Hr EIP and 250/200 DI K9 Rising main with necessary allied works at Ramnagar under Augmentation of RCFA Part-III(Zone-II) W/S Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>587/A/DWSD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>11/01/2026</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Additional work at RCC Over Head Reservoir (OHR) Site at Ramnagar H/W Site under Augmentation 0f RCFA, Pt- III , Zone- II Water Supply Scheme (JJM) under Durgapur Water Supply Division, P.H.E. Dte. (Sl- 01)</t>
   </si>
   <si>
     <t>ORD/000053/2023-2024</t>
   </si>
   <si>
     <t>839/DWSD</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>20/06/2023</t>
   </si>
   <si>
+    <t>Repairing of existing concrete road restoration and other allied works at Baidhayanathpur mouza under Augmentation of RCFA Part-III (Zone-II) piped W/s Scheme under DWSD,PHE Dte (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>1300/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
     <t>Additional work for connection of OHR to distribution main and supplying and laying of UPVC pipe line and laying of 600 mm dia RCC NP3 hume pipe modern hydraulic Jack pushing method including laying of 250 mm dia MS pipe with necessary allied works at Mohal OHR to Gobindapur under Augmentation of RCFA Part-III (Zone-II) Piped W/s Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>1448/DWSD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Repairing and road restoration side drainage system and other allied FHTC related works at Patseura village under Augmentation of RCFA Part-III W/s Scheme (Zone-II) under DWSD.</t>
   </si>
   <si>
     <t>ORD/000278/2023-2024</t>
   </si>
   <si>
     <t>1564/DWSD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III, Zone II A (From Ext. OHR Ramnagar) (Part - 1A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...53 lines deleted...]
-    <t>10/06/2022</t>
+    <t>RCFA Division -I</t>
+  </si>
+  <si>
+    <t>Hiring of Maxi Cab (Non Air Conditional ) Bharat Stage-iii/BS-ii purchased on or after 01.05.2008 with Diesel /LPG /CNG Engine for the supervision work of Durgapur W/S Division for office use of Assitant Engineer, RCFA Division-I Public Helth Engineering Directorate, Govt of West Bengal ( w.e.f 01.12.2023. to 31.05.2024) Consumption of Diesel,12 km per litre, Mobil 05 litre per 2500 km.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 3</t>
+  </si>
+  <si>
+    <t>Junior Engineer 9</t>
+  </si>
+  <si>
+    <t>ORD/000727/2023-2024</t>
+  </si>
+  <si>
+    <t>3514/RCD-I</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>SUBHA TOUR &amp; TRAVELS</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Electro-Mechanical equipments in existing Ramnagar Pump House in the basis of "Augmentation of Ramnagar Head works Site under R.C.F.A.-III(Zone-II)" Water Supply Scheme under Asansol Mechnical Division,P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000412/2022-2023</t>
+  </si>
+  <si>
+    <t>361/AMD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Sinking of 6 Nos 200 mm dia river bed tube wells with collecting main with manifold in river Ajoy at Ramnagar H/W site (Part-B) under Augmentation of RCFA Part-III (Zone-II/JJM) piped W/S Scheme under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>390/DWSD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of RCFA Part - III Zone - II (PART - B) under Durgapur Faridpur Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No-04)</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>1235/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Additional work supplying and laying of alternative rute for extra rising main of 250 mm dia DI (K9) and 200 mm dia HDPE pipe line with necessary allied works from Ramnagar H/W site to Mohal OHR under Augmentation of RCFA Part-III (Zone-II) Piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>1449/DWSD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Additional work for UPVC pipe line and laying with necessary allied works at Ramnagar (existing OHR Part-2A) under Augmentation of RCFA Part-III (Zone-II) Piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000219/2023-2024</t>
+  </si>
+  <si>
+    <t>1447/DWSD</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Surging of 03 Nos river bed tube wells (No - 12,14,15 Ext ) to combat drought like situation at Ramnagari head work site under Augmentation of RCFA,Part-III (Zone-II) W/S Scheme (JJM) under Durgapur Water Supply Division , PHE Dte. (Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>07/SPOT/DWSD</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr X 3.60 mtr switch room with plinth height (600 to 2000 mm) with sanitary and water supply arrangement at Kanksa of Kanksa Block under Augmentation of Kanksa (Zone-II) (Part-C) piped W/S Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000156/2023-2024</t>
+  </si>
+  <si>
+    <t>1287/DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>MOTIONMASS TECHNO (OPC) PVT LTD</t>
+  </si>
+  <si>
+    <t>Repairing of existing concrete road restoration and other allied works at Dalubandh mouza under Augmentation of RCFA Part-III (Zone-II) piped W/s Scheme under DWSD,PHE Dte (Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>1289/DWSD</t>
+  </si>
+  <si>
+    <t>PRAKRITI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of existing concrete road restoration and other allied works at Konda ,Gobindapur mouza under Augmentation of RCFA Part-III (Zone-I) piped W/s Scheme under DWSD,PHE Dte (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000167/2023-2024</t>
+  </si>
+  <si>
+    <t>1299/DWSD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of ''Laying of 600 mm dia RCC (NP3) Hume pipe by modern Hydraulic Jack pushing method including laying 150 mm dia MS pipe line at DVC More over Suri road (NH-60) for ROB under Augmentation of RCFA Part-III W/s Scheme (Zone-II) under DWSD, PHE Dte (SL_12)''</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>748/DWSD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>Additional work supplying and laying of UPVC pipe le and laying with necessary allied works at Mohal ,Gobindapur under Augmentation of RCFA Part-III (Zone-II) (Part-B) Piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000216/2023-2024</t>
+  </si>
+  <si>
+    <t>1452/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Surging of 03 Nos river bed tube wells (No - 1,2,3 Ext) to combat drought like situation at Ramnagar head work site under Augmentation of RCFA,Part-III (Zone-II) W/S Scheme (JJM) under Durgapur Water Supply Division , PHE Dte. (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000126/2023-2024</t>
+  </si>
+  <si>
+    <t>10/SPOT/DWSD</t>
   </si>
   <si>
     <t>formal order for the work of Repairing ,shifting and replacing of UPVC pipe line and allied works at Fulbagan More to WBSEDCL office under Augmentation of RCFA Part-III (Zone-II) piped W/S Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000449/2022-2023</t>
   </si>
   <si>
     <t>388/DWSD</t>
   </si>
   <si>
-    <t>21/03/2023</t>
-[...11 lines deleted...]
-    <t>16/06/2023</t>
+    <t>Formal order for the work of Sinking of 5 Nos 200 mm dia river bed tube wells with collecting main with manifold in river Ajoy at Ramnagar H/W site (Part-A) under Augmentation of RCFA Part-III (Zone-II/JJM) piped W/S Scheme under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000446/2022-2023</t>
+  </si>
+  <si>
+    <t>389/DWSD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work for collecting main with manifold for IEP at Ramnagar H/W site and DI distribution line at ROB new culvert portion under Augmentation of RCFA Part-III (Zone-II) Piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000222/2023-2024</t>
+  </si>
+  <si>
+    <t>1499/DWSD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Surging of 03 Nos river bed tube wells (No - 4,5 ,6 Ext ) to combat drought like situation at Ramnagari head work site under Augmentation of RCFA,Part-III (Zone-II) W/S Scheme (JJM) under Durgapur Water Supply Division , PHE Dte. (Sl-02)</t>
   </si>
   <si>
     <t>ORD/000111/2023-2024</t>
   </si>
   <si>
     <t>05/SPOT/DWSD</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Surging of 03 Nos river bed tube wells (No - 12,14,15 Ext ) to combat drought like situation at Ramnagari head work site under Augmentation of RCFA,Part-III (Zone-II) W/S Scheme (JJM) under Durgapur Water Supply Division , PHE Dte. (Sl-04)</t>
-[...65 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Emergent Road restoration dismanttled road of Paranganj mouza of Jemua Piped Water supply scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1197/DWSD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Additional work at Danya under Augmentation of RCFA Part-III (Zone-II) W/S Scheme (JJM) under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000275/2023-2024</t>
   </si>
   <si>
     <t>1562/DWSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2022-2023</t>
   </si>
   <si>
     <t>402/DWSD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>786/DWSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From Ext. OHR Ramnagar )(Part - 5 A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...146 lines deleted...]
-    <t>04/09/2023</t>
+    <t>Acceptance cum work order for Laying and pushing by adopting trenchless technology (jack pushing method) additional for distribution network for Augmentation of RCFA part-III (Zone-II) PWSS including FHTC and allied works under RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>2779/RCD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Additional work for Jemua Water Supply Scheme at Gopalpur within Durgapur Faridpur Block for Augmentation of RCFA Part-III (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>1522/RCD-I</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum work order for Detailed study of Households/Habitations of Barabani, Faridpur-Durgapur, Jamuria, Kanksa, Ondal, Pandabeswar, Raniganj and Salanpur blocks under Paschim Barddhaman District under the jurisdiction of RCFA Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 4</t>
+  </si>
+  <si>
+    <t>Junior Engineer 12</t>
+  </si>
+  <si>
+    <t>ORD/001073/2023-2024</t>
+  </si>
+  <si>
+    <t>803/RCD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>15/04/2030</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Road restoration of work 03 nes location (Reghunathpur Kantaberia via Molandihi, Muchipara Shibpur, Reghunathpur Kantaberna via Molandihi)</t>
+  </si>
+  <si>
+    <t>BILL/00544/2024-2025</t>
+  </si>
+  <si>
+    <t>275/24-25</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, ASANSOL HIGHWAY DIVISION, PW (ROADS) DIRECTT.</t>
   </si>
   <si>
     <t>Quotation for new connection at Natundanga OHR under RCFA Part-III(Zone-II) water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00131/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-20</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Road restoration of work 03 nes location (Reghunathpur Kantaberia via Molandihi, Muchipara Shibpur, Reghunathpur Kantaberna via Molandihi)</t>
-[...52 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Supplying laying HDPE distribution pipe line at JhanjraPurbapara at Durgapur Faridpur Block under Augmentation of RCFA Part-III Zone-II under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 9</t>
   </si>
   <si>
     <t>ORD/000323/2025-2026</t>
   </si>
   <si>
     <t>1509/RCD-I</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>DAWN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Supplying and Laying of Different dia UPVC pipe line With necessary allied works at Pandabeswar Block of RCFA Pt-III,Zone II A (From New OHR Ramnagar) (Part - 8A) Under Augmentation of RCFA Pt - III Zone - II W/S Scheme (JJM) under Durgapur Water Supply Division, PHE Dte.</t>
-[...73 lines deleted...]
-  <si>
     <t>Acceptance cum work order for Balance work of dismantling of concrete, restoration of road including pipe crossing by adopting trenchless technologies (e.g Jack Pushing Method etc.) 03 nos. location at Bahula(Zone-9) within Pandabeswar Block for Augmentation of RCFA Part-III (Zone-II) PWSS under RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000536/2024-2025</t>
   </si>
   <si>
     <t>139/RCD-I</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
     <t>Acceptance cum work order for Balance work for crossing of culvert and allied works at Ramnagar under Augementation of (RCFA Part-III, Zone-II) PWSS within Pandabeswar Block of RCFA Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000298/2025-2026</t>
   </si>
   <si>
     <t>1402/RCD-I</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
-    <t>Formal order for the work of Construction of 750 M3 capacity 20 mtr Staging height RCC OHR with soil test 105 M3 CWR 35M3/Hr EIP and 250/200 DI K9 Rising main with necessary allied works at Ramnagar under Augmentation of RCFA Part-III(Zone-II) W/S Scheme under DWSD,PHE Dte (SL-01)</t>
-[...11 lines deleted...]
-    <t>11/01/2026</t>
+    <t>Operation and Maintenance of WTP and intake head work site of surface based piped W/s Scheme for Panagarh Industrial Park under DWSD, PHE Dte (w.e.f 01.07.2026 to 31.08.2026)</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000275/2026-2027</t>
+  </si>
+  <si>
+    <t>893/DWSD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1530,51 +1551,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W76"/>
+  <dimension ref="A1:W77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="77.695313" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1686,4246 +1707,4307 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>32.57</v>
+        <v>3.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.8</v>
+        <v>3.59</v>
       </c>
       <c r="R3" s="4">
-        <v>45.43</v>
+        <v>99.77</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>21.38</v>
+        <v>30.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.28</v>
+        <v>29.96</v>
       </c>
       <c r="R4" s="4">
-        <v>76.12</v>
+        <v>98.59</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>31.84</v>
+        <v>20.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.06</v>
+        <v>19.56</v>
       </c>
       <c r="R5" s="4">
-        <v>47.31</v>
+        <v>94.94</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>30.39</v>
+        <v>21.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.96</v>
+        <v>14.24</v>
       </c>
       <c r="R6" s="4">
-        <v>98.59</v>
+        <v>66.79</v>
       </c>
       <c r="S6" s="4">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>28.7</v>
+        <v>51.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.11</v>
+        <v>38.7</v>
       </c>
       <c r="R7" s="4">
-        <v>56.14</v>
+        <v>74.8</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>23.8</v>
+        <v>32.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.49</v>
+        <v>23.73</v>
       </c>
       <c r="R8" s="4">
-        <v>90.27</v>
+        <v>73.09</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="P9" s="4">
-        <v>38.49</v>
+        <v>52.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.77</v>
+        <v>47.46</v>
       </c>
       <c r="R9" s="4">
-        <v>48.78</v>
+        <v>90.97</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="P10" s="4">
-        <v>20.6</v>
+        <v>58.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.56</v>
+        <v>50.06</v>
       </c>
       <c r="R10" s="4">
-        <v>94.94</v>
+        <v>85.6</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>21.33</v>
+        <v>45.34</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.24</v>
+        <v>42.47</v>
       </c>
       <c r="R11" s="4">
-        <v>66.79</v>
+        <v>93.66</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>51.74</v>
+        <v>37.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>38.7</v>
+        <v>31.57</v>
       </c>
       <c r="R12" s="4">
-        <v>74.8</v>
+        <v>83.3</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>36.4</v>
+        <v>29.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>29.81</v>
+        <v>28.85</v>
       </c>
       <c r="R13" s="4">
-        <v>81.91</v>
+        <v>98.46</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="P14" s="4">
-        <v>24.19</v>
+        <v>50.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.54</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>90.28</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P15" s="4">
+        <v>35.77</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>23.48</v>
+      </c>
+      <c r="R15" s="4">
+        <v>65.65</v>
+      </c>
+      <c r="S15" s="4">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P16" s="4">
+        <v>49.65</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>43.58</v>
+      </c>
+      <c r="R16" s="4">
+        <v>87.77</v>
+      </c>
+      <c r="S16" s="4">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="P17" s="4">
-        <v>52.17</v>
+        <v>33.13</v>
       </c>
       <c r="Q17" s="4">
-        <v>47.46</v>
+        <v>28.92</v>
       </c>
       <c r="R17" s="4">
-        <v>90.97</v>
+        <v>87.29</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
-        <v>34.53</v>
+        <v>40.19</v>
       </c>
       <c r="Q18" s="4">
-        <v>14.98</v>
+        <v>27.41</v>
       </c>
       <c r="R18" s="4">
-        <v>43.39</v>
+        <v>68.2</v>
       </c>
       <c r="S18" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="P19" s="4">
-        <v>27.65</v>
+        <v>58.47</v>
       </c>
       <c r="Q19" s="4">
-        <v>12.83</v>
+        <v>54.83</v>
       </c>
       <c r="R19" s="4">
-        <v>46.39</v>
+        <v>93.78</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="P20" s="4">
-        <v>58.48</v>
+        <v>43.17</v>
       </c>
       <c r="Q20" s="4">
-        <v>50.06</v>
+        <v>41.37</v>
       </c>
       <c r="R20" s="4">
-        <v>85.6</v>
+        <v>95.83</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="P21" s="4">
-        <v>45.34</v>
+        <v>3.19</v>
       </c>
       <c r="Q21" s="4">
-        <v>42.47</v>
+        <v>3.19</v>
       </c>
       <c r="R21" s="4">
-        <v>93.66</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>114</v>
+        <v>34</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="P22" s="4">
-        <v>38.7</v>
+        <v>75.68</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>62.05</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>81.98</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="P23" s="4">
-        <v>37.9</v>
+        <v>51.35</v>
       </c>
       <c r="Q23" s="4">
-        <v>31.57</v>
+        <v>33.7</v>
       </c>
       <c r="R23" s="4">
-        <v>83.3</v>
+        <v>65.62</v>
       </c>
       <c r="S23" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="P24" s="4">
-        <v>29.3</v>
+        <v>86.64</v>
       </c>
       <c r="Q24" s="4">
-        <v>28.85</v>
+        <v>85.97</v>
       </c>
       <c r="R24" s="4">
-        <v>98.46</v>
+        <v>99.23</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>44</v>
+        <v>122</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="P25" s="4">
-        <v>50.44</v>
+        <v>13.63</v>
       </c>
       <c r="Q25" s="4">
-        <v>45.54</v>
+        <v>13.49</v>
       </c>
       <c r="R25" s="4">
-        <v>90.28</v>
+        <v>98.97</v>
       </c>
       <c r="S25" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>35.77</v>
+        <v>32.57</v>
       </c>
       <c r="Q26" s="4">
-        <v>23.48</v>
+        <v>14.8</v>
       </c>
       <c r="R26" s="4">
-        <v>65.65</v>
+        <v>45.43</v>
       </c>
       <c r="S26" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M27" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="P27" s="4">
-        <v>49.65</v>
+        <v>21.38</v>
       </c>
       <c r="Q27" s="4">
-        <v>43.58</v>
+        <v>16.28</v>
       </c>
       <c r="R27" s="4">
-        <v>87.77</v>
+        <v>76.12</v>
       </c>
       <c r="S27" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>26.58</v>
+        <v>31.84</v>
       </c>
       <c r="Q28" s="4">
-        <v>17.48</v>
+        <v>15.06</v>
       </c>
       <c r="R28" s="4">
-        <v>65.79</v>
+        <v>47.31</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>44</v>
+        <v>142</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="P29" s="4">
-        <v>33.13</v>
+        <v>28.7</v>
       </c>
       <c r="Q29" s="4">
-        <v>28.92</v>
+        <v>16.11</v>
       </c>
       <c r="R29" s="4">
-        <v>87.29</v>
+        <v>56.14</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P30" s="4">
+        <v>23.8</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>21.49</v>
+      </c>
+      <c r="R30" s="4">
+        <v>90.27</v>
+      </c>
+      <c r="S30" s="4">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>44</v>
+        <v>142</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>45</v>
+        <v>143</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="P31" s="4">
-        <v>40.19</v>
+        <v>38.49</v>
       </c>
       <c r="Q31" s="4">
-        <v>27.41</v>
+        <v>18.77</v>
       </c>
       <c r="R31" s="4">
-        <v>68.2</v>
+        <v>48.78</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="P32" s="4">
-        <v>58.47</v>
+        <v>36.4</v>
       </c>
       <c r="Q32" s="4">
-        <v>54.83</v>
+        <v>29.81</v>
       </c>
       <c r="R32" s="4">
-        <v>93.78</v>
+        <v>81.91</v>
       </c>
       <c r="S32" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="I33" s="13" t="s">
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="J33" s="13" t="s">
+      <c r="L33" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="K33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>83.82</v>
+        <v>24.19</v>
       </c>
       <c r="Q33" s="4">
-        <v>52.68</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>62.85</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L34" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>0.95</v>
+        <v>39.5</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>26.2</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>66.34</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N35" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>11.66</v>
+        <v>34.36</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>22.91</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L36" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>3.66</v>
+        <v>34.53</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>14.98</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>43.39</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>45</v>
+        <v>128</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="P37" s="4">
-        <v>43.17</v>
+        <v>27.65</v>
       </c>
       <c r="Q37" s="4">
-        <v>41.37</v>
+        <v>12.83</v>
       </c>
       <c r="R37" s="4">
-        <v>95.83</v>
+        <v>46.39</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="N38" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>3.59</v>
+        <v>38.7</v>
       </c>
       <c r="Q38" s="4">
-        <v>3.59</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="P39" s="4">
-        <v>3.19</v>
+        <v>26.58</v>
       </c>
       <c r="Q39" s="4">
-        <v>3.19</v>
+        <v>17.48</v>
       </c>
       <c r="R39" s="4">
+        <v>65.79</v>
+      </c>
+      <c r="S39" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>195</v>
+        <v>168</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="P40" s="4">
-        <v>13.63</v>
+        <v>31.13</v>
       </c>
       <c r="Q40" s="4">
-        <v>13.49</v>
+        <v>12.76</v>
       </c>
       <c r="R40" s="4">
-        <v>98.97</v>
+        <v>41.01</v>
       </c>
       <c r="S40" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>190</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="I41" s="13"/>
-[...1 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="N41" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="O41" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>6.59</v>
+        <v>83.82</v>
       </c>
       <c r="Q41" s="4">
-        <v>6.58</v>
+        <v>52.68</v>
       </c>
       <c r="R41" s="4">
-        <v>99.83</v>
+        <v>62.85</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L42" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="M42" s="4" t="s">
+      <c r="N42" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="N42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O42" s="4" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="P42" s="4">
-        <v>0.99</v>
+        <v>305.39</v>
       </c>
       <c r="Q42" s="4">
-        <v>0.99</v>
+        <v>152.9</v>
       </c>
       <c r="R42" s="4">
-        <v>100</v>
+        <v>50.07</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>204</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>166</v>
+        <v>208</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P43" s="4">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="Q43" s="4">
-        <v>0.99</v>
+        <v>0</v>
       </c>
       <c r="R43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="P44" s="4">
-        <v>0.99</v>
+        <v>8.92</v>
       </c>
       <c r="Q44" s="4">
-        <v>0.99</v>
+        <v>6.9</v>
       </c>
       <c r="R44" s="4">
-        <v>100</v>
+        <v>77.37</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="P45" s="4">
-        <v>9.62</v>
+        <v>11.66</v>
       </c>
       <c r="Q45" s="4">
-        <v>9.62</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="I46" s="13"/>
-      <c r="J46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="P46" s="4">
-        <v>9.78</v>
+        <v>3.66</v>
       </c>
       <c r="Q46" s="4">
-        <v>9.72</v>
+        <v>0</v>
       </c>
       <c r="R46" s="4">
-        <v>99.42</v>
+        <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="J47" s="13"/>
+        <v>225</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>227</v>
+      </c>
       <c r="K47" s="4" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="P47" s="4">
-        <v>1.51</v>
+        <v>0.89</v>
       </c>
       <c r="Q47" s="4">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="R47" s="4">
-        <v>99.42</v>
+        <v>178.49</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>190</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="J48" s="13"/>
+        <v>233</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>193</v>
+      </c>
       <c r="K48" s="4" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="P48" s="4">
-        <v>0.78</v>
+        <v>65.77</v>
       </c>
       <c r="Q48" s="4">
-        <v>0.78</v>
+        <v>51.13</v>
       </c>
       <c r="R48" s="4">
-        <v>100</v>
+        <v>77.74</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>176</v>
+        <v>241</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="P49" s="4">
-        <v>2.99</v>
+        <v>42.39</v>
       </c>
       <c r="Q49" s="4">
-        <v>2.99</v>
+        <v>42.33</v>
       </c>
       <c r="R49" s="4">
-        <v>99.88</v>
+        <v>99.87</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="P50" s="4">
-        <v>271.47</v>
+        <v>0.78</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="I51" s="13"/>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="P51" s="4">
-        <v>172.1</v>
+        <v>67.61</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>44</v>
+        <v>217</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>45</v>
+        <v>254</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="P52" s="4">
-        <v>32.47</v>
+        <v>9.61</v>
       </c>
       <c r="Q52" s="4">
-        <v>23.73</v>
+        <v>9.6</v>
       </c>
       <c r="R52" s="4">
-        <v>73.09</v>
+        <v>99.88</v>
       </c>
       <c r="S52" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="P53" s="4">
-        <v>8.92</v>
+        <v>0.99</v>
       </c>
       <c r="Q53" s="4">
-        <v>6.9</v>
+        <v>0.99</v>
       </c>
       <c r="R53" s="4">
-        <v>77.37</v>
+        <v>100</v>
       </c>
       <c r="S53" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>250</v>
-[...6 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>255</v>
+        <v>212</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="P54" s="4">
-        <v>0.89</v>
+        <v>6.75</v>
       </c>
       <c r="Q54" s="4">
-        <v>1.6</v>
+        <v>6.58</v>
       </c>
       <c r="R54" s="4">
-        <v>178.49</v>
+        <v>97.56</v>
       </c>
       <c r="S54" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>44</v>
+        <v>212</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>45</v>
+        <v>213</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="P55" s="4">
-        <v>86.64</v>
+        <v>7.82</v>
       </c>
       <c r="Q55" s="4">
-        <v>85.97</v>
+        <v>7.81</v>
       </c>
       <c r="R55" s="4">
-        <v>99.23</v>
+        <v>99.81</v>
       </c>
       <c r="S55" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>114</v>
+        <v>212</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="P56" s="4">
-        <v>35.85</v>
+        <v>9.62</v>
       </c>
       <c r="Q56" s="4">
-        <v>35.6</v>
+        <v>9.62</v>
       </c>
       <c r="R56" s="4">
-        <v>99.3</v>
+        <v>99.93</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>114</v>
+        <v>275</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>199</v>
+        <v>276</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P57" s="4">
-        <v>42.39</v>
+        <v>1.51</v>
       </c>
       <c r="Q57" s="4">
-        <v>42.33</v>
+        <v>1.5</v>
       </c>
       <c r="R57" s="4">
-        <v>99.87</v>
+        <v>99.42</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="I58" s="13"/>
-      <c r="J58" s="13"/>
+      <c r="J58" s="13" t="s">
+        <v>278</v>
+      </c>
       <c r="K58" s="4" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>272</v>
+        <v>217</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>274</v>
+        <v>95</v>
       </c>
       <c r="P58" s="4">
-        <v>14.52</v>
+        <v>9.78</v>
       </c>
       <c r="Q58" s="4">
-        <v>14.4</v>
+        <v>9.72</v>
       </c>
       <c r="R58" s="4">
-        <v>99.14</v>
+        <v>99.42</v>
       </c>
       <c r="S58" s="4">
         <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>278</v>
+        <v>208</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>279</v>
+        <v>30</v>
       </c>
       <c r="P59" s="4">
-        <v>6.75</v>
+        <v>0.99</v>
       </c>
       <c r="Q59" s="4">
-        <v>6.58</v>
+        <v>0.99</v>
       </c>
       <c r="R59" s="4">
-        <v>97.56</v>
+        <v>100</v>
       </c>
       <c r="S59" s="4">
         <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>283</v>
+        <v>30</v>
       </c>
       <c r="P60" s="4">
-        <v>7.82</v>
+        <v>6.59</v>
       </c>
       <c r="Q60" s="4">
-        <v>7.81</v>
+        <v>6.58</v>
       </c>
       <c r="R60" s="4">
-        <v>99.81</v>
+        <v>99.83</v>
       </c>
       <c r="S60" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>219</v>
+        <v>290</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P61" s="4">
-        <v>9.61</v>
+        <v>35.85</v>
       </c>
       <c r="Q61" s="4">
-        <v>9.6</v>
+        <v>35.6</v>
       </c>
       <c r="R61" s="4">
-        <v>99.88</v>
+        <v>99.3</v>
       </c>
       <c r="S61" s="4">
         <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>219</v>
+        <v>254</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="P62" s="4">
         <v>19.4</v>
       </c>
       <c r="Q62" s="4">
         <v>17.6</v>
       </c>
       <c r="R62" s="4">
         <v>90.7</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>294</v>
+        <v>258</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>294</v>
+        <v>208</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>295</v>
+        <v>30</v>
       </c>
       <c r="P63" s="4">
-        <v>0.09</v>
+        <v>0.99</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S63" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="P64" s="4">
-        <v>26.8</v>
+        <v>14.52</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>14.4</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>301</v>
-[...4 lines deleted...]
-      <c r="J65" s="13" t="s">
         <v>303</v>
       </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
         <v>304</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>305</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>306</v>
+        <v>222</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>307</v>
+        <v>223</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>308</v>
+        <v>87</v>
       </c>
       <c r="P65" s="4">
-        <v>35.16</v>
+        <v>2.99</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S65" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
+      <c r="K66" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="M66" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="I66" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K66" s="4" t="s">
+      <c r="N66" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="O66" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="L66" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P66" s="4">
-        <v>22.23</v>
+        <v>271.47</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>249</v>
+        <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>314</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="P67" s="4">
-        <v>23.41</v>
+        <v>172.1</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="O68" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="I68" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P68" s="4">
-        <v>51.35</v>
+        <v>35.16</v>
       </c>
       <c r="Q68" s="4">
-        <v>33.7</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>65.62</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="N69" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="I69" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O69" s="4" t="s">
-        <v>274</v>
+        <v>79</v>
       </c>
       <c r="P69" s="4">
-        <v>75.68</v>
+        <v>22.23</v>
       </c>
       <c r="Q69" s="4">
-        <v>62.05</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4">
-        <v>81.98</v>
+        <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>153</v>
+        <v>224</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="J70" s="13" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>330</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>331</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>159</v>
+        <v>332</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="P70" s="4">
-        <v>65.77</v>
+        <v>67.79</v>
       </c>
       <c r="Q70" s="4">
-        <v>51.13</v>
+        <v>48.15</v>
       </c>
       <c r="R70" s="4">
-        <v>77.74</v>
+        <v>71.03</v>
       </c>
       <c r="S70" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="I71" s="13"/>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>170</v>
+        <v>338</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>36</v>
+        <v>339</v>
       </c>
       <c r="P71" s="4">
-        <v>67.61</v>
+        <v>26.8</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
-        <v>249</v>
+        <v>190</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>338</v>
-[...4 lines deleted...]
-      <c r="J72" s="13" t="s">
         <v>340</v>
       </c>
+      <c r="I72" s="13"/>
+      <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
         <v>341</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>342</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>343</v>
       </c>
       <c r="N72" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="O72" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="O72" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P72" s="4">
-        <v>67.79</v>
+        <v>0.09</v>
       </c>
       <c r="Q72" s="4">
-        <v>48.15</v>
+        <v>0</v>
       </c>
       <c r="R72" s="4">
-        <v>71.03</v>
+        <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J73" s="13" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>347</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>348</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>349</v>
       </c>
       <c r="N73" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O73" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="O73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P73" s="4">
-        <v>40.95</v>
+        <v>23.41</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="K74" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="I74" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K74" s="4" t="s">
+      <c r="L74" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="L74" s="4" t="s">
+      <c r="M74" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="M74" s="4" t="s">
+      <c r="N74" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="N74" s="4" t="s">
+      <c r="O74" s="4" t="s">
         <v>356</v>
       </c>
-      <c r="O74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P74" s="4">
-        <v>14.79</v>
+        <v>40.95</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
-        <v>21</v>
+        <v>224</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>357</v>
       </c>
-      <c r="I75" s="13"/>
-      <c r="J75" s="13"/>
+      <c r="I75" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>316</v>
+      </c>
       <c r="K75" s="4" t="s">
         <v>358</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>359</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>360</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>361</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>110</v>
+        <v>321</v>
       </c>
       <c r="P75" s="4">
-        <v>305.39</v>
+        <v>14.79</v>
       </c>
       <c r="Q75" s="4">
-        <v>152.9</v>
+        <v>0</v>
       </c>
       <c r="R75" s="4">
-        <v>50.07</v>
+        <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
-      <c r="A76" s="7" t="s">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
         <v>362</v>
       </c>
-      <c r="B76" s="7"/>
-[...22 lines deleted...]
-      <c r="S76" s="8"/>
+      <c r="I76" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="P76" s="4">
+        <v>26.87</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>0</v>
+      </c>
+      <c r="R76" s="4">
+        <v>0</v>
+      </c>
+      <c r="S76" s="4">
+        <v>0</v>
+      </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="14"/>
+      <c r="J77" s="14"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="8"/>
+      <c r="N77" s="8"/>
+      <c r="O77" s="8">
+        <v>2815.4</v>
+      </c>
+      <c r="P77" s="8">
+        <v>1514.65</v>
+      </c>
+      <c r="Q77" s="8">
+        <v>53.8</v>
+      </c>
+      <c r="R77" s="8"/>
+      <c r="S77" s="8"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A76:N76"/>
+    <mergeCell ref="A77:N77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>