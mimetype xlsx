--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -842,54 +842,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -901,54 +901,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>14.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.32</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1196,54 +1196,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>426.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>276.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>64.76</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1255,54 +1255,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.34</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1415,54 +1415,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>511.32</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>298.52</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>58.38</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>