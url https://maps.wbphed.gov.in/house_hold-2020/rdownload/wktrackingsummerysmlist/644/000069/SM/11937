--- v2 (2026-04-21)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,59 @@
     <t>ORD/000632/2023-2024</t>
   </si>
   <si>
     <t>531/AMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Supply &amp; installation of Submersible Pumping Machineries, Voltage Stabilizer, Chlorination System and internal House wiring for Tube Well No-I at Amlajora Water Supply Scheme, under Asansol Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000631/2023-2024</t>
   </si>
   <si>
     <t>530/AMD</t>
   </si>
   <si>
     <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
+    <t>Quotation As per WBSEDCL procedure- A (2010) on turnkey/ full deposit basis for the of Amlajora Tube Well no. -III, under Kanksa Block, Dist. Paschim Barddhaman</t>
+  </si>
+  <si>
+    <t>BILL/00169/2025-2026</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1196,54 +1205,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>426.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>276.46</v>
+        <v>287.14</v>
       </c>
       <c r="R9" s="4">
-        <v>64.76</v>
+        <v>67.26</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1255,54 +1264,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.39</v>
+        <v>1.58</v>
       </c>
       <c r="R10" s="4">
-        <v>47.34</v>
+        <v>192.52</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1318,54 +1327,54 @@
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>11.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.46</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1381,101 +1390,158 @@
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>11.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.15</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.57</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.23</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>514.55</v>
+      </c>
+      <c r="P14" s="8">
+        <v>333.01</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>64.72</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>