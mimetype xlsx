--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,216 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>AMLAJORA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11937</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of laying distribution system rising main construction of 250 M3 Over Head Reservoir with 20 Mtr staging height including soil investigation ,construction of Pump House (5.4X3.6mtr) with FHTC for Amlajora piped W/s Scheme under DWSD,PHE Dte ,Dist-Paschim Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2022-2023</t>
+  </si>
+  <si>
+    <t>1175/DWSD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Amlajora piped W/s Scheme under DWSD ,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2022-2023</t>
+  </si>
+  <si>
+    <t>1234/DWSD</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Route survey and preparation of DPR for Augmentation of Amlajora, Birudiha piped W/s Scheme and Kataberia PWSS under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000565/2022-2023</t>
   </si>
   <si>
     <t>528/DWSD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Amlajora piped W/s Scheme under DWSD ,PHE Dte (SL-02)</t>
-[...14 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use (Inspection Vehicle) of Assistant Engineer for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.09.2023 to 29.02.2024). (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>1397/DWSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>BIPLAB BANERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2022-2023</t>
   </si>
   <si>
     <t>255/F/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>787/DWSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>Electricity service connection for Amlajora H/W site under Amlajora piped W/s Scheme</t>
   </si>
   <si>
     <t>BILL/00156/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-97</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Electricity service connection charges for Amlajora H/W Site TW-II under Amlajora Piped W/s Scheme</t>
   </si>
   <si>
     <t>BILL/00157/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-98</t>
   </si>
   <si>
-    <t>Formal order for the work of laying distribution system rising main construction of 250 M3 Over Head Reservoir with 20 Mtr staging height including soil investigation ,construction of Pump House (5.4X3.6mtr) with FHTC for Amlajora piped W/s Scheme under DWSD,PHE Dte ,Dist-Paschim Bardhaman.</t>
-[...34 lines deleted...]
-  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
+    <t>Supply &amp; installation of Submersible Pumping Machineries, Voltage Stabilizer, Chlorination System and internal House wiring for Tube Well No-I at Amlajora Water Supply Scheme, under Asansol Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000631/2023-2024</t>
+  </si>
+  <si>
+    <t>530/AMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>P.K.ENGINEERING</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of Submersible Pumping Machineries, Voltage Stabilizer, Chlorination System and internal House wiring for Tube Well No-II at Amlajora Water Supply Scheme, under Asansol Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000632/2023-2024</t>
   </si>
   <si>
     <t>531/AMD</t>
   </si>
   <si>
-    <t>12/03/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
-  </si>
-[...19 lines deleted...]
-    <t>02/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,60 +839,60 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>7.53</v>
+        <v>426.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.53</v>
+        <v>287.14</v>
       </c>
       <c r="R3" s="4">
+        <v>67.26</v>
+      </c>
+      <c r="S3" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -960,361 +951,361 @@
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>10.47</v>
+        <v>7.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>25.85</v>
+        <v>0.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>192.52</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.68</v>
+        <v>10.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>1.52</v>
+        <v>25.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>426.89</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>287.14</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>67.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.82</v>
+        <v>1.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.58</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>192.52</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
@@ -1324,57 +1315,57 @@
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>11.46</v>
+        <v>11.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.46</v>
+        <v>11.15</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>97.57</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1387,161 +1378,104 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>11.43</v>
+        <v>11.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.15</v>
+        <v>11.46</v>
       </c>
       <c r="R12" s="4">
-        <v>97.57</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>511.32</v>
+      </c>
+      <c r="P13" s="8">
+        <v>333.01</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>65.13</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>