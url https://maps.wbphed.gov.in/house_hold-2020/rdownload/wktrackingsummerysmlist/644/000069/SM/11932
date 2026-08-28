--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>NAPARA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/11932</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of laying distribution system, Rising main construction of 350 M3 Over Head Reservoir with 20 Mtr staging height including soil investigation ,construction of Pump House (5.4X3.6mtr) with Sanitary and water supply arrangement &amp; construction of Pump house (3.6X3.00 m) with FHTC for NAPARA piped W/s Scheme under DWSD,PHE Dte ,Dist.-Paschim Bardhhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>1174/DWSD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>14/08/2022</t>
+  </si>
+  <si>
+    <t>SK. ALIM</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Napara piped W/s Scheme under DWSD ,PHE Dte (SL-08)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2022-2023</t>
+  </si>
+  <si>
+    <t>1255/DWSD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
     <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use (Inspection Vehicle) of Assistant Engineer for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.03.2023 to 31.08.2023). (Sl-01)</t>
   </si>
   <si>
     <t>ORD/000502/2022-2023</t>
   </si>
   <si>
     <t>134/DWSD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>BIPLAB BANERJEE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Dismantling of concrete road for laying distribution system rising main construction of 350 M3 reservoir with 20 mtr staging height including soil investigation construction of pump house (5.40 X 3.60 m) with sanitary and construction of pump house 3.60 X 3.00 m) for Napara piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000570/2022-2023</t>
   </si>
   <si>
     <t>489/DWSD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>SK. ABDUL HALIM</t>
   </si>
   <si>
-    <t>Formal order for the work of laying distribution system, Rising main construction of 350 M3 Over Head Reservoir with 20 Mtr staging height including soil investigation ,construction of Pump House (5.4X3.6mtr) with Sanitary and water supply arrangement &amp; construction of Pump house (3.6X3.00 m) with FHTC for NAPARA piped W/s Scheme under DWSD,PHE Dte ,Dist.-Paschim Bardhhaman.</t>
-[...29 lines deleted...]
-    <t>07/09/2022</t>
+    <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use (Inspection Vehicle) of Assistant Engineer for the office of the Executive Engineer ,Durgapur Water Supply Division, Public Health Engineering (w.e.f 01.09.2023 to 29.02.2024). (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000174/2023-2024</t>
+  </si>
+  <si>
+    <t>1397/DWSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>789/DWSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Quotation for Napara W/S Scheme, P.H. No - 02, Gopalpur CCC</t>
+  </si>
+  <si>
+    <t>BILL/00178/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-330</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Quotation for Napara W/S Scheme, P.H. No - 1, Gopalpur CCC</t>
   </si>
   <si>
     <t>BILL/00177/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-329</t>
-  </si>
-[...28 lines deleted...]
-    <t>17/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -803,504 +803,504 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.82</v>
+        <v>522.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>514.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.51</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.39</v>
+        <v>14.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>522.15</v>
+        <v>0.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>291.2</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>14.76</v>
+        <v>4.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>7.07</v>
+        <v>0.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>7.02</v>
+        <v>7.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.82</v>
+        <v>7.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>561.83</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>536.71</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>95.53</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>