--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>DANDESHWAR PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/11282</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of laying distribution system rising main construction of 150 M3 reservoir with 20 mtrs staging height including soil investigation construction of Pump house (5.4 m X 3.60 m) with sanitary and water supply arrangement and construction of pump house(3.60 X 3.00 m) with FHTC for Dandeswar water Supply schme under DWSD ,PHE Dte (NS)</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1614/DWSD</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>POWER TOOLS AND ENGINEERING</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Dandeswar piped W/s Scheme under DWSD ,PHE Dte (SL-03)</t>
   </si>
   <si>
     <t>ORD/000224/2022-2023</t>
   </si>
   <si>
     <t>1240/DWSD</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
-    <t>Formal order for the work of laying distribution system rising main construction of 150 M3 reservoir with 20 mtrs staging height including soil investigation construction of Pump house (5.4 m X 3.60 m) with sanitary and water supply arrangement and construction of pump house(3.60 X 3.00 m) with FHTC for Dandeswar water Supply schme under DWSD ,PHE Dte (NS)</t>
-[...14 lines deleted...]
-    <t>POWER TOOLS AND ENGINEERING</t>
+    <t>1 (One) No Trial bore by DR method using rig machine at Dwandeswar ,Block-Kanksa under Augmentation of Dandeswar PWSS under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000214/2023-2024</t>
+  </si>
+  <si>
+    <t>1446/DWSD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Dandeshwar Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000008/2023-2024</t>
   </si>
   <si>
     <t>1654/CMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>P.K. ENGINEERING</t>
   </si>
   <si>
-    <t>1 (One) No Trial bore by DR method using rig machine at Dwandeswar ,Block-Kanksa under Augmentation of Dandeswar PWSS under DWSD,PHE Dte</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2022-2023</t>
   </si>
   <si>
     <t>255/B/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New service connection charges for Dandeswar piped Water supply scheme TW-I</t>
+  </si>
+  <si>
+    <t>BILL/00062/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-37</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Electricity service charges for Kanchanpur TW-III under Kanksa block of Dandeswar piped W/s Scheme</t>
+  </si>
+  <si>
+    <t>BILL/00158/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-99</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
     <t>Electricity service charges for Dandeswar TW-II under Dandeswar piped W/s Scheme</t>
   </si>
   <si>
     <t>BILL/00159/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-100</t>
-  </si>
-[...25 lines deleted...]
-    <t>BP-2023-24-99</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,241 +809,241 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>14.75</v>
+        <v>164.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>139.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>164.79</v>
+        <v>14.75</v>
       </c>
       <c r="Q4" s="4">
+        <v>13.3</v>
+      </c>
+      <c r="R4" s="4">
+        <v>90.16</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>21.21</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1</v>
+        <v>21.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.98</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1108,51 +1108,51 @@
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>2.83</v>
+        <v>0.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
@@ -1167,150 +1167,150 @@
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>0.62</v>
+        <v>2.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>2.67</v>
+        <v>2.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>212.1</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>174.14</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>82.1</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>