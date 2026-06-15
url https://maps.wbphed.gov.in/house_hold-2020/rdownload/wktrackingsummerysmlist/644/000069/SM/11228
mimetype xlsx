--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,77 @@
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>1579/CMD</t>
   </si>
   <si>
     <t>MS DAS ELECTRIC CO</t>
   </si>
   <si>
     <t>Formal order for the work of laying distribution system ,rising main construction of 150 M3 with 20 mtr staging height including soil investigation construction of Pump house (5.4X3.6 m) with sanitary and Water supply arrangement and construction of pump house (3.6X3.00 mtr) for Shyambazar W/s Scheme under DWSD ,PHE Dte (New Scheme)</t>
   </si>
   <si>
     <t>ORD/000267/2022-2023</t>
   </si>
   <si>
     <t>1648/DWSD</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>30/11/2028</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Asansol Mechanical</t>
+  </si>
+  <si>
+    <t>Lowering of column pipe including withdrawing, lowring and other allied works at Shyambazar, TW No.-01, under Block - Kanksa, Dist - Paschim Bardhaman under Asansol Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000390/2025-2026</t>
+  </si>
+  <si>
+    <t>1959/AE-II/AMD</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -818,54 +845,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>14.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.36</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -877,54 +904,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -936,54 +963,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,54 +1258,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>9.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.3</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1290,101 +1317,164 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>213.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>194.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.09</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.34</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>282.68</v>
+      </c>
+      <c r="P13" s="8">
+        <v>230.97</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>81.71</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>