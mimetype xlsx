--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,210 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Shyambazar Piped water Supply Scheme</t>
   </si>
   <si>
     <t>SM/11228</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of laying distribution system ,rising main construction of 150 M3 with 20 mtr staging height including soil investigation construction of Pump house (5.4X3.6 m) with sanitary and Water supply arrangement and construction of pump house (3.6X3.00 mtr) for Shyambazar W/s Scheme under DWSD ,PHE Dte (New Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/000267/2022-2023</t>
+  </si>
+  <si>
+    <t>1648/DWSD</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>30/11/2028</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Shyambazar piped W/s Scheme under DWSD ,PHE Dte (SL-01)</t>
   </si>
   <si>
     <t>ORD/000222/2022-2023</t>
   </si>
   <si>
     <t>1233/DWSD</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>M/S. D. PALIT &amp; CO.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2022-2023</t>
+  </si>
+  <si>
+    <t>1231/DWSD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Route survey and preparation of DPR for Augmentation of Shyambazar ,Telipara piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000564/2022-2023</t>
   </si>
   <si>
     <t>527/DWSD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 2 at Shambazar Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000006/2023-2024</t>
   </si>
   <si>
     <t>1580/CMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 at Shambazar Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>1579/CMD</t>
+  </si>
+  <si>
+    <t>MS DAS ELECTRIC CO</t>
   </si>
   <si>
     <t>RTOR000007/2022-2023</t>
   </si>
   <si>
     <t>255/C/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation for Shyambazar W/S Scheme , Pump House No- 01 , Panagarh CCC</t>
   </si>
   <si>
     <t>BILL/00208/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-340</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation for Shyambazar W/S Scheme, P.H. No - 02, Panagarh CCC</t>
   </si>
   <si>
     <t>BILL/00179/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-331</t>
   </si>
   <si>
     <t>15/03/2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -842,639 +815,576 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>14.76</v>
+        <v>213.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.63</v>
+        <v>194.67</v>
       </c>
       <c r="R3" s="4">
-        <v>92.36</v>
+        <v>91.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>5</v>
+        <v>14.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>5</v>
+        <v>13.63</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>92.36</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.3</v>
+        <v>18.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.81</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>94.67</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.32</v>
+        <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>18.93</v>
+        <v>9.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.67</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>3.65</v>
+        <v>9.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.3</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>2.36</v>
+        <v>5.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>9.3</v>
+        <v>3.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.87</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>95.3</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>213.72</v>
+        <v>2.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>194.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>91.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...8 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="E12" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>282.35</v>
+      </c>
+      <c r="P12" s="8">
+        <v>230.97</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>81.8</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>