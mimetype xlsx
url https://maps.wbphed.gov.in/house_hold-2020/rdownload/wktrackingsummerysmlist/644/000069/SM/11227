--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,189 +80,189 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
+    <t>Durgapur W/S Division</t>
+  </si>
+  <si>
+    <t>BAMUNARA PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/11227</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Bamunara piped W/s Scheme under DWSD ,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>1242/DWSD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>AHS R INFRA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying, laying and aligning of HDPE distribution pipe line and allied works construction 400 M3 OHR with 20 mtr staging height including soil investigation and construction of pump house (5.40 m X 3.60 m) with sanitary and water supply arrangement and construction of pump house (3.60X3.00 m) with FHTC for Bamunara piped water Supply scheme under DWSD ,PHE Dte (NS)</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>1438/DWSD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1230/DWSD</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
-    <t>BAMUNARA PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltages Stabilizer , Chlorination system and internal House wiring for Tube well for Tube well no:- 1 &amp; 2 at Bamunara water supply scheme under CMD PHE Dte, Dist: Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>1656/CMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>D.K. ELECTRIC</t>
   </si>
   <si>
-    <t>Durgapur W/S Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Route survey and preparation of DPR for Augmentation of Bistupur ,Bamunara piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000563/2022-2023</t>
   </si>
   <si>
     <t>526/DWSD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Bamunara piped W/s Scheme under DWSD ,PHE Dte (SL-05)</t>
-[...31 lines deleted...]
-  <si>
     <t>RTOR000008/2022-2023</t>
   </si>
   <si>
     <t>255/D/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>Service charges for new electricity connection at BamunnaraH/W site under Bamunara piped W/S Scheme</t>
   </si>
   <si>
     <t>BILL/00154/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-95</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Electricity Service connection for Bamunnara TW-II H/W site under Bamunnara piped W/s Scheme</t>
   </si>
   <si>
     <t>BILL/00155/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-96</t>
-  </si>
-[...16 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,526 +791,526 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.77</v>
+        <v>14.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.57</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8.11</v>
+        <v>658.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>515.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.76</v>
+        <v>46.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>46.44</v>
+        <v>22.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>17.04</v>
+        <v>8.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.88</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>2.76</v>
+        <v>17.04</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>2.35</v>
+        <v>2.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>658.55</v>
+        <v>2.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>772.78</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>558.71</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>72.3</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>