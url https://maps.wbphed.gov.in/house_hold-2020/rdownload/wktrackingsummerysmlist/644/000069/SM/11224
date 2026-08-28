--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,68 +92,104 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>BIRUDIHA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/11224</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of laying distribution system ,Rising main ,constrcution of 250 M3 Reservoir with 20 mtr staing height including soil inverstigation ,construction of Pump house (5.4X3.60) with sanitary and Water supply arrangement and construction of Pump house (3.60 X 3.00 m) wiht FHTC for Birudiha piped W/s Scheme under DWSD ,PHE Dte (New Scheme).</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>1437/DWSD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 Nos tube well 250 mm X 150 mm tube well 120 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter for Birudiha piped W/s Scheme under DWSD ,PHE Dte (SL-04)</t>
   </si>
   <si>
     <t>ORD/000225/2022-2023</t>
   </si>
   <si>
     <t>1241/DWSD</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
+    <t>Dismantling of concrete road and bituminiou road and land development for constrution of 250 M3 OHR of 20 mtr staging height as per Deptt drawing ,laying alingining of rising main and provding FHTC connection of all mouzas under command area of Birudiha piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>722/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>M/S K.B.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltages Stabilizer , Chlorination system and internal House wiring for Tube well for Tube well no:- 1 &amp; 2 at Birudiha water supply scheme under CMD PHE Dte, Dist: Paschim Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>1657/CMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>MAA TARA ENTERPRISE</t>
@@ -162,86 +198,50 @@
     <t>New service connection charges for birudiha Water Supply scheme (TW-2)</t>
   </si>
   <si>
     <t>BILL/00148/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-89</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation money for new electric service connection at Birudiha under Birudiha piped W/s Scheme.</t>
   </si>
   <si>
     <t>BILL/00063/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-38</t>
   </si>
   <si>
     <t>01/06/2023</t>
-  </si>
-[...34 lines deleted...]
-    <t>KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,390 +788,390 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>14.75</v>
+        <v>524.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>477.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.19</v>
+        <v>14.75</v>
       </c>
       <c r="Q4" s="4">
+        <v>14.3</v>
+      </c>
+      <c r="R4" s="4">
+        <v>96.89</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.27</v>
+        <v>30.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.29</v>
+        <v>21.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.03</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>30.05</v>
+        <v>2.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>524.96</v>
+        <v>0.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>593.53</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>542.4</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>91.39</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>