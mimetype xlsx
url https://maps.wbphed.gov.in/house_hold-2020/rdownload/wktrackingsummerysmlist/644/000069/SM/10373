--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -107,489 +107,489 @@
   <si>
     <t>SM/10373</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Bishnupur adibasipaara ICDs and with PWSS -- 2) kanchanpur adibasipara 3) nayakanchanpur adibasipara (SL-43)</t>
   </si>
   <si>
     <t>ORD/000061/2022-2023</t>
   </si>
   <si>
     <t>623/DWSD</t>
   </si>
   <si>
     <t>21/04/2022</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1)chua FP school 2) Akandara FP School 3) Ghatak danga adibasi FP School 4) Saraswatiganj FP school And With PWSS 1) domra FP school 2) rajar danga Majhipara FP school 3) Arrah FP school 4) Arrah kalinagar FP School 5) Arrah bagdipara SSK (SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000073/2022-2023</t>
+  </si>
+  <si>
+    <t>635/DWSD.</t>
+  </si>
+  <si>
+    <t>BABA LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS1) rajbandh Netaji Vidyapith FP 2) Amlajora HIGH School 3) rajbandh JR Basic school 4) Keten FP School And With PWSS 1) Panagarh Sisu bikas vidyalaya 2) Kanksa Mollapara FP School 3) Jhinuk Goria majhipara FP school 4) panagarh rail colony FP school 5) panagarh rail colony HS school (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000040/2022-2023</t>
+  </si>
+  <si>
+    <t>610/DWSD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Ghatakdanga adibasipara ICDS and with PWSS-- 2) ajoypally paschim para ICDS 3) ajoypally purba para ICDS (SL-42)</t>
+  </si>
+  <si>
+    <t>ORD/000054/2022-2023</t>
+  </si>
+  <si>
+    <t>616/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Dhobaghata FP school 2) Napara Swamiui FP school 3) sokna bauripara FP school 4) natungram FP school And With PWSS 1) Panagarh bazar South canal para SSK 2) kanksa HS School 3) Kanksa Mollapara Paschim SSK 4) kanksa Seikh para SSK 5) Tilackhandrapur Fp school (SL-06)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>617/DWSD</t>
+  </si>
+  <si>
+    <t>DARPAN DAS &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Chua ICDS and with PWSS 2) dubarajpur colony ICDS 3) binodepur dompara (SL-45)</t>
   </si>
   <si>
     <t>ORD/000067/2022-2023</t>
   </si>
   <si>
     <t>630/DWSD</t>
   </si>
   <si>
     <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Kherobari FP school 2) Raghunathpur FP School 3) 1) Kanthal danga FP School 4) Andharsuli FP School And With PWSS 1) sreekrisnapur majhipara SSk 2) Madhaganj FP school 3) madhaganj SSk 4) Gourbzar FP school 5) joyrampur FP School (SL-19)</t>
   </si>
   <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>599/DWSD</t>
   </si>
   <si>
     <t>GHOSH &amp; ROY ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to Dubrajpur F.P. school under Kanksa block covered by Kanksa (Zone-II) PWSS having Electricity but uncovered by PWSS under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000381/2021-2022</t>
+  </si>
+  <si>
+    <t>119/DWSD</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>BASANTI TRADERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of providing water supply to panagarh bazar high school under Kanksa block covered by Kanksa (Zone-II) PWSS having electricity but uncovered by PWSS under DWSD ,PHE Dte (Sl-24)</t>
+  </si>
+  <si>
+    <t>ORD/000404/2021-2022</t>
+  </si>
+  <si>
+    <t>121/DWSD</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>04/02/2022</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Fhulihari FP School 2) Fhulihari Purba Adibasi para SSK 3) Shibpur Suta danga SSK 4) Shibpur Jr HS And With PWSS 1) Bonkati Bouripara SSK 2) ajyodha Ruidas para SSK 3) satkahania FP school 4) dangal NC SSK 5) Rampur dangal adibasi FP School (SL-16)</t>
   </si>
   <si>
     <t>ORD/000053/2022-2023</t>
   </si>
   <si>
     <t>615/DWSD</t>
   </si>
   <si>
-    <t>BABA LOKENATH ENTERPRISE</t>
+    <t>Acceptance cum formal order for the work of Supplying UPVC pipe for laying of additional branch pipe line at Arati Village to provide FHTC at Arati mouza (JL-54) of Durgapur-Faridpur block of Improvement of Gourbazar-Ichhapur piped W/s Scheme under DWSD, PHE Dte.(SL-01)(SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>1021/DWSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Napara CP SSK 2) Rajbandh Uttar para ssk 3) ) babnabera MSK 4) babnabera SSK . And With PWSS 1) 1) Anandapur FP School 2) gangbil Hindi Jr High school 3) Gangbil Lalbaba SSK 4) gangbil FP School 5) gangbil tanty para SSk</t>
+  </si>
+  <si>
+    <t>ORD/000043/2022-2023</t>
+  </si>
+  <si>
+    <t>613/DWSD</t>
+  </si>
+  <si>
+    <t>SHILPA UDDYOG ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . With PWSS 1) kailashpur FP school 2) jagannathpur FP school 3) gopendanfa FP school 4) kantaberia FP School 5) Kalikapur FP school 6) bansol FP school 7) BM Plot SSk 8) Bansgora Maji para SSK 9) bansgora FP School 10) Ichhapur gangamata FP school (SL-22)</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>591/DWSD</t>
+  </si>
+  <si>
+    <t>M/S BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC without electricity (For Students up to 350) Blocks_Kanksa , under Durgapur Water Supply Division PHE Dte with out PWSS 1)manikaraa ankurepara ICDS 2) Murgabani adibasi para 3) Dhobaru ICDS and with PWSS 4) Tilack chandrapur Adibasipara ICDS s 5) Kajla dihi ICDS 6) Bargoria 58 ICDS (SL-39)</t>
+  </si>
+  <si>
+    <t>ORD/000025/2022-2023</t>
+  </si>
+  <si>
+    <t>595/DWSD</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) kanksa Mirpara SSK 2) garadha FP school 3) dhobaru FP school 4) hazra danga AP SSK And With PWSS amandanga adibasi FP school 2) kanksa mollapara SSK 3) Kanksa mollapara Fp school 4). setar bandh Sk 5) Tilaboni SSk.(SL-07)</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>602/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Araichan adibasi para SSk 2) Nonagara FP school 3) Kuldiha Adibasi FP School 4) Kuldiha FP School And With PWSS 1) kanchhanpur FP school 2) kanchanpur Jr High school 3) nayakanchanpur FP School 4) nayakanchanpur SSK 5)Rautdihi SSK (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000033/2022-2023</t>
+  </si>
+  <si>
+    <t>603/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Moldanga adibasipara SSk 2) Molandighi FP School 3) Lohaguri FP school 4) rakhit Pur FP school And With PWSS 1) Kanksa camp FP school 2) sundiara FP school 3) sree ramkrisna sebasram vidyappith 4) Tilack chandrapur JS high school 5) borobandh adibasipara SSK (SL-10)</t>
+  </si>
+  <si>
+    <t>ORD/000034/2022-2023</t>
+  </si>
+  <si>
+    <t>604/DWSD</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Aduria danga SSK 2) Bishnupur FP school 3) Hariki FP school 4) rakhitpur majhipara FP school And With PWSS 1) Roopganj FP school 2) Krisnapur Fp school 3) krisnapur MSK 4) kajladihi FP School 5)ajoypally FP school</t>
+  </si>
+  <si>
+    <t>ORD/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>605/DWSD</t>
+  </si>
+  <si>
+    <t>QUICK PAL SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) rajhat FP School 2) Raghunathpur kala danga Adibasipara SSK 3) Jamdoba SSK 4) Brambhangram FP School And With PWSS 1) shyamsundarpur SSK 2) Ghutulia Bhabanandapur SSk 3) Gourbazar shyamsundar Fp School 4) badyanathpur FP school 5)basudha FP school (SL-17)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>614/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS nababeta FP School 2) jamdaha HIGH School 3) jamdaha FP school 4) jatgaria SSK And With PWSS 1) Itadanga FP School 2) sashipur FP School 3) binodepur Dompara SSK 4) basudevpur FP School 5) Nabagram Adibasi FP school (SL-14)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2022-2023</t>
+  </si>
+  <si>
+    <t>620/DWSD</t>
+  </si>
+  <si>
+    <t>TARA PRASAD SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks Kanksa with out PWSS under Durgapur Water Supply Division PHE Dte 1) saraswatiganj ICDS and with PWSS --2) sundipur adibadibasipara 3 ) Talbahari adibassipara (SL-44)</t>
+  </si>
+  <si>
+    <t>ORD/000059/2022-2023</t>
+  </si>
+  <si>
+    <t>621/(A)/DWSD</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Repairing of distribution pipe line drain kanchha road and others necessary allied work at front gate way of staff room of Hetedoba H/W site under Gourbazar-Ichhapur piped W/s Scheme under DWSD, PHE Dte.(SL-17)</t>
+  </si>
+  <si>
+    <t>ORD/000453/2021-2022</t>
+  </si>
+  <si>
+    <t>432/DWSD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa with out PWSS under Durgapur Water Supply Division PHE Dte 1) Banagram ICDs with PWSS 2) Radhanagar ICDS 3) Sashipur Jhaudanga Dompara ICDs (SL-47)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2022-2023</t>
+  </si>
+  <si>
+    <t>621/DWSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS Telipara FP School 2) Banagram Adibasi FP School And With PWSS 1) gourbazar ramapada HIGH School 2) Netaji FP school 3) kalinagar Fp school 4) Kendula FP School 5) bagura adibasi FP school</t>
+  </si>
+  <si>
+    <t>ORD/000070/2022-2023</t>
+  </si>
+  <si>
+    <t>633/DWSD</t>
+  </si>
+  <si>
+    <t>M/S. A. G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Molandighi danga para SSk 2) rakhitpur HS 3) Bamunara Adibasi FP School 4) farash danga FP school And With PWSS 1) Murgoboni SSk 2) Pryagpur FP school 3) Rajkusum FP school 4) Gorai SM sikhsa Niketan HS 5) rajkusum TD SSK 5) harakrisnapally SSK (SL-08)</t>
+  </si>
+  <si>
+    <t>ORD/000071/2022-2023</t>
+  </si>
+  <si>
+    <t>634/DWSD</t>
+  </si>
+  <si>
+    <t>DIP CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) mobarakganj FP School 2) Mobarakganj PBP SSK 3) Aymadanga bagdipara SSK 4 ) Setar bandh SSk And With PWSS 1) shilampur kantabagan SSK 2) Madhammath FP School 3) Shilampur Purba para FP school 4) shilampur High school 5) Shilampur FP School (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000072/2022-2023</t>
+  </si>
+  <si>
+    <t>635/DWSD</t>
+  </si>
+  <si>
+    <t>RUBY CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . With PWSS 1) Modan ramnath samity FP school 2) kantaberia FP school 3) dhabani FP school 4) bar goria FP school 5) Labnapara High school 6) Pratapur KT Vidyapith 7) Pratappur FP school 8) Labnapara FP school 9) jamgora adibasipara SSk 10) jamgora FP school. (SL-13)</t>
   </si>
   <si>
     <t>ORD/000110/2022-2023</t>
   </si>
   <si>
     <t>742/DWSD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>CHANDAN HAZRA</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Napara CP SSK 2) Rajbandh Uttar para ssk 3) ) babnabera MSK 4) babnabera SSK . And With PWSS 1) 1) Anandapur FP School 2) gangbil Hindi Jr High school 3) Gangbil Lalbaba SSK 4) gangbil FP School 5) gangbil tanty para SSk</t>
-[...8 lines deleted...]
-    <t>SHILPA UDDYOG ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , under Durgapur Water Supply Division PHE Dte with out PWSS 1) Rakhitpur ICDS 2) Rakhitpur bagdipara ICDS 3) Kuldiha Adibasipara ICDS and with PWSS 4) rautdihi Bagdipara 5) Kanchanpur ruidas para 6) kanchanpur palpara ICDs no 313.(SL-40)</t>
+  </si>
+  <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>601/DWSD</t>
+  </si>
+  <si>
+    <t>KIRON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Thakuranibazar SSK 2) jatgoria FP School 3) jatgaria Jr HS 4) Jambon FP School And With PWSS 1) Bill para SSK 2) Radhamohanpur FP School 3) Baganpara Adibasi FP School 4) Bonkati FP School 5) Basudevpur Jr HS (SL-15)</t>
+  </si>
+  <si>
+    <t>ORD/000041/2022-2023</t>
+  </si>
+  <si>
+    <t>611/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to Shibpur F.P. school under Kanksa block covered by Kanksa (Zone-II) PWSS under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000380/2021-2022</t>
+  </si>
+  <si>
+    <t>118/DWSD</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Repairing of exiting house hold tap connection (Damaged) and re connection of the same repairing of 90/110/125/140/200 mm dia UPVC pipe line at different place of command area of Gourbazar water supply ,distribution system from Gourbazar OHR under Gourbazar piped W/S Scheme (Sl-07)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>1027/DWSD</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to Ijjatganj Junior high school under Kanksa block covered by Kanksa (Zone-II) PWSS under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000378/2021-2022</t>
+  </si>
+  <si>
+    <t>116/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal for the work of Additional work for providing of FHTC from Solar tube well stand alone at Basudha mouza and Shyambazar mouza of Bonkati GP and kanksa block under DWSD ,PHE Dte (SL-10)</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>1030/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) rakhitpur dompara SSK 2) molandighi dangapara SSK 3) sahid sukumar banerjee Memorial school 4) Molandighi durgadas vidyamandir And With PWSS 1) prayagpur SSK 2) panagarh bauripara Metepara FP 3) panagarh gram FP School 4) Piarignaj Chara chandra HS 5) peariganj FP school (SL_09)</t>
   </si>
   <si>
     <t>ORD/000028/2022-2023</t>
   </si>
   <si>
     <t>598/DWSD</t>
   </si>
   <si>
-    <t>KIRON ENTERPRISE</t>
-[...100 lines deleted...]
-  <si>
     <t>ORD/000068/2022-2023</t>
   </si>
   <si>
     <t>631/DWSD</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS Telipara FP School 2) Banagram Adibasi FP School And With PWSS 1) gourbazar ramapada HIGH School 2) Netaji FP school 3) kalinagar Fp school 4) Kendula FP School 5) bagura adibasi FP school</t>
-[...107 lines deleted...]
-    <t>SUJAY KUMAR RAY</t>
+    <t>Acceptance cum formal order for the work of Laying of additional distribution pipe line with necessary allied works at Banerjee of Domra mouza to combat draught like situation and providing drinking water to habitations ,School,AWC etc. under DWSD ,PHE Dte (SL-14)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>1266/DWSD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1)manikara FP school 2) beharpur FP school 3) Beharpur bagdipara SSK 4) Babnebera FP school And With PWSS 1) Panagarh bazar hindi FP School 2) Panagarh bazar Fp school 3) panagarh bazar purba para HINDI 4) Madhammath Metepara SSK 5)kanksa Singh para SSk (SL-05)</t>
   </si>
   <si>
     <t>ORD/000069/2022-2023</t>
   </si>
   <si>
     <t>632/DWSD</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
-  </si>
-[...133 lines deleted...]
-    <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1137,105 +1137,105 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>8.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="4">
-        <v>8.71</v>
+        <v>10.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1251,567 +1251,567 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>13.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="P6" s="4">
-        <v>13.91</v>
+        <v>8.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.88</v>
+        <v>13.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>13.77</v>
+        <v>8.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>13.88</v>
+        <v>13.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>13.91</v>
+        <v>2.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="P11" s="4">
-        <v>13.91</v>
+        <v>2.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="P12" s="4">
-        <v>13.9</v>
+        <v>13.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>13.68</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>13.91</v>
+        <v>4.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100.26</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>4.83</v>
+        <v>13.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1821,1460 +1821,1460 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P15" s="4">
         <v>10.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P16" s="4">
-        <v>13.89</v>
+        <v>23.02</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>22.81</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P17" s="4">
-        <v>13.8</v>
+        <v>13.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>13.72</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.62</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="P18" s="4">
         <v>13.91</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>88.11</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P19" s="4">
-        <v>13.91</v>
+        <v>13.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.67</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P20" s="4">
-        <v>13.9</v>
+        <v>13.91</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>13.54</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>97.27</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="P21" s="4">
-        <v>13.9</v>
+        <v>13.8</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>13.37</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.87</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="P22" s="4">
-        <v>23.04</v>
+        <v>13.89</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>11.68</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>84.04</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="P23" s="4">
-        <v>8.78</v>
+        <v>8.77</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="P24" s="4">
-        <v>13.91</v>
+        <v>4.83</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>60</v>
+        <v>120</v>
       </c>
       <c r="P25" s="4">
-        <v>13.91</v>
+        <v>8.77</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="P26" s="4">
-        <v>13.89</v>
+        <v>13.91</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="P27" s="4">
-        <v>23.02</v>
+        <v>13.9</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>97.63</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="P28" s="4">
-        <v>8.77</v>
+        <v>13.9</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="P29" s="4">
-        <v>13.91</v>
+        <v>10.88</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>10.59</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="P30" s="4">
-        <v>4.97</v>
+        <v>23.04</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>22.85</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>142</v>
+        <v>29</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>138</v>
+        <v>59</v>
       </c>
       <c r="P31" s="4">
-        <v>4.13</v>
+        <v>13.89</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>96.95</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="P32" s="4">
-        <v>4.79</v>
+        <v>2.12</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>89</v>
+        <v>150</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>29</v>
+        <v>153</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>42</v>
+        <v>154</v>
       </c>
       <c r="P33" s="4">
-        <v>10.48</v>
+        <v>4.13</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="P34" s="4">
-        <v>2.12</v>
+        <v>1.1</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>65.86</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>67</v>
+        <v>154</v>
       </c>
       <c r="P35" s="4">
-        <v>2.12</v>
+        <v>4.97</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>102.21</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>67</v>
+        <v>142</v>
       </c>
       <c r="P36" s="4">
-        <v>1.1</v>
+        <v>13.88</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>164</v>
+        <v>34</v>
       </c>
       <c r="P37" s="4">
-        <v>8.77</v>
+        <v>13.91</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>13.68</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>98.34</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="J38" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>42</v>
+        <v>173</v>
       </c>
       <c r="P38" s="4">
-        <v>2.12</v>
+        <v>6.55</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>175</v>
+        <v>28</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>177</v>
       </c>
       <c r="P39" s="4">
-        <v>6.55</v>
+        <v>13.91</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>13.89</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="7" t="s">
         <v>178</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="11"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8">
         <v>404.9</v>
       </c>
       <c r="P40" s="8">
-        <v>0</v>
+        <v>371.2</v>
       </c>
       <c r="Q40" s="8">
-        <v>0</v>
+        <v>91.68</v>
       </c>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A40:N40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>