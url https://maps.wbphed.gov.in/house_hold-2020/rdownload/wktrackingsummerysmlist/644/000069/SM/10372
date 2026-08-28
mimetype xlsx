--- v2 (2026-02-07)
+++ v3 (2026-08-28)
@@ -89,471 +89,504 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Providing running water supply to Angadnwadi centre (189 nos),Health Care Faciliteis &amp; other s Public Institution under Durgapur W/s Division, PHE Dte flor Kanksa &amp; Durgapur-Faridpur block of Paschim Bardhaman</t>
   </si>
   <si>
     <t>SM/10372</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Formal order for the work of Emergency provision of AC photovoltaic submersible solar pum set within bore well /tube well along with 2400 peak watt capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well 150 mtr deep by DR ring method using PVC pipe and fiber glass reinforced epoxy resin slotted to meet up water demand during summer season at Haradanga Adibasipara under Tilakchandrapur GP of Kanksa Block under DWSD ,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2021-2022</t>
+  </si>
+  <si>
+    <t>786/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2021</t>
+  </si>
+  <si>
+    <t>10/06/2021</t>
+  </si>
+  <si>
+    <t>SAIKAT RAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Emergency provision of AC photovoltaic submersible solar pump set within bore well /tube well along with 2400 peak watt capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well 150 mtr deep by DR ring method using PVC pipe and fiber glass reinforced epoxy resin slotted to meet up water demand during summer season at Nabaghanapur under Loudoha GP of Durgapur-Faridpur Block for (1 No) mini W/s Scheme under DWSD ,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000366/2020-2021</t>
+  </si>
+  <si>
+    <t>138/DWSD</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>27/02/2021</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Nayakaanchanpur Haripara ICDS 2) jamdoha Dompara ICDS 3) jatgaria danga para 4) nabagram majhiara 5) sutadanga adibasipara ICDS and with PWSS 6) Nabagram majhipara ICDS (SL-49)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2022-2023</t>
+  </si>
+  <si>
+    <t>625/DWSD</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>B. T. M. CONCERN</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC without electricity for Students up to 350 Blocks_Kanksa , with out PWSS 1 ) Sokna bauripara 2) Amlajora dharmaraajtala 3) )rajkusum tilakdanga ICDS and with PWSS 4) srirampur bangalpara 5 ) nabagram gouratala 6) krisnapur ICDS (SL-38)</t>
+  </si>
+  <si>
+    <t>ORD/000076/2022-2023</t>
+  </si>
+  <si>
+    <t>639/DWSD</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Paschim gangrampur ICDS and with PWSS ---2) ) dubrajpur ranipur 3) jatgaria muslim para (SL-46)</t>
+  </si>
+  <si>
+    <t>ORD/000066/2022-2023</t>
+  </si>
+  <si>
+    <t>629/DWSD</t>
+  </si>
+  <si>
+    <t>AMITABHA PAUL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order Sinking of 2 Nos tube well 300 mm X 200 mm tube well 210 mtr depth by Direct rotary Rig method using PVC pipe and prepacked resin bonded gravel filter to combat draught like situation and providing drinking water to habitations ,School,AWC etc under DWSD ,PHE Dte (SL-06)</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>1243/DWSD</t>
+  </si>
+  <si>
+    <t>18/08/2022</t>
+  </si>
+  <si>
+    <t>17/09/2022</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Emergency provision of AC photovoltaic submersible solar pum set within bore well /tube well along with 2400 peak watt capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well 150 mtr deep by DR ring method using PVC pipe and fiber glass reinforced epoxy resin slotted to meet up water demand during summer season at Piariganj and Adibasi para under Trilackchandrapur GP of Kanksa Block to combat draught like situation and providing drinking water to habitations ,School,AWC etc under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>1601/DWSD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>11/12/2022</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying UPVC pipe for laying additional branch pipe line at Bonkati Village to provide FHTC at Bankati mouza of Basudha piped W/s Scheme under DWSD,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2022-2023</t>
+  </si>
+  <si>
+    <t>953/DWSD</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance for the work of Additional work for providing of FHTC from Solar tube well (Stand alone) at Radhamohanpur mouza JL-36 of Bonkati GP and Kanksa block under DWSD,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>1080/DWSD</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of 3 Nos trial bore by direct rotary method of drilling using rig machine at Nabaghanpur village ,Nakrakonda village and Sarpi Village to provide water supply to School and ICDS centres under DWSD ,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000049/2022-2023</t>
+  </si>
+  <si>
+    <t>584/DWSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) Blocks ¿ Durgapur Faridpur , under Durgapur Water Supply Division PHE Dte without PWSS 1) Tilack Chandrapur danga para 2) gangbil danga ICDS 3) Manicara canaalpar ICDS and with PWSS 4) Borobigha adibasi para , 5) domra baganpara , 6) Domra bagdipara (SL-34)</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>590/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) Blocks ¿ Kanksa , under Durgapur Water Supply Division PHE Dte with out PWSS 1) sokna das para ICDs 2) Dhobaghata daspara ICDs 3) Napara danga ICDS and with PWSS 4) Piyariganj ruidas para , 5) Piaryganj , 6) Sundiara ruidas para (SL-35)</t>
+  </si>
+  <si>
+    <t>ORD/000064/2022-2023</t>
+  </si>
+  <si>
+    <t>626/DWSD</t>
+  </si>
+  <si>
+    <t>RANAJOY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal order for the work of Laying of collecting main for sinking of 2 Nos river bed tube well and making of manifold in river Ajoy at Bhaburia H/W site under Jamgora-Jagannathpur and Gourbazar-Ichhapur piped W/s Scheme for combat flood damaged under DWSD,PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000351/2021-2022</t>
   </si>
   <si>
     <t>136/DWSD</t>
   </si>
   <si>
     <t>02/02/2022</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
-    <t>MD AAMIR KHAN</t>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa with out PWSS under Durgapur Water Supply Division PHE Dte 1) Banagram ICDs with PWSS 2) Radhanagar ICDS 3) Sashipur Jhaudanga Dompara ICDs (SL-47)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2022-2023</t>
+  </si>
+  <si>
+    <t>621/DWSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement at Shyambazar &amp; its adjacent village for AWC &amp; Schools without electricity &amp; other allied works ( For Students up to 350) Blocks ¿ Kanksa_Bankati panchayet , under Durgapur Water Supply Division PHE Dte. (SL-50)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2022-2023</t>
+  </si>
+  <si>
+    <t>589/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , GP Amlajora and Tilacchandrapur , under Durgapur Water Supply Division PHE Dte without PWSS 1) Ayma Goshpara ICDS Rajbandh uttarpara 3) rajbandh dakhin railpar ICDS no 295 ,4) Mobarakganj kalitala ICDS 5) Babnabera Ruidas para ICDS 6)Ayma bagddipara ICDS no 125 and with PWSS 7) sreekrisnapur 2 , 8) sreekrisnapur majhipara, 9) Bhabanandapur 10) Gythulia Bauripara ICDSs 11) Arati 1 12) Arati 162 (SL-25)</t>
+  </si>
+  <si>
+    <t>ORD/000022/2022-2023</t>
+  </si>
+  <si>
+    <t>592/DWSD</t>
+  </si>
+  <si>
+    <t>JAYANTA DATTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , GP Amlajora aand Tilacchandrapur , under Durgapur Water Supply Division PHE Dte without PWSS 1) telipara kanthaaldanga ICDS ,2) Shyambazar narkeldaanga ICDS 3) Raghunathpur ICDS 4) raghunathpur kaladangaa ICDS 5) telipara bandher danga ICDS 6) gangarampur Beldanga ICDS and with PWSS 7) Ichhapur Dhibar para 8) Ichhapur 1 , 9) Kendua 103 10) Bansia 2 ,11) Bansia 99 , 12) Bansia bagdipara (SL-27)</t>
+  </si>
+  <si>
+    <t>ORD/000023/2022-2023</t>
+  </si>
+  <si>
+    <t>593/DWSD</t>
+  </si>
+  <si>
+    <t>M/S PROCHESTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa under Durgapur Water Supply Division PHE Dte without PWSS 1) Dhobaaru ranisayer ICDS 2) Gram paanagarh Pathanpara ICDS 3) Gangbil purbapara 4) Ijjatganj Setarbandh ICDS 5) Rajkusum Hazradanga ICDS 6) Domra Bagdipara ICDS and with PWSS 7) Jamgora 53 8) jamgora 54 , 9) Kailashpur 52 , 10) Labanapara 51 ICDSs) 11) pratappur 98 12) Panagarh hindi high school ICDS no 19 (SL-29)</t>
+  </si>
+  <si>
+    <t>ORD/000027/2022-2023</t>
+  </si>
+  <si>
+    <t>597/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , GP Kaanksa , under Durgapur Water Supply Division PHE Dte with out PWSS ( 1) Natunpara Jhupri para ICDS No 8, (2)Sharama para ICDS no 198, (3) railpar sarada pally ICDS 7, (4)GOURTALA CANAAL PAR , (5) Panagarh bazar 02 no (6) Seikhpara Baarupara and with PWSS- 7) Amdohi Bauripara, 8) amdohi muslim para .9) madhaiganj , 10) Gourbazar Badyakarpara 11) Madhaganj busstand , 12 )Gourbazar Godown.(SL-23)</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>600/DWSD</t>
+  </si>
+  <si>
+    <t>SHWET BARANI</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa under Durgapur Water Supply Division PHE Dte 1) jatgariaa adibasi para 2) Fuljhuri adibasipara ICDS 3 ) Shibhpur lohaarpara ICDS 04) amaidanga 05) adibasipara icds 06) south canalpar icds no 228 7) Labnapara.8) Labnapara 02, 9) gopendanga 10) labnapara adibasipara ICDSs) 11) Jagannathpur adibasipara, 12) koilashpur azimpara (SL-28)</t>
+  </si>
+  <si>
+    <t>ORD/000036/2022-2023</t>
+  </si>
+  <si>
+    <t>606/DWSD</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) without PWSS Blocks ¿Kanksa , under Durgapur Water Supply Division PHE Dte 1) Shilampur Ppurba para ICDS no 327 2) amlajora Lohar para IICDS no 114 3) Natungram goshpara ICDS and with PWSS 4) Tilack chandrapur 1 . 5)Tilack chandrapur 2 , 6)Tilack chandrapur bagdipara (SL-37)</t>
+  </si>
+  <si>
+    <t>ORD/000039/2022-2023</t>
+  </si>
+  <si>
+    <t>609/DWSD</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Lohaguri ICDS and with PWSS 2) Kajladihi haripara ICDs 3 ) ajoy pally kajladihi (SL-41)</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>618/DWSD</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , GP Kaanksa , under Durgapur Water Supply Division PHE Dte without PWSS 1) beharpur Goshpaara ICDS no 288 , 2) Amlajora Ruidaspara ICDS 3) Biharpur bauripara ICDS 5) Anandapur ICDs 6) Anandapur Bagdipara ICDS with PWSS --7) Amdohi Bauripara, 8) amdohi muslim para 9) madhaiganj , 10) Gourbazar Badyakarpara 11) Gourbazar Gouranga mandir , 12) sreekrisnapur 1 ICDSs)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2022-2023</t>
+  </si>
+  <si>
+    <t>619/DWSD</t>
+  </si>
+  <si>
+    <t>AMAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) mankara DVC para SSK 2 ) amlajora AB SSK 3) amlajora FP School 4) Shokna natun gram HS School And With PWSS 1) Panagarh RLy colony Jhupripara HINDI FP School 2) Panagarh bazar girls Jr High school 3) Kanksa Fp school 4) panagarh railpar SSK 5) pangarh bazar railpar FP school (SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000074/2022-2023</t>
+  </si>
+  <si>
+    <t>637/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , GP Amlajora aand Tilacchandrapur , under Durgapur Water Supply Division PHE Dte with out PWSS 1) Barodoba adibasipara kuldiha ICDS 2) Kuldiha solaipara ICDS 3) Hariki ICDS 4) rakhitpur adibasipara ICDS 5) chua baagaanpara ICDs 5) jaambuni ICDS 6) lohaguri adibasipara ICDS with PWSD 7) Bansole 8) Jabbarpally 02 9) chapabandi 111 10) Ichhapur Baddyakar para ICDSs) 11) aratai 2 12) araati paschim para (SL-26)</t>
   </si>
   <si>
     <t>ORD/000037/2022-2023</t>
   </si>
   <si>
     <t>607/DWSD</t>
   </si>
   <si>
-    <t>21/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>TARA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement at Radhamohanpur &amp; its adjacent village for AWC &amp; Schools without electricity &amp; other allied works ( For Students up to 350) Blocks ¿ Kanksa_Bankati panchayet , under Durgapur Water Supply Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000026/2022-2023</t>
+  </si>
+  <si>
+    <t>596/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to all Schools under Kanksa Block Durgapur W/S Division PHE Dte . Without PWSS 1) Chetodanga Adibasipara SSK 2) Telipara BO SSK 3) Nimtikuri FP School 4) Paschim gangarampur FP School And With PWSS 1) amdohi FP School 2) sreekrisnapur FP school 3) Gourbazar Ananda ashram SISu sikha niketen 4) Sreekrisnapur MSK 5)dangal basudha MSK (SL-18)</t>
+  </si>
+  <si>
+    <t>ORD/000075/2022-2023</t>
+  </si>
+  <si>
+    <t>638/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) Blocks _ Kanksa &amp; Durgapur-Faridpur under Durgapur Water Supply Division PHE Dte with out PWSS Jemua Dakhinpara ICDS Jemua Muslim dangapara ICDS 3) Jemua Ruidaspara ICDS &amp; with PWSS --4) basudha old mete para 5) satkahania Bilpara , 6) Shilampur bauripara (SL-33).</t>
+  </si>
+  <si>
+    <t>ORD/000060/2022-2023</t>
+  </si>
+  <si>
+    <t>622/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , under Durgapur Water Supply Division PHE Dte 1) Patseura 1 ICDS 2) 1) Patseura 2 ICDS 3) Jemua 2 bauripara ICDS 4) Jemua 1 dangapara ICDS 5) Jemua 4 Bagdipara ICDS 6) Jemua Chapadanga ICDS with PWSS--- 7) Gourtala canel par , 8) east canal par , 9) sherpur II , 10) gourtala bouripara ICDSs) 11) Shilampur bakur tala , 12) shilampur muslim para (SL-32)</t>
+  </si>
+  <si>
+    <t>ORD/000065/2022-2023</t>
+  </si>
+  <si>
+    <t>627/DWSD</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) Blocks ¿ Kanksa , under Durgapur Water Supply Division PHE Dte without PWSS 1) Keten ICDS 2) napara choudhory paraa ICDDS 3 ) Rajbanddh dakshin Railpar ICDS . and with PWSS 4) bankati ICDSs) 5) Sundiyara colony para ICDS s 6) tilabani adibasi para ICDS s (SL-36)</t>
+  </si>
+  <si>
+    <t>ORD/000042/2022-2023</t>
+  </si>
+  <si>
+    <t>612/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 03 nos AWC without electricity (For Students up to 350) Blocks ¿Kanksa , with out PWSS under Durgapur Water Supply Division PHE Dte 1) Bidbihar ruiddaspara and with PWSS --2) Basudevpur Dompara 3) Basudevpur Ruidas para ICDS (SL-48)</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>624/DWSD</t>
+  </si>
+  <si>
+    <t>JUBILEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa under Durgapur Water Supply Division PHE Dte 1) Birudiha annapurnatala ICDS panagarh railpar ICDS no 223 . 2) Seikhpara ruidaspara 3) railpar locopaara 4) Anuragpur ICDS 5) poralpara loharpaara ICDS 6) South canalpar icds no 10 and with PWSS 7) 3 no colony Kalimandir ,8) Railpar tanki tala , 9) randiha more 10) Gourtala bouripara , 11) Jhinukgor natinpara 12 ),jhinukgor (SL-30)</t>
+  </si>
+  <si>
+    <t>ORD/000024/2022-2023</t>
+  </si>
+  <si>
+    <t>594/DWSD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Water Supply arrangement to 12 nos AWC for having no electricity (for 350 Nos Students) Blocks ¿ Kanksa , under Durgapur Water Supply Division PHE Dte 1) Bandra Bauripara ICDS 2) Birudiha canal par ICDS 3) Brindabanpur ICDS 4) rajhat General para ICDS 5) Amlouka 74 ICDS 6) Amlouka Muslim para ICDS 7) Mollapara math para , 8) Debipur kritibus para , 9) Mirepara , 10) Serpur I ICDSs) 11) mollapara Rajar math ICDSs) 12) Shialpur samity (SL-31)</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>608/DWSD</t>
   </si>
   <si>
     <t>M/S BADAL GHOSH</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Water Supply arrangement to 06 nos AWC for having without electricity ( Students up to 350) without PWSS Blocks ¿Kanksa , under Durgapur Water Supply Division PHE Dte 1) Shilampur Ppurba para ICDS no 327 2) amlajora Lohar para IICDS no 114 3) Natungram goshpara ICDS and with PWSS 4) Tilack chandrapur 1 . 5)Tilack chandrapur 2 , 6)Tilack chandrapur bagdipara (SL-37)</t>
-[...280 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of Water supply arrangement at Bargoria ICDS for having no Electricity power supply to provide solar power connection (For 350 Nos Students), Kanksa Block under 189 Nos of AWC W/S Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000473/2022-2023</t>
   </si>
   <si>
     <t>296/DWSD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Emergency provision of AC photovoltaic submersible solar pump set within the bore well tube well along with 2400 watt peak capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well of 120 mtr depth by DR rig bore method using PVC pipe and fiber glass reinforced epoxy resin slotted to combat draught like situation at JABUNA gram under Ichhapur panchayat of Durgapur-Faridpur block under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000474/2022-2023</t>
   </si>
   <si>
     <t>297/DWSD</t>
   </si>
   <si>
     <t>04/03/2023</t>
   </si>
   <si>
     <t>SATYAM POWER</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Emergency provision of AC photovoltaic submersible solar pump set within bore well /tube well along with 2400 peak watt capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well 150 mtr deep by DR ring method using PVC pipe and fiber glass reinforced epoxy resin slotted to meet up water demand during summer season at Nabaghanapur under Loudoha GP of Durgapur-Faridpur Block for (1 No) mini W/s Scheme under DWSD ,PHE Dte (SL-01)</t>
-[...59 lines deleted...]
-    <t>MUKHERJEE ENTERPRISE</t>
+    <t>Acceptance cum formal order for the work of Balance work for installation of solar pumping machineries including solar panel and other allied works for 12 Nos ICDS/AWC/School at Kanksa block ICDS under providing running water supply to ICDS(189 Nos) ,HCF and other Public Ins of Kanksa and Durgapur-Faridpur Block under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Emergency provision of AC photovoltaic submersible solar pump set within the bore well tube well along with 2400 watt peak capacity solar photovoltaic array on M.S. structure with sinking of 150 mm dia Tube well of 120 mtr depth by DR rig bore method using PVC pipe and fiber glass reinforced epoxy resin slotted to combat draught like situation at Molandighi gram panchayat office of Kanksa block under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000459/2022-2023</t>
   </si>
   <si>
     <t>260/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Water supply arrangement at Basudha old metepara ICDS and Shilampur Bouipara ICDS for having no Electricity power supply to provide solar power connection (For 350 Nos Students), Kanksa Block under 189 Nos of AWC W/S Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000466/2022-2023</t>
   </si>
   <si>
     <t>288/DWSD</t>
   </si>
@@ -570,83 +603,50 @@
     <t>ORD/000468/2022-2023</t>
   </si>
   <si>
     <t>261/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Emergency provision of AC photovoltaic submersible solar pump set within the bore well Tube well along with 2400 watt peak capacity solar photovoltaic array on MS structure with sinking of 150 mm dia Tube well of 120 mtr depth by DR rig bore method using PVC pipe and fiber glass reinforced epoxy resin slotted to combat draught like situation at Protapur High School under Pratabpur Gram Panchayat of Durgapur-Faridpur block under DWSD ,PHE Dt</t>
   </si>
   <si>
     <t>ORD/000469/2022-2023</t>
   </si>
   <si>
     <t>286/DWSD</t>
   </si>
   <si>
     <t>GHOSH &amp; ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Water supply arrangement at Amluka Village near Majid to provide water supply to Schools ,AWC/ICDS of Durgapur-Faridpur Block under 189 Nos of AWC W/S Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000470/2022-2023</t>
   </si>
   <si>
     <t>262/DWSD</t>
-  </si>
-[...31 lines deleted...]
-    <t>02/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1191,2375 +1191,2375 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>17.58</v>
+        <v>13.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>46.13</v>
+        <v>13.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>46.14</v>
+        <v>34.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>23.02</v>
+        <v>23.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>23.07</v>
+        <v>8.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>46.12</v>
+        <v>27.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.58</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>23.07</v>
+        <v>13.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>46.05</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="P11" s="4">
-        <v>46.03</v>
+        <v>4.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.59</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="P12" s="4">
-        <v>46.14</v>
+        <v>3.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>46.13</v>
+        <v>23.07</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>22.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>13.91</v>
+        <v>23.07</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.97</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="P15" s="4">
-        <v>46.15</v>
+        <v>17.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>3.92</v>
+        <v>8.77</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="P17" s="4">
-        <v>45.68</v>
+        <v>11.55</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>11.45</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.09</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="P18" s="4">
-        <v>8.75</v>
+        <v>46.05</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>45.41</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>98.59</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>8.77</v>
+        <v>46.03</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>45.57</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="P20" s="4">
-        <v>11.55</v>
+        <v>46.13</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>45.49</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>98.61</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="P21" s="4">
-        <v>46.05</v>
+        <v>46.15</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="P22" s="4">
-        <v>4.98</v>
+        <v>46.12</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>45.48</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.61</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>56</v>
+        <v>120</v>
       </c>
       <c r="P23" s="4">
-        <v>4.73</v>
+        <v>23.02</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="P24" s="4">
-        <v>11.55</v>
+        <v>8.77</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>8.74</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="P25" s="4">
-        <v>13.91</v>
+        <v>46.05</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>45.79</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="P26" s="4">
-        <v>34.06</v>
+        <v>13.91</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="P27" s="4">
-        <v>23.07</v>
+        <v>46.13</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>45.52</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="P28" s="4">
-        <v>8.78</v>
+        <v>11.55</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>11.41</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="P29" s="4">
-        <v>27.94</v>
+        <v>13.91</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="P30" s="4">
-        <v>6.95</v>
+        <v>23.07</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>22.8</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="P31" s="4">
-        <v>14.32</v>
+        <v>45.68</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>45.21</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="P32" s="4">
-        <v>13.56</v>
+        <v>23.07</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>99.19</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>153</v>
+        <v>40</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P33" s="4">
-        <v>13.59</v>
+        <v>8.75</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P34" s="4">
-        <v>23.07</v>
+        <v>46.14</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>45.5</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>98.61</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>159</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="P35" s="4">
-        <v>23.07</v>
+        <v>46.14</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>45.67</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>98.98</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="P36" s="4">
-        <v>8.77</v>
+        <v>6.95</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>71</v>
+        <v>172</v>
       </c>
       <c r="P37" s="4">
-        <v>14.21</v>
+        <v>14.32</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="P38" s="4">
-        <v>13.91</v>
+        <v>40.03</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="P39" s="4">
-        <v>14.31</v>
+        <v>14.21</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>14.15</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="P40" s="4">
-        <v>14.24</v>
+        <v>13.91</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="P41" s="4">
-        <v>4.46</v>
+        <v>14.31</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100.1</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N42" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O42" s="4" t="s">
-        <v>30</v>
+        <v>193</v>
       </c>
       <c r="P42" s="4">
-        <v>13.53</v>
+        <v>14.24</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>14.32</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>100.53</v>
       </c>
       <c r="S42" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>105</v>
+        <v>196</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="P43" s="4">
-        <v>40.03</v>
+        <v>4.46</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>98.3</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="11"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="14"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
       <c r="M44" s="8"/>
       <c r="N44" s="8"/>
       <c r="O44" s="8">
         <v>941.32</v>
       </c>
       <c r="P44" s="8">
-        <v>0</v>
+        <v>803.49</v>
       </c>
       <c r="Q44" s="8">
-        <v>0</v>
+        <v>85.36</v>
       </c>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A44:N44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>