--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -917,54 +917,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>14.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.37</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -976,54 +976,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>22.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.07</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1035,54 +1035,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>98.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>98.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1153,54 +1153,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>6.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.52</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1212,54 +1212,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>6.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1271,54 +1271,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>0.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>289.74</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1330,54 +1330,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>14.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.04</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1391,54 +1391,54 @@
         <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>34.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>32.79</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.28</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1627,54 +1627,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P15" s="4">
         <v>5.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>5.68</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100.04</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1686,54 +1686,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P16" s="4">
         <v>0.82</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1745,88 +1745,88 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P17" s="4">
         <v>62.35</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>31.63</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>445.62</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>215.36</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>48.33</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>