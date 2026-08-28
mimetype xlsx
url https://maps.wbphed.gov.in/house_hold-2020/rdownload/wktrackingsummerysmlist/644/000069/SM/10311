--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -92,282 +92,282 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Kanksa</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Telipara Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10311</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal order for the work of Supplying &amp; aligning of HDPE distribution pipe line and allied works including Functional House Holds Tap connecting (FHTC ) and connection providing to Raghunathpur Mouza-39 and Paschim Gangarampur Mouza- JL-92 of Telipara block -Kanksa under TELIPARA piped W/s Scheme under DWSD, PHE Dte (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>642/DWSD</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t>M/S PROCHESTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Construction of 200 M3 capacity , 20 mtr staging height RCC Over head Reservoir (OHR) at Jamdoba of Telipara piped W/s Scheme under Durgapur W/S Division, PHE Dte (SL-07)</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>575/DWSD</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal order for the work of Laying and aligning of DI K9 rising main pipe line supplying DI specials ,valves and other allied works under Telipara piped W/s Scheme of DWSD,PHE Dte (SL-06)</t>
   </si>
   <si>
     <t>ORD/000103/2022-2023</t>
   </si>
   <si>
     <t>786/DWSD</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>28/05/2022</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Acceptance for the work of Supplying &amp; aligning of HDPE distribution pipe line and allied works including Functional House Holds Tap connecting (FHTC ) and connection providing to Jamdoba Mouza-40 and Telipara Mouza- JL-41 of Telipara block -Kanksa under TELIPARA piped W/s Scheme under DWSD, PHE Dte (SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>554/DWSD</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>M/S SANTANU PALIT &amp; CO.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Sinking of 2 No Tube well 250 mm X 150 mm big dia Tube well 210 mtr depth direct rotary rig method using PVC pipe &amp; Pre packed resin bonded gravels filter for Telipara piped W/s Scheme under DWSD, PHE Dte (SL-10)</t>
   </si>
   <si>
     <t>ORD/000107/2022-2023</t>
   </si>
   <si>
     <t>739/DWSD</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>M/S. D. PALIT &amp; CO.</t>
   </si>
   <si>
-    <t>Formal order for the work of Supplying &amp; aligning of HDPE distribution pipe line and allied works including Functional House Holds Tap connecting (FHTC ) and connection providing to Raghunathpur Mouza-39 and Paschim Gangarampur Mouza- JL-92 of Telipara block -Kanksa under TELIPARA piped W/s Scheme under DWSD, PHE Dte (Part-A)</t>
-[...32 lines deleted...]
-    <t>M/S SANTANU PALIT &amp; CO.</t>
+    <t>Formal order for the work of Construction of Pump house cum Chlorine Room with Sanitary Plumbing arrangement at Jamdoba tube well No-1 or H/W Site of Telipara piped W/S Scheme under DWSD, PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>576/DWSD</t>
   </si>
   <si>
     <t>Formal order for the work of Construction of Pump house cum Chlorine Room with Sanitary Plumbing arrangement at Jamdoba tube well No-2 or H/W Site of Telepara piped W/S Scheme under DWSD, PHE Dte (SL-06)</t>
   </si>
   <si>
     <t>ORD/000011/2022-2023</t>
   </si>
   <si>
     <t>641/DWSD</t>
   </si>
   <si>
     <t>05/06/2022</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal order for the work of Construction of Pump house cum Chlorine Room with Sanitary Plumbing arrangement at Jamdoba tube well No-1 or H/W Site of Telipara piped W/S Scheme under DWSD, PHE Dte (SL-05)</t>
-[...11 lines deleted...]
-    <t>M/S KALYANI ENTERPRISE</t>
+    <t>Water supply arrangement to 6(Six) Nos AWC without electricity at Jamdoba,Telipara, Nabagram Majhiara &amp; other allied works under Telipara Piped Water Supply Scheme.(TSM/004035) under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer_3</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>625/A/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>B. T. M. CONCERN</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2021-2022</t>
+  </si>
+  <si>
+    <t>330/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work Balance work for construction of pump house with approach road and others allied works at Jamdoba pump house No-II Telipara piped W/s Scheme under DWSD ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000595/2022-2023</t>
+  </si>
+  <si>
+    <t>579/DWSD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the Executive Engineer, DWSD,PHE Dte ADDA Administrative building 2nd Floor, EPIP Complex, Banskopa,DGP-12 (w.e.f 18.08.2023 to 17.02.2024). (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000191/2023-2024</t>
+  </si>
+  <si>
+    <t>1364/DWSD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/02/2024</t>
+  </si>
+  <si>
+    <t>PRAMIT CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of boundary wall at Jamdoba of Telipara W/s Scheme pump house No-II under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000567/2022-2023</t>
+  </si>
+  <si>
+    <t>481/DWSD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>06/05/2023</t>
   </si>
   <si>
     <t>Continuation order for Acceptance cum formal order for the work of Hiring of LUXURY Diesel Ambassador Car including higher model 2012 onwards of Diesel Ambassador or equivalent for official use for the Executive Engineer, DWSD,PHE Dte ADDA Administrative building 2nd Floor, EPIP Complex,Banskopa,DGP-12 (w.e.f 18.02.2023 to 17.08.2023). (SL-02)</t>
   </si>
   <si>
     <t>ORD/000501/2022-2023</t>
   </si>
   <si>
     <t>133/DWSD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
-    <t>PRAMIT CHATTERJEE</t>
-[...49 lines deleted...]
-  <si>
     <t>Quotation for Telipara W/S Scheme , Pump House No- 02 , Panagarh CCC</t>
   </si>
   <si>
     <t>BILL/00206/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-338</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation for Telipara W/S Scheme , Pump House No- 01 , Panagarh CCC</t>
   </si>
   <si>
     <t>BILL/00205/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-337</t>
-  </si>
-[...40 lines deleted...]
-    <t>28/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -914,178 +914,178 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>14.09</v>
+        <v>98.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.59</v>
+        <v>98.21</v>
       </c>
       <c r="R3" s="4">
-        <v>89.37</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>22.86</v>
+        <v>62.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.07</v>
+        <v>19.72</v>
       </c>
       <c r="R4" s="4">
-        <v>79.07</v>
+        <v>31.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>98.21</v>
+        <v>14.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>98.21</v>
+        <v>12.59</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>89.37</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1141,692 +1141,692 @@
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>6.15</v>
+        <v>22.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.06</v>
+        <v>18.07</v>
       </c>
       <c r="R7" s="4">
-        <v>98.52</v>
+        <v>79.07</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
         <v>6.21</v>
       </c>
       <c r="Q8" s="4">
         <v>6.21</v>
       </c>
       <c r="R8" s="4">
         <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.82</v>
+        <v>6.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.39</v>
+        <v>6.06</v>
       </c>
       <c r="R9" s="4">
-        <v>289.74</v>
+        <v>98.52</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>14.92</v>
+        <v>34.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.84</v>
+        <v>32.79</v>
       </c>
       <c r="R10" s="4">
-        <v>86.04</v>
+        <v>96.28</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>34.06</v>
+        <v>37.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>32.79</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.28</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>37.85</v>
+        <v>5.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.68</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100.04</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.13</v>
+        <v>0.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>289.47</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>10.45</v>
+        <v>14.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.84</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>86.04</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>5.68</v>
+        <v>0.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>5.68</v>
+        <v>2.39</v>
       </c>
       <c r="R15" s="4">
-        <v>100.04</v>
+        <v>289.74</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>0.82</v>
+        <v>4.13</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>96.72</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="P17" s="4">
-        <v>62.35</v>
+        <v>10.45</v>
       </c>
       <c r="Q17" s="4">
-        <v>19.72</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>31.63</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>445.62</v>
       </c>
       <c r="P18" s="8">
-        <v>215.36</v>
+        <v>216.95</v>
       </c>
       <c r="Q18" s="8">
-        <v>48.33</v>
+        <v>48.68</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>