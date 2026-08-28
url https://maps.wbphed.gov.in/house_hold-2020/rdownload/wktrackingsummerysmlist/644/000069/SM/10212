--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,441 +89,441 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped W/s Scheme for Kanksa (Zone-II/Part-B) to accommodate FHTC ,Block-Kanksa,Dist-Paschim Bardhaman (WB)</t>
   </si>
   <si>
     <t>SM/10212</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal order for the work of extensioin of pipe line from existing pipe line of Kanksa Zone-II PH-II W/s Scheme to combat draught like situation in Kanksa block to providing FHTC at Debipur mouza JL-87 ,Sharmapara ,Singh para under DWSD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2021-2022</t>
+  </si>
+  <si>
+    <t>1606/DWSD</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>M/S. D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Laying distribution system and providing functional house hold tap connection (FHTC) including reconnection of exiting FHTC form AC pipe line to newly laid different dia pipe line for Kanksa (Zone-II/Part-B) under DWSD ,PHE Dte (Augmentation Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/000252/2022-2023</t>
+  </si>
+  <si>
+    <t>1449/DWSD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
     <t>Formal order for the work of Laying and aligning of DI K9 rising main pipe line supplying DI specials ,valves and allied works at Akandara covering Jemua and Paranganj area under Augmentation of Kanksa (Zone-II/Part-B) piped W/s Scheme under DWSD, PHE Dte (SL-02)</t>
   </si>
   <si>
     <t>ORD/000100/2022-2023</t>
   </si>
   <si>
     <t>765/DWSD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>28/05/2022</t>
   </si>
   <si>
     <t>AMAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Construction of Guard wall at Madhabmat pukur par of Kanksa (Zone-II) piped W/s Scheme under DWSD, PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000428/2021-2022</t>
+  </si>
+  <si>
+    <t>405/DWSD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>09/04/2022</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Replacement of pipe line from existing pipe line of Kanksa (Zone-II) W/s Scheme at Madhabmat and near under bypass in Kanksa Block under DWSD, PHE Dte (Sl-4)</t>
+  </si>
+  <si>
+    <t>ORD/000431/2021-2022</t>
+  </si>
+  <si>
+    <t>411/DWSD</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of supplying fitting fixing and installation of Sluice Valve for O &amp; Mtc of Kanksa (Zone-II/II) piped W/s Scheme of command areas of Panaghar ,Prayagpur mouza under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>682/DWSD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Dismantling and reconcreting of PCC road for extension of pipe line from existing pipe line of Kanksa (Z-II)(Ph-II) W/s Scheme to laying branch pipe line in kanksa block for providing FHTC at PanagarhJL_85) at Palpara ,Hazra Para ,Kumanrpara near TC pur Panchayat ,Panagarh bypass under DWSD PHE Dte (Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000359/2021-2022</t>
+  </si>
+  <si>
+    <t>78/DWSD</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Emergent supply fitting fixing of Sluice Valve for repairing and maintenance of pipe line under Kanksa (Zone-II) W/S Scheme under DWSD ,PHE Dte.(SL-06)</t>
   </si>
   <si>
     <t>ORD/000433/2021-2022</t>
   </si>
   <si>
     <t>413/DWSD</t>
   </si>
   <si>
-    <t>30/03/2022</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum formal order for the work of additional work for providing FHTC tap connecting with JJM at Prayagpur mouza -88 and its adjoining area under command area of Augmentation of Kanksa (Zoe-II/B_) piped W/S Scheme block Kanksa under DWSD,PHE Dte (SL-05)</t>
   </si>
   <si>
     <t>ORD/000157/2022-2023</t>
   </si>
   <si>
     <t>1025/DWSD</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>QUICK PAL SUPPLIERS</t>
   </si>
   <si>
-    <t>Formal order for the work of Laying distribution system and providing functional house hold tap connection (FHTC) including reconnection of exiting FHTC form AC pipe line to newly laid different dia pipe line for Kanksa (Zone-II/Part-B) under DWSD ,PHE Dte (Augmentation Scheme)</t>
-[...14 lines deleted...]
-    <t>MD AAMIR KHAN</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000010/2021-2022</t>
+  </si>
+  <si>
+    <t>327/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1, 2 &amp; 3 at Augmentation of Kanksa Zone - II/B Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>2572/CMD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Trail bore for sinking of 3(Three) Nos (300X200 mm dia ) big tube well of 210 mtr depth by DR method using UPVC pipe and UPVC deep well screen RDS at Kanksa (Zone-II) tube well site of Augmentation of Kanksa Zone-II/Part-B &amp;C) piped W/S Scheme under DWSD,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>771/DWSD</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
-    <t>06/06/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Special repair and renovation of 1(One) No 450 M3 capacity RCC Elevated Reservoir (OHR) at OHR site boundary wall and 2 (Two) Nos Pump house at Kanksa (Zone-II/Part-B) under Augmentation of Kanksa (Zone-II/Part-B) piped W/s Scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000114/2023-2024</t>
   </si>
   <si>
     <t>1138/DWSD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Dismantling and reconcreting of PCC road for extension of pipe line from existing pipe line of Kanksa (Z-II)(Ph-II) W/s Scheme to laying branch pipe line in kanksa block for providing FHTC at PanagarhJL_85) at Palpara ,Hazra Para ,Kumanrpara near TC pur Panchayat ,Panagarh bypass under DWSD PHE Dte (Sl-04)</t>
-[...59 lines deleted...]
-    <t>405/DWSD</t>
+    <t>Construction of 5.40 mtr X 3.60 mtr switch room with plinth height (600 to 2000 mm) with sanitary and water supply arrangement at Kanksa zone-II/Part-B) under Augmentation of Kanksa (Zone-II) (Part-B) piped W/S Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000159/2023-2024</t>
+  </si>
+  <si>
+    <t>1291/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>PRAKRITI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>1292/DWSD</t>
+  </si>
+  <si>
+    <t>Laying &amp; aligning of DI K9 rising main pipe line and interconnection of TW No-3 with OHR and other allied works of Augmentation of Kanksa Zone-II/Part-B piped W/s Scheme under DWSD ,PHE Dte (Pat-A)</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>1295/DWSD</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Laying and aligning of distribution pipe line from zero point to Jhanjra more and allied works under Augmentation of Kanksa Zone-II/Part-B) piped W/s Scheme under DWSD ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000443/2022-2023</t>
+  </si>
+  <si>
+    <t>302/DWSD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>BABA LOKENATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Electrical wiring and other allied works for modernization of Gopalpur for Laboratory NABL accreditation of sub-District Water Testing Lab at Kanksa of Augmentation of Kanksa (Zone-II/Part-C) piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>764/DWSD</t>
+  </si>
+  <si>
+    <t>BASANTI TRADERS</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Sinking of 06 Nos 300X200 mm dia Tube well with 210 mtr Depth by DR rig method using UPVC pipe (CD and UPVC deep well screen (RDS) at Kanksa (Zone-II) Part-B,C tube well site of Augmentation of Kanksa Zone-II(Part-B &amp; C) piped W/s Scheme under DWSD ,PHE Dte (SL-02)</t>
   </si>
   <si>
     <t>ORD/000454/2022-2023</t>
   </si>
   <si>
     <t>254/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
-    <t>Formal order for the work of Laying and aligning of distribution pipe line from zero point to Jhanjra more and allied works under Augmentation of Kanksa Zone-II/Part-B) piped W/s Scheme under DWSD ,PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Formal order for the work of Balance work of Augmentation of Kanksa (Zone-II/Part-B) piped W/s Scheme with construction of boundary wall renovation of all existing structure ,repairing of all water retaining structure ,let-out LDS,FHTC,Re connection of FHTC at Kanksa (Part) ,Debipur(Part),Paragraph (Part), Prayagpur(Part) mouzas of JL No-86,88,87,88 of Kanksa block under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000475/2022-2023</t>
   </si>
   <si>
     <t>238/DWSD</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Electrical wiring and other allied works for modernization of Gopalpur for Laboratory NABL accreditation of sub-District Water Testing Lab at Kanksa of Augmentation of Kanksa (Zone-II/Part-C) piped W/s Scheme under DWSD,PHE Dte</t>
-[...23 lines deleted...]
-    <t>Resource Division</t>
+    <t>Electricity connection quotation fees for Kanksa Zone-II Part-B TW-2</t>
+  </si>
+  <si>
+    <t>BILL/00162/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-102</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation money for electrification service charges for Kanksa Zone-II/Part-B TW-I</t>
+  </si>
+  <si>
+    <t>BILL/00161/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-101</t>
+  </si>
+  <si>
+    <t>Road restoration at Panagarh Silampur Road (ch 2.5 KM to 3.5 KM) to be executed by Executive Engineer, Asansol Highway Division, PWD Roads directorate for the work of repairing of damaged at Panagarh Silampur</t>
+  </si>
+  <si>
+    <t>BILL/00441/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-221</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER , ASANSOL HIGHWAY DIVISION, PWD ROADS</t>
   </si>
   <si>
     <t>Service connection quotation money for Kanksa Zone- Part-B TW-3</t>
   </si>
   <si>
     <t>BILL/00163/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-103</t>
   </si>
   <si>
-    <t>24/07/2023</t>
-[...80 lines deleted...]
-    <t>1292/DWSD</t>
+    <t>Supply &amp; laying of cable for actuator of Tube well No ¿ 2 at Augmentation of Kanksa Zone -II/B water supply scheme under Central Mechanical Division PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001756/2023-2024</t>
+  </si>
+  <si>
+    <t>130/DIC/BMSD(D)</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Kiosk box and other allied work for Tube well No: 2 &amp; 3 at Augmentation of Kanksa Zone -II/B water supply scheme under Central Mechanical Division PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/001757/2023-2024</t>
   </si>
   <si>
     <t>131/DIC/BMSD(D)</t>
   </si>
   <si>
-    <t>29/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>15/03/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>SILPO UDYOG ENGINEERING CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1068,336 +1068,336 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>70.22</v>
+        <v>18.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>2</v>
+        <v>217.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>222.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>102.41</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>3.13</v>
+        <v>70.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.7</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.98</v>
+        <v>4.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.81</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>217.39</v>
+        <v>3.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.43</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="P8" s="4">
-        <v>4.81</v>
+        <v>4.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1410,1186 +1410,1186 @@
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>35.76</v>
+        <v>3.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>3.46</v>
+        <v>2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.23</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>18.1</v>
+        <v>4.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>4.94</v>
+        <v>6.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>4.38</v>
+        <v>29.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>18.56</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>63.78</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>94.05</v>
+        <v>4.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>13.91</v>
+        <v>35.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>25.43</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>181.79</v>
+        <v>5.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>1.72</v>
+        <v>6.02</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>6.6</v>
+        <v>16.23</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>2.13</v>
+        <v>13.91</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.91</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P20" s="4">
-        <v>17.96</v>
+        <v>1.72</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="P21" s="4">
-        <v>4.01</v>
+        <v>94.05</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>46.1</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>49.02</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="P22" s="4">
-        <v>2.56</v>
+        <v>181.79</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>180.81</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>29.1</v>
+        <v>4.01</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>5.74</v>
+        <v>2.56</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="P25" s="4">
-        <v>6.02</v>
+        <v>17.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P26" s="4">
-        <v>0.58</v>
+        <v>2.13</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>129</v>
+        <v>81</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="P27" s="4">
         <v>0.86</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="P28" s="4">
-        <v>16.23</v>
+        <v>0.58</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S28" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>752.44</v>
       </c>
       <c r="P29" s="8">
-        <v>0</v>
+        <v>596.48</v>
       </c>
       <c r="Q29" s="8">
-        <v>0</v>
+        <v>79.27</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>