--- v1 (2026-02-07)
+++ v2 (2026-08-28)
@@ -89,50 +89,98 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped W/s Scheme for Kanksa (Zone-II/Part-D) to accommodate FHTC ,Block-Kanksa, Dist-Paschim Bardhaman (WB)</t>
   </si>
   <si>
     <t>SM/10210</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for the work of providing functional household tap connection (FHTC) in connection with JAL JEEBAN MISSION(JIM) for Kanksa (CT) mouza (JL-86) (Pt-B) under command area of Kanksa Zone-II (Ph-I) W/S Scheme at Kanksa Block under Durgapur W/S Division, PHE Dte (SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000307/2020-2021</t>
+  </si>
+  <si>
+    <t>1433/DWSD</t>
+  </si>
+  <si>
+    <t>28/12/2020</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>SUJAY KUMAR RAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for the work of Providing functional household tap connection (FHTC) in connection with JAL JEEBAN MISSION(JIM) for Kanksa (CT) mouza (JL-86) (Pt-C) under command area of Kanksa Zone-II (Ph-I) W/S Scheme at Kanksa Block under Durgapur W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000309/2020-2021</t>
+  </si>
+  <si>
+    <t>1435/DWSD</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Formal for the work of Extension of pipe line from exisitng pipe line of Kanksa (Zone-II) (Ph-II) W/S scheme at Panagarh Bazar and east canal par in Kanksa block to providing FHTC at Kanksa mouza(JL-89) under DWSD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000310/2021-2022</t>
+  </si>
+  <si>
+    <t>1773/DWSD</t>
+  </si>
+  <si>
+    <t>20/12/2021</t>
+  </si>
+  <si>
+    <t>19/01/2022</t>
+  </si>
+  <si>
+    <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Formal order for the work of Supplying ,laying and aligning of HDPE distribution pipe line and allied works at Railpar Saradapally Mouza under command area of Augmentation of Kanksa (Zone-II/D) under DWSD ,PHE Dte (Part-D) (SL-02)</t>
   </si>
   <si>
     <t>ORD/000389/2021-2022</t>
   </si>
   <si>
     <t>187/DWSD</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
     <t>Formal order for the work of Supplying ,laying and aligning of HDPE distribution pipe line and allied works at Railpar Saradapally Mouza under command area of Augmentation of Kanksa (Zone-II/D) under DWSD ,PHE Dte (Part-B)</t>
   </si>
   <si>
     <t>ORD/000393/2021-2022</t>
   </si>
   <si>
     <t>201/DWSD</t>
@@ -143,510 +191,462 @@
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>AMARANJALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Construction of pump house cum chlorine room at Railpar Sarada Pally H/W site pump house No-3 tube well No-03(for Augmentation of Kanksa (Zone-II/D) pipe W/s Scheme under DWSD ,PHE Dte (SL-03)</t>
   </si>
   <si>
     <t>ORD/000402/2021-2022</t>
   </si>
   <si>
     <t>242/DWSD</t>
   </si>
   <si>
     <t>25/02/2022</t>
   </si>
   <si>
     <t>11/04/2022</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
+    <t>Formal order for the work of Laying and aligning of DI K9 rising main pipe line supplying DI specials ,valves and allied work under command area of Kanksa under Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD, PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>751/DWSD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>18/05/2022</t>
+  </si>
+  <si>
     <t>Formal order for the work of Providing functional house hold tap connection (FHTC) in connection with JJM at Railpar Nepali Para of Prayagpur Mouza(JL-89) under command area of Augmentation of Kanksa (Zone-II /P-D) piped W/s Scheme (SL-01)</t>
   </si>
   <si>
     <t>ORD/000108/2022-2023</t>
   </si>
   <si>
     <t>747/DWSD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Additional work for supplying laying and aligning of HDPE distribution pipe line and allied works at Railpar Sarada Pally of Prayagpur Mouza under command area of Augmentation of Kanksa (Zone-II/D) piped W/S Scheme under DWSD,PHE Dte (Part-C) (SL-05)</t>
   </si>
   <si>
     <t>ORD/000132/2022-2023</t>
   </si>
   <si>
     <t>819/DWSD</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
     <t>22/06/2022</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
+    <t>Formal order for the work of Construction of 400 M3 capacity ,20 mtr staging height of RCC OHR for Kanksa Zone-II/Part-D piped W/s Scheme under DWSD,PHE Dte(SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>788/DWSD</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Additional FHTC work at Kanksa block and supplying laying and aligning of HDPE distribution pipe line and allied works at Railpar Sarada Pally and Prayagpur Mouza under command area of Augmentation of Kanksa (Zone-II/Part-D) Piped W/s Scheme under DWSD ,PHE Dte. (SL-04)</t>
   </si>
   <si>
     <t>ORD/000129/2022-2023</t>
   </si>
   <si>
     <t>816/DWSD</t>
   </si>
   <si>
     <t>21/05/2022</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>Formal order for the work of Supplying, laying and aligning of 160 mm dia HDPE distribution pipe line and allied works at Railpar Saradapally of Prayagpur mouza under command areas under Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD, PHE Dte (SL-05)</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>752/DWSD</t>
   </si>
   <si>
-    <t>11/05/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>Formal order for the work of Sinking of 1No(300X200 mm) dia tube well 210 mtr deep by direct rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at Tube well No-02 site at Railpar Saradapally near DVC branch canal for Augmentation of ground water base Kanksa (Zone-II/D) piped W/s Scheme under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000398/2021-2022</t>
   </si>
   <si>
     <t>198/DWSD</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
-    <t>RANJIB GHATAK</t>
+    <t>Formal order for the work Sinking of 1No(300X200 mm) dia tube well 210 mtr deep by direct rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at Tube well No-03 site at Railpar Saradapally near DVC branch canal for Augmentation of ground water base Kanksa (Zone-II/D) piped W/s Scheme under DWSD ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2021-2022</t>
+  </si>
+  <si>
+    <t>188/DWSD</t>
+  </si>
+  <si>
+    <t>AHS R INFRA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional bore for sinking of 01 Nos (300X200 mm dia) tube well of 210 mtr deep by DR drilling method using PVC pipe and fiber glass reinforced epoxy resin slotted at Tube well No-I at Railpar Sarod Pally near DVC branch canal under Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD ,PHE Dte.(SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>376/DWSD</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work for providing FHTC tap connection with JJM at Panagarh mouza-88 and its adjoing area under command area of Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD, PHE Dte (SL-06)</t>
+  </si>
+  <si>
+    <t>ORD/000168/2022-2023</t>
+  </si>
+  <si>
+    <t>1026/DWSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>QUICK PAL SUPPLIERS</t>
   </si>
   <si>
     <t>Formal order for the work of Sinking of 1No(300X200 mm) dia tube well 210 mtr deep by direct rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at Tube well No-01 site at Railpar Saradapally near DVC branch canal for Augmentation of ground water base Kanksa (Zone-II/D) piped W/s Scheme under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000397/2021-2022</t>
   </si>
   <si>
     <t>202/DWSD</t>
   </si>
   <si>
-    <t>JOY GURU ENTERPRISE</t>
-[...11 lines deleted...]
-    <t>AHS R INFRA PRIVATE LIMITED</t>
+    <t>Acceptance cum formal order for the work of Sinking of 1 Nos tube well 300 mm X 200 mm tube well 150 mtr depth by Direct rotary Rig method using PVC pipe and fiber galss reinforced epoxy resin slotted at existing tube well no-02 at near Railine under Augmentation of Kanksa (Z-II/Part-D) piped W/s Scheme under DWSD ,PHE Dte (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>1262/DWSD</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Augmentation of Kanksa [Zone-II / D ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim -Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>733/CMD</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-2 at Augmentation of Kanksa [Zone-II / D ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000017/2022-2023</t>
+  </si>
+  <si>
+    <t>912/CMD</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>DELTA ENGINEERING ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of pump house cum chlorine room at Railpar Sarada Pally H/W site pump house No-1 tube well No-01(OHR) for Augmentation of Kanksa (Zone-II/D) pipe W/s Scheme under DWSD ,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000400/2021-2022</t>
+  </si>
+  <si>
+    <t>240/DWSD</t>
+  </si>
+  <si>
+    <t>GHOSH &amp; ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of soil investigation for demining the safe bearing capacity and other relevant parameters of soil for the work of construction of RCC Elevated at Sarada Pally reservoir site of Augmentation of Kaksa Zone-II/D piped W/s Scheme under DWSD ,.PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000469/2021-2022</t>
+  </si>
+  <si>
+    <t>287/DWSD</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>02/04/2022</t>
+  </si>
+  <si>
+    <t>MABCO CONSULTANT</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional bore for sinking of 01 Nos (300X200 mm dia) tube well of 210 mtr deep by DR drilling method using PVC pipe and fiber glass reinforced epoxy resin slotted at Tube well No-II at Railpar Sarada Pally near DVC branch canal under Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD ,PHE Dte. (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000456/2021-2022</t>
+  </si>
+  <si>
+    <t>377/DWSD</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Making of concrete RCC pier and supplying laying of MS water carrier pipe and 600 mm dia NP 3 Hume pipe with crossing of road and culvert of distribution system Kanksa (Zone--II/D) at Railpar Sarada Pally of Prayagpur mouza under command area of Augmentation of Kanksa (Zone-II/D W/s Scheme under DWSD ,PHE Dte (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>1159/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of supplying fitting fixing and installation of Sluice Valve for O &amp; Mtc of Kanksa (Zone-II/II) piped W/s Scheme of command areas of Panaghar ,Prayagpur mouza under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>682/DWSD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional bore for sinking of 01 Nos (300X200 mm dia) tube well of 210 mtr deep by DR drilling method using PVC pipe and fiber glass reinforced epoxy resin slotted at Tube well No-III at Railpar Sarada Pally near DVC branch canal under Augmentation of Kanksa (Zone-II/Part-D) piped W/s Scheme under DWSD ,PHE Dte.(SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000457/2021-2022</t>
+  </si>
+  <si>
+    <t>378/DWSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 at Augmentation of Kanksa [Zone-II / D ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim -Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2022-2023</t>
+  </si>
+  <si>
+    <t>732/CMD</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Formal order for the work of Supplying, laying and aligning of HDPE distribution pipe line and allied works at Rail par Sarada Pally of Prayagpur Mouza under command area of Augmentation of Kanksa (Zone-II/D) W/S Scheme under DWSD ,PHE Dte (Part-C)(SL-01)</t>
   </si>
   <si>
     <t>ORD/000388/2021-2022</t>
   </si>
   <si>
     <t>185/DWSD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>13/03/2022</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...164 lines deleted...]
-    <t>M/S PIONEER CONSTRUCTION</t>
+    <t>Acceptance cum formal order for the work of Construction of pump house cum chlorine room at Railpar Sarada Pally H/W site pump house No-2 tube well No-02 for Augmentation of Kanksa (Zone-II/D) pipe W/s Scheme under DWSD ,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000401/2021-2022</t>
+  </si>
+  <si>
+    <t>241/DWSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing works plinth protection ,roof treatment ,drain and other allied works at Sarada Pally H/W Site Pump house No-1 &amp;T.W-01(OHR site) for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2022-2023</t>
+  </si>
+  <si>
+    <t>1060/DWSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work-Order for the work of ---Sanitary arrangement and plumbing works at Sarada Pally H/W Site Pump house No-3 for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2022-2023</t>
+  </si>
+  <si>
+    <t>1054/DWSD</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2021-2022</t>
+  </si>
+  <si>
+    <t>329/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Quotation for Kanksa Zone-II/Part-D Pump house no -01</t>
+  </si>
+  <si>
+    <t>VCH/000229/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-100</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>Quotation for Kanksa Zone-II/Part-D Pump house no -02</t>
+  </si>
+  <si>
+    <t>VCH/000230/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-101</t>
   </si>
   <si>
     <t>Quotation for Kanksa Zone-II/Part-D Pump house no -03</t>
   </si>
   <si>
     <t>VCH/000231/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-102</t>
-  </si>
-[...160 lines deleted...]
-    <t>02/08/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1191,2029 +1191,2029 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>85.77</v>
+        <v>42.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>39.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.38</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>94.15</v>
+        <v>42.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>38.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.96</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.89</v>
+        <v>13.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>37.33</v>
+        <v>85.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>87.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>101.99</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>76.63</v>
+        <v>94.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>75.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.87</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>80.17</v>
+        <v>4.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>16.19</v>
+        <v>9.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.3</v>
+        <v>37.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>67.25</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>10.3</v>
+        <v>76.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>76.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100.23</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>10.3</v>
+        <v>88.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="P13" s="4">
-        <v>80.93</v>
+        <v>80.17</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>76.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>95.73</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>9.67</v>
+        <v>16.19</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.25</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
-        <v>4.4</v>
+        <v>10.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.39</v>
+        <v>10.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>4.4</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>66.46</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>1.2</v>
+        <v>4.89</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="P19" s="4">
-        <v>9.88</v>
+        <v>10.3</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>44.11</v>
+        <v>10.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>95.32</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>4.89</v>
+        <v>9.65</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>9.4</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>10.99</v>
+        <v>9.88</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>9.72</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="P23" s="4">
-        <v>9.65</v>
+        <v>4.89</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>97.45</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4">
-        <v>13.23</v>
+        <v>1.2</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="P25" s="4">
-        <v>0.4</v>
+        <v>4.39</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>86.03</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>144</v>
+        <v>75</v>
       </c>
       <c r="P26" s="4">
-        <v>7.77</v>
+        <v>44.11</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>44.28</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100.4</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
-        <v>0.4</v>
+        <v>4.94</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="P28" s="4">
-        <v>42.78</v>
+        <v>4.4</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>74.85</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
       <c r="P29" s="4">
-        <v>9.77</v>
+        <v>9.67</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P30" s="4">
-        <v>88.59</v>
+        <v>80.93</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>80.83</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>154</v>
+        <v>56</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>155</v>
+        <v>57</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P31" s="4">
-        <v>42.78</v>
+        <v>4.89</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>40</v>
+        <v>175</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>172</v>
+        <v>135</v>
       </c>
       <c r="P32" s="4">
-        <v>4.89</v>
+        <v>4.82</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="P33" s="4">
-        <v>4.94</v>
+        <v>4.82</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="P34" s="4">
         <v>45.86</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>41</v>
+        <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="P35" s="4">
-        <v>4.89</v>
+        <v>7.77</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>4.82</v>
+        <v>0.4</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="P37" s="4">
-        <v>4.82</v>
+        <v>0.4</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>197</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="11"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8">
         <v>886.43</v>
       </c>
       <c r="P38" s="8">
-        <v>0</v>
+        <v>679.71</v>
       </c>
       <c r="Q38" s="8">
-        <v>0</v>
+        <v>76.68</v>
       </c>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>