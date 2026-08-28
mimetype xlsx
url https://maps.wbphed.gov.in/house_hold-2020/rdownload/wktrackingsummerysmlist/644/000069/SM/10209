--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,431 +89,470 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped W/s Scheme for Kanksa (Zone-II/Part-C) to accommodate FHTC ,Block-Kanksa, Dist-Paschim Bardhaman (WB)</t>
   </si>
   <si>
     <t>SM/10209</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal order for the work of Additional FHTC in connection with JJM for Prayagpur (CT) mouza (JL-88) under command area of Kanksa (Zone-II)(Ph-II) W/S Scheme at Kanksa block under DWSD PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000312/2021-2022</t>
+  </si>
+  <si>
+    <t>1766/DWSD</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
+  </si>
+  <si>
+    <t>B. T. M. CONCERN</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Details route survey, drawing design of distribution network &amp; preparation of estimates and DPR in connection with the JJM (FHTC) of Augmentation of Kanksa (Zone-II) piped W/S Scheme DWSD,PHE Dte.(SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000181/2021-2022</t>
+  </si>
+  <si>
+    <t>1601/DWSD</t>
+  </si>
+  <si>
+    <t>12/11/2021</t>
+  </si>
+  <si>
+    <t>12/12/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of boundary wall at Kanksa (Zone-II &amp; Ph-I W/s Scheme pump house No-II at Ijjatganj under DWSD ,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000392/2020-2021</t>
+  </si>
+  <si>
+    <t>186/DWSD</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>21/03/2021</t>
+  </si>
+  <si>
+    <t>M/S BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Formal order for the work of laying of distribution system and providing FHTC including reconnection of exiting FHTC from AC pipe line to newly laid different dia HDPE pipe line for Augmentation of Kanksa (Zone-II/Part-C) piped W/S Scheme under DWSD ,PHE Dte (SL-05)</t>
+  </si>
+  <si>
+    <t>ORD/000211/2022-2023</t>
+  </si>
+  <si>
+    <t>1161/DWSD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>BRINDABAN KONAR</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Additional work for providing FHTC in connection with JJM for Kanksa mouzza (JL-89) under command area of Kanksa (Zone-II) Ph-II W/s Scheme at Kanksa block under DWSD ,PHE Dte (SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000348/2021-2022</t>
+  </si>
+  <si>
+    <t>199/DWSD</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal order for the work of Construction of Guard room cum rest shed at Kanksa Ijjatganj 2nd Pump house site of Augmentation of Kaksa (Zone-II) /Part-C) piped W/S Scheme under DWSD,PHE Dte (SL-09)</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>785/DWSD</t>
   </si>
   <si>
     <t>18/05/2022</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>
   <si>
     <t>BASANTI TRADERS</t>
   </si>
   <si>
+    <t>Acceptance cum formal order Additional work for providing FHTC tap connection with JJM at Kanksa mouza-89 and its adjoing are a under command area of Augmentation of Kanksa Zone-II/C W/s Scheme at Kanksa block under DWSD ,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000156/2022-2023</t>
+  </si>
+  <si>
+    <t>1024/DWSD</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>QUICK PAL SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Providing water supply to Birudiha High school under Kanksa block covered by Kanksa (Zone-II) having electricity but uncovered by PWSS under DWSD, PHE Dte (SL-26)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2021-2022</t>
+  </si>
+  <si>
+    <t>120/DWSD</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of supplying fitting fixing and installation of Sluice Valve for O &amp; Mtc of Kanksa (Zone-II/II) piped W/s Scheme of command areas of Panaghar ,Prayagpur mouza under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000117/2022-2023</t>
+  </si>
+  <si>
+    <t>682/DWSD</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Repairing of MS structural and supplying hoisting 2000 Liters PVC water storage tank and others allied works at Kanksa of Augmentation of Kanksa (Zone-II/C) W/s Scheme under DWSD,PHE Dte (SL-07)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2022-2023</t>
+  </si>
+  <si>
+    <t>1062/DWSD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>SWATI CORPORATION</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Augmentation of Kanksa [Zone-II / C ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000014/2022-2023</t>
+  </si>
+  <si>
+    <t>979/CMD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>ANANTA ELECTRICAL ENGINEERING CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-2 at Augmentation of Kanksa [Zone-II / C ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000015/2022-2023</t>
   </si>
   <si>
     <t>978/CMD</t>
   </si>
   <si>
-    <t>14/06/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 at Augmentation of Kanksa [Zone-II / C ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>735/CMD</t>
   </si>
   <si>
     <t>29/04/2022</t>
   </si>
   <si>
     <t>29/05/2022</t>
   </si>
   <si>
     <t>STANDARD ELECTRICALS</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-3 at Augmentation of Kanksa [Zone-II / C ] Water Supply Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman</t>
-[...5 lines deleted...]
-    <t>979/CMD</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000011/2021-2022</t>
+  </si>
+  <si>
+    <t>328/DWSD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Quotation for Kanksa Zone-II/Part-C Pump house no -01</t>
+  </si>
+  <si>
+    <t>VCH/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-97</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
     <t>Quotation for Kanksa Zone-II/Part-C Pump house no -03</t>
   </si>
   <si>
     <t>VCH/000227/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-99</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for Kanksa Zone-II/Part-C Pump house no -02</t>
   </si>
   <si>
     <t>VCH/000226/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-98</t>
   </si>
   <si>
-    <t>Quotation for Kanksa Zone-II/Part-C Pump house no -01</t>
-[...25 lines deleted...]
-  <si>
     <t>Acceptance order for the work of Laying and aligning rising main pipe line supplying of DI specials ,valves and allied works at Akandara under command area of Augmentation of Kanksa (Zone-II/C)(Part-B) piped W/s Scheme under DWSD ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2022-2023</t>
   </si>
   <si>
     <t>298/DWSD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>MAK CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Acceptance cum formal order for the work of Laying and aligning of DI K9 rising main pipe line supplying DI specials ,valves and allied work at Kanchanpur and Kanksa under command area of Augmentation of Kanksa Zone-II/C piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>677/DWSD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing and renovation of pump house with sanitary arrangement as well as boundary wall at H/W site (Ijjatganj OHR) of Augmentation of Kaksa (Zone-II/Pt-C) piped W/s Scheme</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>1198/DWSD</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>MAITO MAA ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Construction of boundary wall at Kanksa (Zone-II &amp; Ph-I W/s Scheme pump house No-II at Ijjatganj under DWSD ,PHE Dte (SL-04)</t>
-[...134 lines deleted...]
-    <t>SWATI CORPORATION</t>
+    <t>1(One) No PWD road crossing SH-34 at Mini bazar more under command area of Kanksa Zone-II/Pt-C distribution main by modern trenches less technology through JACK Pushing method under Augmentation of Kanksa Zone-II/Part-C piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000155/2023-2024</t>
+  </si>
+  <si>
+    <t>1286/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr X 3.60 mtr switch room with plinth height (600 to 2000 mm) with sanitary and water supply arrangement at Kanchanpur of Kanksa Block under Augmentation of Kanksa (Zone-II) (Part-C) piped W/S Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000161/2023-2024</t>
+  </si>
+  <si>
+    <t>1293/DWSD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>MAJI DEVELOPERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of 1(One) No PWD road crossing SH-34 at kanksa underpass under command area of Kanksa Zone-II/Pt-C distribution main by modern trenches less technology through JACK Pushing method under Augmentation of Kanksa Zone-II/Part-C piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1274/DWSD</t>
+  </si>
+  <si>
+    <t>MRITYUNJOY MUKHERJEE AND CO</t>
   </si>
   <si>
     <t>Formal-Order for the work of Laying and aligning of distribution network of command area of Kanksa (Zone-II/C) and other allied works under Augmentation of Kanksa (Zone-II/Part-C) piped W/s Scheme</t>
   </si>
   <si>
     <t>ORD/000444/2022-2023</t>
   </si>
   <si>
     <t>301/DWSD</t>
   </si>
   <si>
     <t>12/03/2023</t>
   </si>
   <si>
     <t>BABA LOKENATH ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Sinking of 06 Nos 300X200 mm dia Tube well with 210 mtr Depth by DR rig method using UPVC pipe (CD and UPVC deep well screen (RDS) at Kanksa (Zone-II) Part-B,C tube well site of Augmentation of Kanksa Zone-II(Part-B &amp; C) piped W/s Scheme under DWSD ,PHE Dte (SL-02)</t>
   </si>
   <si>
     <t>ORD/000454/2022-2023</t>
   </si>
   <si>
     <t>254/DWSD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
-    <t>JOY GURU ENTERPRISE</t>
-[...14 lines deleted...]
-    <t>Resource Division</t>
+    <t>Acceptance cum formal order for the work of construction of 5.40 mtr X 3.60 mtr switch room with plinth height (600 to 2000 mm) with sanitary and water supply arrangemnt at Kanksa of Kanksa Block under Augmentation of Kanksa (Zone-II) (Part-C) piped W/S Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>1277/DWSD</t>
+  </si>
+  <si>
+    <t>PRADIP CHOUDHARY</t>
   </si>
   <si>
     <t>Replacement of damaged PCC pole with allied work.</t>
   </si>
   <si>
     <t>BILL/00032/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-24</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Laying and aligning of DI K9 rising main pipe line supplying DI specials ,valves and allied work at Kanchanpur and Kanksa under command area of Augmentation of Kanksa Zone-II/C piped W/s Scheme under DWSD ,PHE Dte</t>
-[...31 lines deleted...]
-  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries of pump house with yard lighting arrangement and other allied works at Pump House No-01 under Kanksa Zone-II/C (Madhabmath) Water Supply Scheme, Block- Kanksa, Dist.- Paschim Bardhaman under Asansol Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-1,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>1808/AMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>SUDIKSHA CONSTRUCTION</t>
@@ -522,89 +561,50 @@
     <t>RCFA Division -I</t>
   </si>
   <si>
     <t>Acceptance cum work order for Trial run and special Maintenance of Rising main and Distribution system with operating of valve within command area under Augmentation of Kanksa Zone-II (Part-D) PWSS, JJM under RCFA Division-I PHE Dte. 6 (Six) Months</t>
   </si>
   <si>
     <t>Assistant Engineer 3</t>
   </si>
   <si>
     <t>Junior Engineer 15</t>
   </si>
   <si>
     <t>ORD/001033/2023-2024</t>
   </si>
   <si>
     <t>688/RCD-1</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>AMARANJALI CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>MRITYUNJOY MUKHERJEE AND CO</t>
   </si>
   <si>
     <t>Acceptance cum work order for Separate connection for Ijjatgunj OHR Kanksa Zone-II (Part-C) under RCFA Division - I PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000141/2024-2025</t>
   </si>
   <si>
     <t>2245/RCD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>COMPUTER MEDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1170,1695 +1170,1695 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>4.99</v>
+        <v>19.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>101.19</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8.94</v>
+        <v>19.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.22</v>
+        <v>4.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.1</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>8.94</v>
+        <v>216.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>187.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.34</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.33</v>
+        <v>9.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.64</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>0.33</v>
+        <v>4.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.24</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>7.43</v>
+        <v>4.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>216.66</v>
+        <v>2.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>92.36</v>
+        <v>4.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>14.93</v>
+        <v>3.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.68</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.92</v>
+        <v>8.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>19.55</v>
+        <v>8.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>9.72</v>
+        <v>9.22</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>8.99</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.5</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>19.37</v>
+        <v>6.86</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>2.11</v>
+        <v>7.43</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>4.94</v>
+        <v>0.33</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="P19" s="4">
-        <v>4.98</v>
+        <v>0.33</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>3.53</v>
+        <v>92.36</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>91.71</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>16.09</v>
+        <v>29.76</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>28.62</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.16</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>94.05</v>
+        <v>14.93</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
-        <v>6.86</v>
+        <v>10.92</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
-        <v>1.69</v>
+        <v>6.09</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>29.76</v>
+        <v>12.05</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>6.09</v>
+        <v>16.09</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>16.09</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="E27" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H27" s="13" t="s">
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="I27" s="13" t="s">
+      <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="J27" s="13" t="s">
+      <c r="M27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="K27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="P27" s="4">
-        <v>2.96</v>
+        <v>94.05</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>46.1</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>49.02</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>161</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>167</v>
+        <v>135</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>168</v>
+        <v>141</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="P28" s="4">
-        <v>1.79</v>
+        <v>5.83</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="P29" s="4">
-        <v>5.83</v>
+        <v>1.69</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>165</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>166</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="P30" s="4">
-        <v>10.92</v>
+        <v>2.96</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="I31" s="13"/>
-[...1 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>182</v>
       </c>
       <c r="P31" s="4">
-        <v>12.05</v>
+        <v>1.79</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>184</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>185</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>187</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>189</v>
       </c>
       <c r="P32" s="4">
         <v>6.62</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
@@ -2872,54 +2872,54 @@
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="7" t="s">
         <v>190</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="11"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8">
         <v>627.97</v>
       </c>
       <c r="P33" s="8">
-        <v>0</v>
+        <v>460.98</v>
       </c>
       <c r="Q33" s="8">
-        <v>0</v>
+        <v>73.41</v>
       </c>
       <c r="R33" s="8"/>
       <c r="S33" s="8"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>