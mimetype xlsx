--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,750 +89,696 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM BARDHAMAN</t>
   </si>
   <si>
     <t>Durgapur W/S Division</t>
   </si>
   <si>
     <t>Augmentation of ground water based piped W/s scheme for Kanksa (Zone-I) to accommodate FHTC ,Block-Kanksa,Dist-Paschim Bardhaman(WB)</t>
   </si>
   <si>
     <t>SM/10208</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for the work of Providing functional household tap connection (FHTC) in connection with JAL JEEBAN MISSION(JJM) at Annandapur mouza (JL-89) under command area of Kanksa Zone-I piped W/s Scheme of of Kanksa Block under Durgapur W/S Division, PHE Dte.(SL-24)</t>
+  </si>
+  <si>
+    <t>ORD/000269/2020-2021</t>
+  </si>
+  <si>
+    <t>1324/DWSD</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>23/01/2021</t>
+  </si>
+  <si>
+    <t>M/S KALYANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Replaying of 160 mm /110 mm dia HDPE main pipe line at Panagarh to Shilampur road of Kanksa (Zone-I) W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000261/2021-2022</t>
+  </si>
+  <si>
+    <t>1708/DWSD</t>
+  </si>
+  <si>
+    <t>08/12/2021</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>MAK CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Acceptance order for the work of Details route survey ,drawing design of distribution network &amp; preparation of estimates and DPR in connection with the JJM (FHTC) of Augmentation of Kanksa (Zone-I) piped W/S Scheme DWSD,PHE Dte (Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000180/2021-2022</t>
+  </si>
+  <si>
+    <t>1420/DWSD</t>
+  </si>
+  <si>
+    <t>27/09/2021</t>
+  </si>
+  <si>
+    <t>27/10/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal order for the work Supplying ,laying and aligning of HDPE distribution pipe line and allied works at Railpar Saradapally Mouza under command area of Augmentation of Kanksa (Zone-II/D) under DWSD ,PHE Dte (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000394/2021-2022</t>
+  </si>
+  <si>
+    <t>184/DWSD</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>13/03/2022</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying &amp; laying of different dia HDPE pipe line with necessary allied works at Silampur mouza(JL-90) block -Kanksa under Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD, PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER-2</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>651/DWSD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing works at Molandighi H/W site Pump house No-1 Tube well No-01 for Bistupur pipe W/S Scheme under DWSD,PHE Dte (SL-10)</t>
+  </si>
+  <si>
+    <t>ORD/000204/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>06/08/2022</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Sanitary arrangement and plumbing works and other allied works at Sarada Pally H/W Site Pump house No-2 &amp;T.W-02 for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-09)</t>
+  </si>
+  <si>
+    <t>ORD/000203/2022-2023</t>
+  </si>
+  <si>
+    <t>1075/DWSD</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal order for the work of Supplying&amp; laying of different dia HDPE pipe line with necessary allied works at Anandapur Mouza(JL-89),Block -Kanksa under Augmentation of Kanksa (Zone-I W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000395/2021-2022</t>
   </si>
   <si>
     <t>197/DWSD</t>
   </si>
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>AMAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for the work of Providing functional household tap connection (FHTC) in connection with JAL JEEBAN MISSION(JJM) at Annandapur mouza (JL-89) under command area of Kanksa Zone-I piped W/s Scheme of of Kanksa Block under Durgapur W/S Division, PHE Dte.(SL-24)</t>
-[...14 lines deleted...]
-    <t>M/S KALYANI ENTERPRISE</t>
+    <t>Acceptance cum formal order for the work of Construction of pump house cum chlorine room at AnandaPur H/W site of ground water base Kanksa(Zone-I) pipe W/s Scheme under DWSD ,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>241/A/DWSD</t>
+  </si>
+  <si>
+    <t>25/02/2022</t>
+  </si>
+  <si>
+    <t>11/04/2022</t>
+  </si>
+  <si>
+    <t>CHANDAN HAZRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Trail bore for 2 Nos (300x200 mm dia) tube well by direct rotary method at Annandapur and Shilampur pump house at Kanksa (Zone-I) for Augmentation of ground water of Kanksa (Zone-I) piped W/s Scheme under DWSD, PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000048/2022-2023</t>
+  </si>
+  <si>
+    <t>583/DWSD</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Sinking of 1 No Tube well 250 mm X 150 mm big dia Tube well 150 mtr deapth direct rotary rig method using PVC pipe &amp; fiber glass rein forced epoxy resin slotted TW No-1 Part-A site at Shilampur Pump house under Kanksa block (Zone-I) for Kanksa piped W/s Scheme (Zone-I) under DWSD, PHE Dte (SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>748/DWSD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Urgent repairing of 250 mm dia pipe line and UPVC pipe line with necessary allied works at Silampur ,Gungbill an Aymma Biswanathpur distribution area under Kanksa (Zone-I) Pipe W/s Scheme under DWSD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2021-2022</t>
+  </si>
+  <si>
+    <t>426/DWSD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>09/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Rearing of pump house -I boundary wall and plinth protection at Silampur under Kanksa (Zone-I) for Augmentation of ground water based Kanksa (Zone-I) piped W/s Scheme under DWSD, PHE Dte.(SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000449/2021-2022</t>
+  </si>
+  <si>
+    <t>428/DWSD</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>BASANTI TRADERS</t>
+  </si>
+  <si>
+    <t>Continuation for the work of Providing functional house hold tap connection (FHTC) in connection with JJM for Domra mouza-68 under command area of Trilakchandrapur piped W/s Scheme at Kanksa Block under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000426/2021-2022</t>
+  </si>
+  <si>
+    <t>347/DWSD</t>
+  </si>
+  <si>
+    <t>17/03/2022</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>AMARANJALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Supplying &amp; laying of different dia HDPE pipe line with necessary allied works at Ayma Biswanathpur and Gangbil Mouza (JL-82/83) block -Kanksa under Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD, PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>658/DWSD</t>
+  </si>
+  <si>
+    <t>TARA PRASAD SARKAR</t>
   </si>
   <si>
     <t>Formal order for the work of Sinking of 1No(300X200 mm) dia tube well 150 mtr deep by direct rotary method using PVC pipe and fibber glass reinforced epoxy resin slotted at Tube well No-03 site at Anandapur under Kanksa block (Zone-I) for Augmentation of ground water base Kanksa (Zone-I) piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000396/2021-2022</t>
   </si>
   <si>
     <t>196/DWSD</t>
   </si>
   <si>
-    <t>RANJIB GHATAK</t>
-[...80 lines deleted...]
-    <t>MD AAMIR KHAN</t>
+    <t>Acceptance cum formal order for the work of Additional FHTC and necessary allied works at Ayma Biswanathpur(JL-82),Ganbil(JL-83) mouza of Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD,PHE Dte (SL-02)</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>1575/DWSD</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work for supplying and laying of different dia HDPE pipe line with FHTC and necessary allied Works at Anandapur (JL-89) mouza of Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD,PHE Dte. (SL-03)</t>
+  </si>
+  <si>
+    <t>ORD/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>1576/DWSD</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work-Order for the work of ---Sanitary arrangement and plumbing works at Sarada Pally H/W Site Pump house No-3 for Augmentation of Kanksa (Zone-II/D) pipe W/S Scheme under DWSD,PHE Dte (SL-04)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2022-2023</t>
+  </si>
+  <si>
+    <t>1054/DWSD</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Laying of 90 mm dia HDPE pipe line and withdrawing of 90 mm dia UPVC and laying the same in opposite flank of road with necessary allied works at Anandapur mouza,ICDS to Dompara under Kanksa (Z-I) W/s Scheme ,Block -Kanksa for cambat of upcoming drought unde DWSD , PHE Dte . (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000356/2021-2022</t>
+  </si>
+  <si>
+    <t>73/DWSD</t>
+  </si>
+  <si>
+    <t>21/01/2022</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional FHTC and necessary allied works at Silampur(JL-90) mouza of Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD,PHE Dte (SL-01)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2022-2023</t>
+  </si>
+  <si>
+    <t>1574/DWSD</t>
+  </si>
+  <si>
+    <t>Formal order for the work of Construction of 350 M3 capacity , 20 mtr staging height RCC Over head Reservoir (OHR) at Silampur Pump House No-1 of Augmentation of Kaksa piped W/s Scheme under Durgapur W/S Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000013/2022-2023</t>
+  </si>
+  <si>
+    <t>652/DWSD</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction boundary wall at Shilampur pump house No-1 under Augmentation of ground water base Kanksa (Zone-I) piped W/s Scheme under DWSD ,PHE Dte (SL-16)</t>
+  </si>
+  <si>
+    <t>ORD/000131/2022-2023</t>
+  </si>
+  <si>
+    <t>818/DWSD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
   </si>
   <si>
     <t>Quatation for Kanksa Zone -I Pump house no -03</t>
   </si>
   <si>
     <t>VCH/000232/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-103</t>
   </si>
   <si>
     <t>02/07/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of KRISHNAPUR PWSS under KANKSA Development Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No - 05)</t>
-[...11 lines deleted...]
-    <t>29/06/2023</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augmentation of Kanksa Zone - I Water Scheme under CMD, PHE Dte., Dist.- Paschim-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>2570/CMD</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>MS DAS ELECTRIC CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Additional work at RCC O HR site at Silampur under Augmentation of Kanksa (Zone-I) Piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>763/DWSD.</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>Additional work of supplying and laying of different dia HDPE pipe line with necessary allied works at Aymabiswanath ,Gangbill mouza(JL-82,83) block-Kanksa under Augmentation of Kanksa Zone-I piped W/S scheme under DWSD,PHE Dte (SM/10208)</t>
+  </si>
+  <si>
+    <t>1067/DWSD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Supplying , fitting , fixing and fabrication of sign board With Necessary allied Work at different Placeses of ongoing New PWSS &amp;Augamentation Scheme (As per Departmental Approved drawing &amp; Direction) in connection with Augmentation of Kanksa Zone - I Pipe W/S Scheme ( JJM) Work under Durgapur Water Supply Division ,PHE Dte. (Sl - 06)</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>15/SPOT/DWSD</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of construction of pump house cum chlorine room at Silampur pump house No-I H/W site for Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000148/2023-2024</t>
+  </si>
+  <si>
+    <t>1279/DWSD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Construction of latrine and boundary wall of pump house cum chlorine room and necessary allied works at Anandpur H/W site for Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>767/DWSD</t>
+  </si>
+  <si>
+    <t>Acceptance order for the work of Supplying and laying of 150 mm dia DIC (K9) &amp; 150 mm dia HDPE pipe line with necessary allied works at Kanksa block of Anandpur to Silampur under Augmentation of Kanksa (Zone-I) piped W/s Scheme (JJM) under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000445/2022-2023</t>
+  </si>
+  <si>
+    <t>108/DWSD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>A.K.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of Kanksa Zone - I (PART - B) under Kanksa Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No - 05)</t>
+  </si>
+  <si>
+    <t>ORD/000186/2023-2024</t>
+  </si>
+  <si>
+    <t>1239/DWSD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
   </si>
   <si>
     <t>CARTO</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of Preparation and Submission of DPR for Augmentation of KANCHANPUR (PART - B) under DURGAPUR-FARIDPUR Block under Durgapur Water Supply Division, P.H.E Dte. (Sl No -08)</t>
-[...302 lines deleted...]
-    <t>A.K.D. ENTERPRISE</t>
+    <t>Acceptance cum formal order for the work of Supply, delivery &amp; installation of Poly vinayle laminated board including framework for different Head Work site of New PWSs (JJM) under Kanksa Zone- I W/S Scheme under EE/DWSD/ PHE Dte. (Sl- 04)</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>1189/DWSD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal order for the work of repairing of office room and necessary allied works under Augmentation of Kanksa Zone-I piped W/s Scheme under DWSD, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000141/2023-2024</t>
+  </si>
+  <si>
+    <t>1271/DWSD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>Replacement of existing pipeline for Physical certificate of HarGhar Jal IN connection of JJM of Augmentation of Kanksa (Zone-I ) piped W/s Scheme under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000201/2023-2024</t>
+  </si>
+  <si>
+    <t>1092/DWSD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Railpar Saroda Pally H/W site pump house no-2/TW-II for Augmentation of Kanksa Zone-I) piped W/s Scheme under DWSD ,PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000101/2023-2024</t>
+  </si>
+  <si>
+    <t>1106/DWSD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall at railpar Saroda Pally head works site pump house No-III WT_3 for Augmentation of Kanksa (Zone-I) piped W/s Scheme under DWSD ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/000088/2023-2024</t>
   </si>
   <si>
     <t>721/DWSD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Railpar Saroda Pally H/W site pump house no-2/TW-II for Augmentation of Kanksa Zone-I) piped W/s Scheme under DWSD ,PHE Dte .</t>
-[...29 lines deleted...]
-    <t>JOY GURU ENTERPRISE</t>
+    <t>Dismantling of concrete road and bituminous road of Augmentation of Kanksa zone I/B piped W/s Scheme with construction of boundary wall renovation of all existing structure repairing of all retaining structure left out LDS FHTC Reconnection of FHTC at Kanksa (Part),Debipur(Part),Panagarh(Part) ,Prayagpur(Part) mouza of JL-86,87,88 of Kanksa Block under DWSD ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>1090/DWSD</t>
   </si>
   <si>
     <t>Acceptance cum formal order for the work of Additional trail bore by direct Rotary method drilling using Rig machin at Kanchanpur/Basdebpur H/W Site for newly sinking of Well No-I and II under Augmentation of Kanksa (Zone-I) piped W/s scheme under DWSD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>1280/DWSD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal order for the work of repairing of office room and necessary allied works under Augmentation of Kanksa Zone-I piped W/s Scheme under DWSD, PHE Dte</t>
-[...43 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>399/DWSD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Road restoration at Panagarh Silampur Road (ch 2.5 KM to 3.5 KM) to be executed by Executive Engineer, Asansol Highway Division, PWD Roads directorate for the work of repairing of damaged at Panagarh Silampur</t>
   </si>
   <si>
     <t>BILL/00176/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-333</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER , ASANSOL HIGHWAY DIVISION, PWD ROADS</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...34 lines deleted...]
-  <si>
     <t>Asansol Mechanical</t>
   </si>
   <si>
     <t>Providing &amp; fitting, fixing of lighting luminaries of pump house with yard lighting arrangement and other allied works at Pump House No-01 under Augmentation of Kanksa Zone-I Water Supply Scheme, Block- Kanksa, Dist.- Paschim Bardhaman under Asansol Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-1,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000315/2024-2025</t>
   </si>
   <si>
     <t>1809/AMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>M/S A.D.ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>26/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1221,51 +1167,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1377,2740 +1323,2455 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>27.51</v>
+        <v>18.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.44</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>18.17</v>
+        <v>9.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>101.94</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>10.43</v>
+        <v>5.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.99</v>
+        <v>96.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>37.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>10.68</v>
+        <v>91.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>82.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>89.42</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.06</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>3.91</v>
+        <v>4.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>28.36</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>27.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>55.85</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>9.97</v>
+        <v>4.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.04</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>3.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.78</v>
+        <v>10.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>0.78</v>
+        <v>4.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>0.78</v>
+        <v>4.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>30.15</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>0.78</v>
+        <v>3.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>96.45</v>
+        <v>77.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>77.17</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.97</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13"/>
-      <c r="J18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>70</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="P18" s="4">
-        <v>91.75</v>
+        <v>10.43</v>
       </c>
       <c r="Q18" s="4">
+        <v>10.22</v>
+      </c>
+      <c r="R18" s="4">
+        <v>97.99</v>
+      </c>
+      <c r="S18" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>4.82</v>
+        <v>23.21</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>23.2</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="P20" s="4">
-        <v>4.82</v>
+        <v>12.79</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P21" s="4">
-        <v>6.88</v>
+        <v>4.82</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>1.36</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>28.19</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="P22" s="4">
-        <v>96.72</v>
+        <v>1.78</v>
       </c>
       <c r="Q22" s="4">
+        <v>1.79</v>
+      </c>
+      <c r="R22" s="4">
+        <v>100.63</v>
+      </c>
+      <c r="S22" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="P23" s="4">
-        <v>0.96</v>
+        <v>7.26</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>7.12</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.07</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="P24" s="4">
-        <v>5.52</v>
+        <v>83.27</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>74.24</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>89.15</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="P25" s="4">
-        <v>9.64</v>
+        <v>10.89</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>84.32</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>1.78</v>
+        <v>9.97</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I27" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="I27" s="13"/>
-      <c r="J27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>151</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>126</v>
+        <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>77.97</v>
+        <v>19.35</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>48.64</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>104</v>
+        <v>160</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P28" s="4">
-        <v>83.27</v>
+        <v>6.88</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>41.24</v>
       </c>
       <c r="S28" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="P29" s="4">
-        <v>10.89</v>
+        <v>96.72</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>74.03</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>76.54</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="P30" s="4">
-        <v>4.82</v>
+        <v>0.96</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="P31" s="4">
-        <v>7.26</v>
+        <v>6.41</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="P32" s="4">
-        <v>23.21</v>
+        <v>6.76</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>6.56</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>97.06</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="P33" s="4">
         <v>4.96</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="P34" s="4">
-        <v>14.8</v>
+        <v>0.78</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>115</v>
+        <v>195</v>
       </c>
       <c r="P35" s="4">
-        <v>14.79</v>
+        <v>0.82</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="P36" s="4">
-        <v>0.82</v>
+        <v>4.9</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>1.74</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>35.44</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I37" s="13"/>
-      <c r="J37" s="13"/>
+      <c r="J37" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>83</v>
+        <v>203</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>196</v>
+        <v>55</v>
       </c>
       <c r="P37" s="4">
-        <v>2.27</v>
+        <v>36.07</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>34.74</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>96.32</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>180</v>
+        <v>65</v>
       </c>
       <c r="P38" s="4">
-        <v>4.9</v>
+        <v>14.79</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>63.98</v>
       </c>
       <c r="S38" s="4">
         <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="I39" s="13"/>
-      <c r="J39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>144</v>
+        <v>61</v>
       </c>
       <c r="P39" s="4">
-        <v>23.98</v>
+        <v>14.8</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>64.03</v>
       </c>
       <c r="S39" s="4">
         <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I40" s="13"/>
-      <c r="J40" s="13"/>
+      <c r="J40" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>82</v>
+        <v>203</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>83</v>
+        <v>204</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="P40" s="4">
-        <v>0.78</v>
+        <v>23.98</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>23.91</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="I41" s="13"/>
-      <c r="J41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>67</v>
+        <v>195</v>
       </c>
       <c r="P41" s="4">
-        <v>36.07</v>
+        <v>2.27</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
         <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="P42" s="4">
         <v>7.39</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="P43" s="4">
         <v>18</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>122</v>
+        <v>236</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="P44" s="4">
-        <v>19.35</v>
+        <v>2.97</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A45" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8">
+        <v>802.12</v>
+      </c>
+      <c r="P45" s="8">
+        <v>582.2</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>72.58</v>
+      </c>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
-    <row r="46" spans="1:23">
-[...263 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A50:N50"/>
+    <mergeCell ref="A45:N45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>